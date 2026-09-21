--- v0 (2026-08-05)
+++ v1 (2026-09-21)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2307">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-05 15:16:08</t>
+    <t>Актуальность прайса на: 2026-09-21 21:41:41</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>3S Standard</t>
   </si>
   <si>
     <t>Tion 3S Standard бризер</t>
   </si>