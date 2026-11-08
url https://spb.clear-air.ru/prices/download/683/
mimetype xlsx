--- v1 (2026-09-21)
+++ v2 (2026-11-08)
@@ -12,97 +12,88 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3599">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-21 21:41:41</t>
+    <t>Актуальность прайса на: 2026-11-07 22:44:43</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
-    <t>3S Standard</t>
-[...7 lines deleted...]
-  <si>
     <t>4S Base</t>
   </si>
   <si>
     <t>Tion 4S Base бризер</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/tion-4s-base-brizer/</t>
   </si>
   <si>
     <t>4S Family</t>
   </si>
   <si>
     <t>Tion 4S Family бризер</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/tion-4s-family-brizer/</t>
   </si>
   <si>
     <t>4S Magic</t>
   </si>
   <si>
     <t>Tion 4S Magic бризер</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/tion-4s-magic-brizer/</t>
@@ -149,59 +140,50 @@
   <si>
     <t>Tion О2 Mac бризер</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/tion-o2-mac-brizer/</t>
   </si>
   <si>
     <t>О2 Standard</t>
   </si>
   <si>
     <t>Tion О2 Standard бризер</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ventilyaciya_brizer_tion_o2_standard/</t>
   </si>
   <si>
     <t>О2 Top</t>
   </si>
   <si>
     <t>Tion О2 Top бризер</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/tion-o2-top-brizer/</t>
   </si>
   <si>
-    <t>RCB 150 LUX + EH-1000</t>
-[...7 lines deleted...]
-  <si>
     <t>RCB 150 LUX</t>
   </si>
   <si>
     <t>Royal Clima Brezza RCB 150 LUX приточно-очистительный комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-brezza-rcb-150-lux-pritochno-ochistitelnyy-kompleks/</t>
   </si>
   <si>
     <t>VAR 60 D базовая</t>
   </si>
   <si>
     <t>Vaillant recoVAIR VAR 60 D приточно-вытяжная установка с рекуператором базовая</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vaillant-recovair-var-60-d-pritochno-vytyazhnaya-ustanovka-s-rekuperatorom/</t>
   </si>
   <si>
     <t>VAR 60 D дополнительная</t>
   </si>
   <si>
     <t>Vaillant recoVAIR VAR 60 D приточно-вытяжная установка с рекуператором дополнительная</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vaillant-recovair-var-60-d-pritochno-vytyazhnaya-ustanovka-s-rekuperatorom-dopolnitelnaya/</t>
@@ -221,615 +203,1458 @@
   <si>
     <t>Vaillant защитная решетка VAZ G160 для VAR 60/1 D</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vaillant-zashchitnaya-reshetka-vaz-g160-dlya-var-60-1-d/</t>
   </si>
   <si>
     <t>VAR 60/1 D</t>
   </si>
   <si>
     <t>Vaillant приточно-вытяжной модуль с теплообменником VAR 60/1 D</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vaillant-pritochno-vytyazhnoy-modul-s-teploobmennikom-var-60-1-d/</t>
   </si>
   <si>
     <t>VAZ RC</t>
   </si>
   <si>
     <t>Vaillant пульт ДУ VAZ RC для VAR 60/1 D</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vaillant-pult-du-vaz-rc-dlya-var-60-1-d/</t>
   </si>
   <si>
+    <t>RFD 1000x500-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 1000x500-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6943/</t>
+  </si>
+  <si>
+    <t>RFD 1000x500-4M VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 1000x500-4M VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6943-1/</t>
+  </si>
+  <si>
+    <t>RFD 1000x500-6M VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 1000x500-6M VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfd-1000x500-6m/</t>
+  </si>
+  <si>
+    <t>RFD 400x200-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 400x200-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfd-400x200-4/</t>
+  </si>
+  <si>
+    <t>RFD 500x250-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 500x250-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6937-1/</t>
+  </si>
+  <si>
+    <t>RFD 600x300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 600x300-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6941-1/</t>
+  </si>
+  <si>
+    <t>RFD 600x350-4M VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 600x350-4M VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfd-600x350-4m-vim/</t>
+  </si>
+  <si>
+    <t>RFD 700x400-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 700x400-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6937/</t>
+  </si>
+  <si>
+    <t>RFD 800x500-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD 800x500-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6941/</t>
+  </si>
+  <si>
+    <t>RFE 400x200-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE 400x200-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfe-400x200-4/</t>
+  </si>
+  <si>
+    <t>RFE 500x250-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE 500x250-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6929/</t>
+  </si>
+  <si>
+    <t>RFE 500x300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE 500x300-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6931/</t>
+  </si>
+  <si>
+    <t>RFE 600x300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE 600x300-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfe-600x300-4/</t>
+  </si>
+  <si>
+    <t>RFE 600x350-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE 600x350-4 VIM вентилятор прямоугольный канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6934/</t>
+  </si>
+  <si>
+    <t>RFD-B 1000x500-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD-B 1000x500-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6961/</t>
+  </si>
+  <si>
+    <t>RFD-B 1000х500-4S VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD-B 1000х500-4S VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6962/</t>
+  </si>
+  <si>
+    <t>RFD-B 500х300-2S VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD-B 500х300-2S VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6952/</t>
+  </si>
+  <si>
+    <t>RFD-B 600х300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD-B 600х300-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6956/</t>
+  </si>
+  <si>
+    <t>RFD-B 600х350-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD-B 600х350-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6955/</t>
+  </si>
+  <si>
+    <t>RFD-B 700х400-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD-B 700х400-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6958/</t>
+  </si>
+  <si>
+    <t>RFD-B 800х500-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD-B 800х500-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6959/</t>
+  </si>
+  <si>
+    <t>RFD-B 800х500-4S VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFD-B 800х500-4S VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6960/</t>
+  </si>
+  <si>
+    <t>RFE-B 300х150-2 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE-B 300х150-2 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6944/</t>
+  </si>
+  <si>
+    <t>RFE-B 400х200-2 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE-B 400х200-2 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfe-b-400x200-2/</t>
+  </si>
+  <si>
+    <t>RFE-B 400х200-2M VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE-B 400х200-2M VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfe-b-400x200-2m/</t>
+  </si>
+  <si>
+    <t>RFE-B 500х250-2 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE-B 500х250-2 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6948/</t>
+  </si>
+  <si>
+    <t>RFE-B 500х300-2 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE-B 500х300-2 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfe-b-500x300-2/</t>
+  </si>
+  <si>
+    <t>RFE-B 600x300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE-B 600x300-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6953/</t>
+  </si>
+  <si>
+    <t>RFE-B 600x350-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT RFE-B 600x350-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-rfe-b-600x350-4/</t>
+  </si>
+  <si>
+    <t>CFk 100 VIM</t>
+  </si>
+  <si>
+    <t>Shuft CFk 100 VIM вентилятор канальный центробежный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cfk-100-vim-ventilyator-kanalnyy-tsentrobezhnyy/</t>
+  </si>
+  <si>
+    <t>CFk 125 VIM</t>
+  </si>
+  <si>
+    <t>Shuft CFk 125 VIM вентилятор канальный центробежный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cfk-125-vim-ventilyator-kanalnyy-tsentrobezhnyy/</t>
+  </si>
+  <si>
+    <t>CFk 160 VIM</t>
+  </si>
+  <si>
+    <t>Shuft CFk 160 VIM вентилятор канальный центробежный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cfk-160-vim-ventilyator-kanalnyy-tsentrobezhnyy/</t>
+  </si>
+  <si>
+    <t>CFk 200 VIM</t>
+  </si>
+  <si>
+    <t>Shuft CFk 200 VIM вентилятор канальный центробежный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cfk-200-vim-ventilyator-kanalnyy-tsentrobezhnyy/</t>
+  </si>
+  <si>
+    <t>CFk 250 VIM</t>
+  </si>
+  <si>
+    <t>Shuft CFk 250 VIM вентилятор канальный центробежный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cfk-250-vim-ventilyator-kanalnyy-tsentrobezhnyy/</t>
+  </si>
+  <si>
+    <t>CFk 315 VIM</t>
+  </si>
+  <si>
+    <t>Shuft CFk 315 VIM вентилятор канальный центробежный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cfk-315-vim-ventilyator-kanalnyy-tsentrobezhnyy/</t>
+  </si>
+  <si>
+    <t>CFk 100 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT CFk 100 MAX</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6915/</t>
+  </si>
+  <si>
+    <t>CFk 125 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT CFk 125 MAX</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cfk-125-max/</t>
+  </si>
+  <si>
+    <t>CFk 160 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT CFk 160 MAX</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6917/</t>
+  </si>
+  <si>
+    <t>CFk 200 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT CFk 200 MAX</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6918/</t>
+  </si>
+  <si>
+    <t>CFk 250 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT CFk 250 MAX</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6919/</t>
+  </si>
+  <si>
+    <t>CFk 315 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT CFk 315 MAX</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6920/</t>
+  </si>
+  <si>
+    <t>IRFD 1000x500-4M VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD 1000x500-4M VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/7020/</t>
+  </si>
+  <si>
+    <t>IRFD 400x200-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD 400x200-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfd-400x200-4/</t>
+  </si>
+  <si>
+    <t>IRFD 500x250-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD 500x250-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/7001/</t>
+  </si>
+  <si>
+    <t>IRFD 500x300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD 500x300-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfd-500x300-4/</t>
+  </si>
+  <si>
+    <t>IRFD 600x300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD 600x300-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/7010/</t>
+  </si>
+  <si>
+    <t>IRFD 600x350-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD 600x350-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfd-600x350-4/</t>
+  </si>
+  <si>
+    <t>IRFD 700x400-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD 700x400-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/7015/</t>
+  </si>
+  <si>
+    <t>IRFD 800x500-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD 800x500-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfd-800x500-4/</t>
+  </si>
+  <si>
+    <t>IRFD-B 1000x500-4S VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD-B 1000x500-4S VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/7019/</t>
+  </si>
+  <si>
+    <t>IRFD-B 800x500-4S VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFD-B 800x500-4S VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfd-b-800x500-4s/</t>
+  </si>
+  <si>
+    <t>IRFE 400x200-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFE 400x200-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfe-400x200-4/</t>
+  </si>
+  <si>
+    <t>IRFE 500x250-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFE 500x250-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfe-500x250-4/</t>
+  </si>
+  <si>
+    <t>IRFE 500x300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFE 500x300-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/7005/</t>
+  </si>
+  <si>
+    <t>IRFE 600x300-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFE 600x300-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfe-600x300-4/</t>
+  </si>
+  <si>
+    <t>IRFE 600x350-4 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT IRFE 600x350-4 VIM</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-irfe-600x350-4/</t>
+  </si>
+  <si>
+    <t>IRFE-B 500x250-2S</t>
+  </si>
+  <si>
+    <t>SHUFT IRFE-B 500x250-2S</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/20150204/</t>
+  </si>
+  <si>
     <t>ZFP 100-50-6D</t>
   </si>
   <si>
-    <t>Zilon ZFP 100-50-6D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 100-50-6D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-100-50-6d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 40-20-4D</t>
   </si>
   <si>
-    <t>Zilon ZFP 40-20-4D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 40-20-4D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-40-20-4d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 40-20-4E</t>
   </si>
   <si>
-    <t>Zilon ZFP 40-20-4Е Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 40-20-4E прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-40-20-4ye-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 50-25-4D</t>
   </si>
   <si>
-    <t>Zilon ZFP 50-25-4D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 50-25-4D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-50-25-4d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 50-25-4E</t>
   </si>
   <si>
-    <t>Zilon ZFP 50-25-4Е Прямоугольный канальный вентилятор ZFP-50-25-4Е</t>
+    <t>Zilon ZFP 50-25-4E прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-50-25-4ye-pryamougolnyy-kanalnyy-ventilyator-zfp-50-25-4ye/</t>
   </si>
   <si>
     <t>ZFP 50-30-4D</t>
   </si>
   <si>
     <t>Zilon ZFP 50-30-4D Прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-50-30-4d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 50-30-4E</t>
   </si>
   <si>
+    <t>Zilon ZFP 50-30-4E прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfp-50-30-4e-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
     <t>Zilon ZFP 50-30-4Е Прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-50-30-4ye-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 60-30-4D</t>
   </si>
   <si>
-    <t>Zilon ZFP 60-30-4D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 60-30-4D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-60-30-4d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 60-30-4E</t>
   </si>
   <si>
-    <t>Zilon ZFP 60-30-4Е Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 60-30-4E прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-60-30-4ye-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 60-35-4D</t>
   </si>
   <si>
-    <t>Zilon ZFP 60-35-4D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 60-35-4D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-60-35-4d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 60-35-4E</t>
   </si>
   <si>
-    <t>Zilon ZFP 60-35-4Е Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 60-35-4E прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-60-35-4ye-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 70-40-4D</t>
   </si>
   <si>
-    <t>Zilon ZFP 70-40-4D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 70-40-4D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-70-40-4d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFP 80-50-4D</t>
   </si>
   <si>
-    <t>Zilon ZFP 80-50-4D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFP 80-50-4D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfp-80-50-4d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFPN 100-50-4D</t>
   </si>
   <si>
-    <t>Zilon ZFPN 100-50-4D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFPN 100-50-4D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfpn-100-50-4d-pryamougolnyy-kanalnyy-ventilyator-serii/</t>
   </si>
   <si>
     <t>ZFPN 100-50-4SD</t>
   </si>
   <si>
-    <t>Zilon ZFPN 100-50-4SD Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFPN 100-50-4SD прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfpn-100-50-4sd-pryamougolnyy-kanalnyy-ventilyator-serii/</t>
   </si>
   <si>
     <t>ZFPN 40-20-2E</t>
   </si>
   <si>
-    <t>Zilon ZFPN 40-20-2E Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFPN 40-20-2E прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfpn-40-20-2e-pryamougolnyy-kanalnyy-ventilyator-serii/</t>
   </si>
   <si>
     <t>ZFPN 50-25-2E</t>
   </si>
   <si>
-    <t>Zilon ZFPN 50-25-2E Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFPN 50-25-2E прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfpn-50-25-2e-pryamougolnyy-kanalnyy-ventilyator-serii/</t>
   </si>
   <si>
     <t>ZFPN 50-30-2E</t>
   </si>
   <si>
-    <t>Zilon ZFPN 50-30-2E Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFPN 50-30-2E прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfpn-50-30-2e-pryamougolnyy-kanalnyy-ventilyator-serii/</t>
   </si>
   <si>
     <t>ZFX 100-50 4,0-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 100-50 4,0-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 100-50 4,0-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-100-50-4-0-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFX 50-25 0,55-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 50-25 0,55-2D Прямоугольный канальный вентилятор ZFХ 50-25 0,55-2D</t>
+    <t>Zilon ZFX 50-25 0,55-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-50-25-0-55-2d-pryamougolnyy-kanalnyy-ventilyator-zfkh-50-25-0-55-2d/</t>
   </si>
   <si>
     <t>ZFX 50-30 0,55-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 50-30 0,55-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 50-30 0,55-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-50-30-0-55-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFX 50-30 0,75-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 50-30 0,75-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 50-30 0,75-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-50-30-0-75-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFX 60-30 0,75-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 60-30 0,75-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 60-30 0,75-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-60-30-0-75-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFX 60-35 1,1-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 60-35 1,1-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 60-35 1,1-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-60-35-1-1-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFX 60-35 1,5-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 60-35 1,5-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 60-35 1,5-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-60-35-1-5-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFX 70-40 2,2-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 70-40 2,2-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 70-40 2,2-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-70-40-2-2-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFX 70-40 3,0-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 70-40 3,0-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 70-40 3,0-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-70-40-3-0-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
     <t>ZFX 80-50 3,0-2D</t>
   </si>
   <si>
-    <t>Zilon ZFX 80-50 3,0-2D Прямоугольный канальный вентилятор</t>
+    <t>Zilon ZFX 80-50 3,0-2D прямоугольный канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zfx-80-50-3-0-2d-pryamougolnyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
-    <t>ZKAM 400</t>
-[...2 lines deleted...]
-    <t>Zilon ZKAM 400 LD Звукоизолированный круглый канальный вентилятор</t>
+    <t>ZKSA 1000х500-4L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 1000х500-4L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-1000kh500-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 1000х500-4M L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 1000х500-4M L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-1000kh500-4m-l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 400х200-4L1</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 400х200-4L1 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-400kh200-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 400х200-4L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 400х200-4L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-400kh200-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 500х250-4L1</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 500х250-4L1 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-500kh250-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 500х250-4L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 500х250-4L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-500kh250-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 500х300-4L1</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 500х300-4L1 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-500kh300-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 500х300-4L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 500х300-4L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-500kh300-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 600x350-4L1</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 600x350-4L1 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-600x350-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 600х300-4L1</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 600х300-4L1 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-600kh300-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 600х300-4L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 600х300-4L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-600kh300-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 600х350-4L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 600х350-4L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-600kh350-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 700х400-4L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 700х400-4L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-700kh400-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKSA 800х500-4L3</t>
+  </si>
+  <si>
+    <t>Zilon ZKSA 800х500-4L3 звукоизолированный прямоугольный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zksa-800kh500-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>VIKING 100</t>
+  </si>
+  <si>
+    <t>Ballu VIKING 100 круглый приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-viking-100-kruglyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>VIKING 125</t>
+  </si>
+  <si>
+    <t>Ballu VIKING 125 круглый приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-viking-125-kruglyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>VIKING 160</t>
+  </si>
+  <si>
+    <t>Ballu VIKING 160 круглый приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-viking-160-kruglyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>VIKING 200</t>
+  </si>
+  <si>
+    <t>Ballu VIKING 200 круглый приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-viking-200-kruglyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>VIKING 250</t>
+  </si>
+  <si>
+    <t>Ballu VIKING 250 круглый приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-viking-250-kruglyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>VIKING 315</t>
+  </si>
+  <si>
+    <t>Ballu VIKING 315 круглый приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-viking-315-kruglyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>CFs 100S</t>
+  </si>
+  <si>
+    <t>SHUFT CFs 100S канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6877/</t>
+  </si>
+  <si>
+    <t>CFs 125S</t>
+  </si>
+  <si>
+    <t>SHUFT CFs 125S канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6879/</t>
+  </si>
+  <si>
+    <t>CFs 160S</t>
+  </si>
+  <si>
+    <t>SHUFT CFs 160S канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6881/</t>
+  </si>
+  <si>
+    <t>CFs 200S</t>
+  </si>
+  <si>
+    <t>SHUFT CFs 200S канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6883/</t>
+  </si>
+  <si>
+    <t>CFs 250S</t>
+  </si>
+  <si>
+    <t>SHUFT CFs 250S канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6885/</t>
+  </si>
+  <si>
+    <t>CFs 315S</t>
+  </si>
+  <si>
+    <t>SHUFT CFs 315S канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6888/</t>
+  </si>
+  <si>
+    <t>CFz 100 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT EC CFz 100 MAX канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-ec-cfz-100-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>CFz 125 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT EC CFz 125 MAX канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-ec-cfz-125-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>CFz 160 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT EC CFz 160 MAX канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-ec-cfz-160-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>CFz 200 MAX</t>
+  </si>
+  <si>
+    <t>SHUFT EC CFz 200 MAX канальный приточно-вытяжной вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-ec-cfz-200-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/</t>
+  </si>
+  <si>
+    <t>VENTMIX-100S</t>
+  </si>
+  <si>
+    <t>SHUFT VENTMIX-100S вентилятор канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-ventmix-100s-ventilyator-kanalnyy/</t>
+  </si>
+  <si>
+    <t>VENTMIX-125</t>
+  </si>
+  <si>
+    <t>SHUFT VENTMIX-125 вентилятор канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-ventmix-125-ventilyator-kanalnyy/</t>
+  </si>
+  <si>
+    <t>VENTMIX-150</t>
+  </si>
+  <si>
+    <t>SHUFT VENTMIX-150 вентилятор канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-ventmix-150-ventilyator-kanalnyy/</t>
+  </si>
+  <si>
+    <t>VENTMIX-200</t>
+  </si>
+  <si>
+    <t>SHUFT VENTMIX-200 вентилятор канальный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-ventmix-200-ventilyator-kanalnyy/</t>
+  </si>
+  <si>
+    <t>CMFD 400</t>
+  </si>
+  <si>
+    <t>SHUFT CMFD 400</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6911/</t>
+  </si>
+  <si>
+    <t>CMFE 250</t>
+  </si>
+  <si>
+    <t>SHUFT CMFE 250</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/cmfe-250/</t>
+  </si>
+  <si>
+    <t>CMFE 315</t>
+  </si>
+  <si>
+    <t>SHUFT CMFE 315</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6908/</t>
+  </si>
+  <si>
+    <t>CMFE 315 S</t>
+  </si>
+  <si>
+    <t>SHUFT CMFE 315 S</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cmfe-315-s/</t>
+  </si>
+  <si>
+    <t>CMFE 355</t>
+  </si>
+  <si>
+    <t>SHUFT CMFE 355</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-cmfe-355/</t>
+  </si>
+  <si>
+    <t>TUBE 100 XL</t>
+  </si>
+  <si>
+    <t>SHUFT Tube 100 XL круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-100xl/</t>
+  </si>
+  <si>
+    <t>TUBE 125 XL</t>
+  </si>
+  <si>
+    <t>SHUFT Tube 125 XL круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-125xl/</t>
+  </si>
+  <si>
+    <t>TUBE 160 XL</t>
+  </si>
+  <si>
+    <t>SHUFT Tube 160 XL круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-160xl/</t>
+  </si>
+  <si>
+    <t>TUBE 200 XL</t>
+  </si>
+  <si>
+    <t>SHUFT Tube 200 XL круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-200xl/</t>
+  </si>
+  <si>
+    <t>TUBE 250 XL</t>
+  </si>
+  <si>
+    <t>SHUFT Tube 250 XL круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-250xl/</t>
+  </si>
+  <si>
+    <t>TUBE 315 XL</t>
+  </si>
+  <si>
+    <t>SHUFT Tube 315 XL круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-315xl/</t>
+  </si>
+  <si>
+    <t>ZFO 100 p</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 100 p круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-100-p-kruglyy-kanalnyy-ventilyator-zfo-100-r/</t>
+  </si>
+  <si>
+    <t>ZFO 100</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 100 круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-100-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZFO 125 p</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 125 p круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-125-p-kruglyy-kanalnyy-ventilyator-zfo-125-r/</t>
+  </si>
+  <si>
+    <t>ZFO 125</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 125 круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-125-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZFO 160 p</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 160 p круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-160-p-kruglyy-kanalnyy-ventilyator-zfo-160-r/</t>
+  </si>
+  <si>
+    <t>ZFO 160</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 160 круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-160-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZFO 200 p</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 200 p круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-200-p-kruglyy-kanalnyy-ventilyator-zfo-200-r/</t>
+  </si>
+  <si>
+    <t>ZFO 200</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 200 круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-200-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZFO 250 p</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 250 p круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-250-p-kruglyy-kanalnyy-ventilyator-zfo-250-r/</t>
+  </si>
+  <si>
+    <t>ZFO 250</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 250 круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-250-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZFO 315 p</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 315 p круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-315-p-kruglyy-kanalnyy-ventilyator-zfo-315-r/</t>
+  </si>
+  <si>
+    <t>ZFO 315</t>
+  </si>
+  <si>
+    <t>Zilon ZFO 315 круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfo-315-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZFOKr 100</t>
+  </si>
+  <si>
+    <t>Zilon ZFOKr 100 компактный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfokr-100-kompaktnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZFOKr 160</t>
+  </si>
+  <si>
+    <t>Zilon ZFOKr 160 компактный канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfokr-160-kompaktnyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKAM 125 LD</t>
+  </si>
+  <si>
+    <t>Zilon ZKAM 125 LD звукоизолированный круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zkam-125-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKAM 160 LD</t>
+  </si>
+  <si>
+    <t>Zilon ZKAM 160 LD звукоизолированный круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zkam-160-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKAM 200 LD</t>
+  </si>
+  <si>
+    <t>Zilon ZKAM 200 LD звукоизолированный круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zkam-200-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKAM 250 LD</t>
+  </si>
+  <si>
+    <t>Zilon ZKAM 250 LD звукоизолированный круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zkam-250-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKAM 315 LD</t>
+  </si>
+  <si>
+    <t>Zilon ZKAM 315 LD звукоизолированный круглый канальный вентилятор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zkam-315-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/</t>
+  </si>
+  <si>
+    <t>ZKAM 400 LD</t>
+  </si>
+  <si>
+    <t>Zilon ZKAM 400 LD звукоизолированный круглый канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zkam-400-ld-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/</t>
   </si>
   <si>
-    <t>ZFO 100 p</t>
-[...302 lines deleted...]
-    <t>https://spb.clear-air.ru/product/shuft-ventmix-200-ventilyator-kanalnyy/</t>
+    <t>ICFE 125 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT ICFE 125 VIM вентилятор канальный круглый в звукоизолированном корпусе</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6992/</t>
+  </si>
+  <si>
+    <t>ICFE 160 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT ICFE 160 VIM вентилятор канальный круглый в звукоизолированном корпусе</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-icfe-160-b/</t>
+  </si>
+  <si>
+    <t>ICFE 200 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT ICFE 200 VIM вентилятор канальный круглый в звукоизолированном корпусе</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-icfe-200-a/</t>
+  </si>
+  <si>
+    <t>ICFE 250 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT ICFE 250 VIM вентилятор канальный круглый в звукоизолированном корпусе</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6995/</t>
+  </si>
+  <si>
+    <t>ICFE 315 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT ICFE 315 VIM вентилятор канальный круглый в звукоизолированном корпусе</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6996/</t>
+  </si>
+  <si>
+    <t>ICFE 400 VIM</t>
+  </si>
+  <si>
+    <t>SHUFT ICFE 400 VIM вентилятор канальный круглый в звукоизолированном корпусе</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/6997/</t>
   </si>
   <si>
     <t>CFW 100</t>
   </si>
   <si>
     <t>SHUFT CFW 100 вытяжной канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-cfw-100/</t>
   </si>
   <si>
     <t>CFW 125</t>
   </si>
   <si>
     <t>SHUFT CFW 125 вытяжной канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/6891/</t>
   </si>
   <si>
     <t>CFW 160</t>
   </si>
   <si>
     <t>SHUFT CFW 160 вытяжной канальный вентилятор</t>
   </si>
@@ -842,716 +1667,50 @@
   <si>
     <t>SHUFT CFW 200 вытяжной канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/6895/</t>
   </si>
   <si>
     <t>CFW 250</t>
   </si>
   <si>
     <t>SHUFT CFW 250 вытяжной канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/6897/</t>
   </si>
   <si>
     <t>CFW 315</t>
   </si>
   <si>
     <t>SHUFT CFW 315 вытяжной канальный вентилятор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/6899/</t>
   </si>
   <si>
-    <t>RFD 1000x500-4 VIM</t>
-[...664 lines deleted...]
-  <si>
     <t>AXW 200-2E</t>
   </si>
   <si>
     <t>SHUFT AXW 200-2E вентилятор осевой</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-200-2e/</t>
   </si>
   <si>
     <t>AXW 200-B-2E</t>
   </si>
   <si>
     <t>SHUFT AXW 200-B-2E вентилятор вытяжной осевой</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-axw-200-b-2e-ventilyator-vytyazhnoy-osevoy/</t>
   </si>
   <si>
     <t>AXW 250-2E</t>
   </si>
   <si>
     <t>SHUFT AXW 250-2E вентилятор осевой</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-250-2e/</t>
@@ -1817,50 +1976,500 @@
   <si>
     <t>Реверсивный потолочный вентилятор Oasis R120</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r120/</t>
   </si>
   <si>
     <t>Реверсивный потолочный вентилятор Oasis R140</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r140/</t>
   </si>
   <si>
     <t>Реверсивный потолочный вентилятор Oasis R150</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r150/</t>
   </si>
   <si>
     <t>Реверсивный потолочный вентилятор Oasis R90</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r140-1/</t>
   </si>
   <si>
+    <t>RCV-500</t>
+  </si>
+  <si>
+    <t>Royal Clima RCV-500 VENTO приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcv-500-vento-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCV-500-LUX</t>
+  </si>
+  <si>
+    <t>Royal Clima RCV-500-LUX VENTO приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcv-500-lux-vento-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCV-900 LUX</t>
+  </si>
+  <si>
+    <t>Royal Clima RCV-900 LUX VENTO приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcv-900-lux-vento-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCV-900</t>
+  </si>
+  <si>
+    <t>Royal Clima RCV-900 VENTO приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcv-900-vento-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPCE-N 500 INT EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPCE-N 500 INT EC NC ZPCE-N INT EC NC приточная вентиляционная установка со встроенной автоматикой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpce-n-500-int-ec-nc-zpce-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka-so-vstroennoy-avtomatikoy/</t>
+  </si>
+  <si>
+    <t>ZPCE-N 800 INT EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPCE-N 800 INT EC NC ZPCE-N INT EC NC приточная вентиляционная установка со встроенной автоматикой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpce-n-800-int-ec-nc-zpce-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka-so-vstroennoy-avtomatikoy/</t>
+  </si>
+  <si>
+    <t>ZPW-N 2000 INT EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 2000 INT EC A ZPW-N INT EC A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-2000-int-ec-a-zpw-n-int-ec-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-N 3200 INT EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 3200 INT EC A ZPW-N INT EC A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-3200-int-ec-a-zpw-n-int-ec-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-N 4500 INT EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 4500 INT EC A ZPW-N INT EC A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-4500-int-ec-a-zpw-n-int-ec-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-N 1200 INT EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 1200 INT EC NC ZPW-N INT EC NC приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-1200-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-N 2000 INT EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 2000 INT EC NC ZPW-N INT EC NC приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-2000-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-N 3200 INT EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 3200 INT EC NC ZPW-N INT EC NC приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-3200-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-N 4500 INT EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 4500 INT EC NC ZPW-N INT EC NC приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-4500-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-N 6200 INT EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 6200 INT EC NC ZPW-N INT EC NC приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-6200-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-N 700 INT EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-N 700 INT EC NC ZPW-N INT EC NC приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-n-700-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-M 1200/1 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-M 1200/1 INT A ZPW-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-m-1200-1-int-a-zpw-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW-M 800/1 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPW-M 800/1 INT A ZPW-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-m-800-1-int-a-zpw-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 1000-2,4/1 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 1000-2,4/1 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-1000-2-4-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 1000-5,0/2 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 1000-5,0/2 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-1000-5-0-2-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 1000-9,0/3 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 1000-9,0/3 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-1000-9-0-3-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 1400-15,0/3 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 1400-15,0/3 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-1400-15-0-3-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 1400-6,0/2 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 1400-6,0/2 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-1400-6-0-2-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 1400-9,0/3 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 1400-9,0/3 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-1400-9-0-3-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 350-1,2/1 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 350-1,2/1 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-350-1-2-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 350-2,4/1 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 350-2,4/1 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-350-2-4-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 600-1,2/1 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 600-1,2/1 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-600-1-2-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 600-2,4/1 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 600-2,4/1 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-600-2-4-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE-M 600-5,0/2 INT A</t>
+  </si>
+  <si>
+    <t>Zilon ZPE-M 600-5,0/2 INT A ZPE-M INT A приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-m-600-5-0-2-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 1200-2,4/1 INT</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 1200-2,4/1 INT ZPE INT приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-1200-2-4-1-int-zpe-int-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 1200-5,0/2 INT</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 1200-5,0/2 INT ZPE INT приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-1200-5-0-2-int-zpe-int-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 1200-9,0/3 INT</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 1200-9,0/3 INT ZPE INT приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-1200-9-0-3-int-zpe-int-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 1400-6,0/2 INT</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 1400-6,0/2 INT ZPE INT приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-1400-6-0-2-int-zpe-int-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW 2000/14 L1</t>
+  </si>
+  <si>
+    <t>Zilon ZPW 2000/14 L1 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-2000-14-l1-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW 2000/14 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPW 2000/14 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-2000-14-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW 3000/27 L1</t>
+  </si>
+  <si>
+    <t>Zilon ZPW 3000/27 L1 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-3000-27-l1-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW 3000/27 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPW 3000/27 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-3000-27-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW 4000/41 L1</t>
+  </si>
+  <si>
+    <t>Zilon ZPW 4000/41 L1 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-4000-41-l1-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW 4000/41 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPW 4000/41 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-4000-41-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPW 6000/54 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPW 6000/54 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpw-6000-54-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 2000-12,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 2000-12,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-2000-12-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 2000-5,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 2000-5,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-2000-5-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 2000-9,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 2000-9,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-2000-9-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 3000-15,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 3000-15,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-3000-15-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 3000-22,5 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 3000-22,5 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-3000-22-5-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 4000-22,5 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 4000-22,5 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-4000-22-5-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 4000-30,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 4000-30,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-4000-30-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 4000-45,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 4000-45,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-4000-45-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 6000-30,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 6000-30,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-6000-30-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 6000-45,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 6000-45,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-6000-45-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPE 6000-60,0 L3</t>
+  </si>
+  <si>
+    <t>Zilon ZPE 6000-60,0 L3 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpe-6000-60-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
     <t>Компактная моноблочная приточная установка Колибри-2000 с автоматикой GTC</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-2000-s-avtomatikoy-gtc/</t>
   </si>
   <si>
     <t>Компактная моноблочная приточная установка Колибри-700 с автоматикой Zentec</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-700-s-avtomatikoy-zentec/</t>
   </si>
   <si>
     <t>Компактная моноблочная приточная установка Колибри-1000 WATER с автоматикой GTC</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-water-s-avtomatikoy-gtc/</t>
   </si>
   <si>
     <t>Компактная моноблочная приточная установка Колибри-1000 с автоматикой GTC</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-s-avtomatikoy-gtc/</t>
   </si>
   <si>
     <t>Компактная моноблочная приточная установка Колибри-1000 с автоматикой Zentec</t>
@@ -3299,50 +3908,1679 @@
   <si>
     <t>Electrolux EAFS-150 Slim вентилятор вытяжной</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-eafs-150-slim-ventilyator-vytyazhnoy/</t>
   </si>
   <si>
     <t>EAFS-150T</t>
   </si>
   <si>
     <t>Electrolux EAFS-150T Slim вентилятор вытяжной с таймером</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-eafs-150t-slim-ventilyator-vytyazhnoy/</t>
   </si>
   <si>
     <t>EAFS-150TH</t>
   </si>
   <si>
     <t>Electrolux EAFS-150TH Slim вентилятор вытяжной с таймером и гигростатом</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-eafs-150th-slim-ventilyator-vytyazhnoy/</t>
   </si>
   <si>
+    <t>ESF-140M-ST</t>
+  </si>
+  <si>
+    <t>Ecostar ESF-140M-ST вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-esf-140m-st/</t>
+  </si>
+  <si>
+    <t>ESF-200M-ST</t>
+  </si>
+  <si>
+    <t>Ecostar ESF-200M-ST вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/promyshlennyy-ventilyator-seriiesf-200m-st/</t>
+  </si>
+  <si>
+    <t>FBP-95E-GR</t>
+  </si>
+  <si>
+    <t>Funai FBP-95E-GR вентилятор напольный безлопастный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bezlopastnyy-ventilyator-ochistitel-vozdukha-serii-tozama-fbp-95e-gr/</t>
+  </si>
+  <si>
+    <t>FBP-95E-SG</t>
+  </si>
+  <si>
+    <t>Funai FBP-95E-SG вентилятор напольный безлопастный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bezlopastnyy-ventilyator-ochistitel-vozdukha-serii-tozama-fbp-95e-sg/</t>
+  </si>
+  <si>
+    <t>FSF-161E-WT</t>
+  </si>
+  <si>
+    <t>Funai FSF-161E-WT вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-dansen-fsf-161e-wt/</t>
+  </si>
+  <si>
+    <t>RBF-1001E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RBF-1001E-WT вентилятор напольный колонный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-1001e-wt/</t>
+  </si>
+  <si>
+    <t>RBF-801E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RBF-801E-WT вентилятор напольный колонный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-801e-wt/</t>
+  </si>
+  <si>
+    <t>RBF-801M-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RBF-801M-BL вентилятор напольный колонный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-801m-bl/</t>
+  </si>
+  <si>
+    <t>RBF-901E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RBF-901E-BL вентилятор напольный колонный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-901e-bl/</t>
+  </si>
+  <si>
+    <t>RBF-901E-SV</t>
+  </si>
+  <si>
+    <t>Royal Clima RBF-901E-SV вентилятор напольный колонный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-901e-sv/</t>
+  </si>
+  <si>
+    <t>RSF-0401M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-0401M-WT вентилятор настольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-0401m-wt/</t>
+  </si>
+  <si>
+    <t>RSF-0701E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-0701E-WT вентилятор настольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-0701e-wt/</t>
+  </si>
+  <si>
+    <t>RSF-0702E-BG</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-0702E-BG вентилятор настольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-vintagio-rsf-0702e-bg/</t>
+  </si>
+  <si>
+    <t>RSF-0702E-GN</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-0702E-GN вентилятор настольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-vintagio-rsf-0702e-gn/</t>
+  </si>
+  <si>
+    <t>RSF-1401E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-1401E-WT вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-1401e-wt/</t>
+  </si>
+  <si>
+    <t>RSF-140M-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-140M-BL вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-rsf-140m-bl/</t>
+  </si>
+  <si>
+    <t>RSF-1601M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-1601M-WT вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-1601m-wt/</t>
+  </si>
+  <si>
+    <t>RSF-1602M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-1602M-WT вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-1602m-wt/</t>
+  </si>
+  <si>
+    <t>RSF-161M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-161M-WT вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-161m-wt/</t>
+  </si>
+  <si>
+    <t>RSF-16M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-16M-WT вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-16m-wt/</t>
+  </si>
+  <si>
+    <t>RSF-200M-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-200M-BL вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-rsf-200m-bl/</t>
+  </si>
+  <si>
+    <t>RSF-240M-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-240M-BL вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-rsf-240m-bl/</t>
+  </si>
+  <si>
+    <t>RSF-360M-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RSF-360M-BL вентилятор напольный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-rsf-360m-bl/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 UWL ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 UWL ЕС A ZPVR-N UW ЕС А приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uwl-es-a-zpvr-n-uw-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 UWR ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 UWR ЕС A ZPVR-N UW ЕС А приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uwr-es-a-zpvr-n-uw-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 UWL ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 UWL ЕС A ZPVR-N UW ЕС А приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uwl-es-a-zpvr-n-uw-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 UWR ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 UWR ЕС A ZPVR-N UW ЕС А приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uwr-es-a-zpvr-n-uw-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 UEL ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 UEL ЕС A ZPVR-N UE ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uel-es-a-zpvr-n-ue-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 UER ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 UER ЕС A ZPVR-N UE ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uer-es-a-zpvr-n-ue-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 UEL EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 UEL EC A ZPVR-N UE ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uel-ec-a-zpvr-n-ue-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 UER EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 UER EC A ZPVR-N UE ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uer-ec-a-zpvr-n-ue-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 HE ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 HE ЕС A ZPVR-N H ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-he-es-a-zpvr-n-h-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 HW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 HW ЕС A ZPVR-N H ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-hw-es-a-zpvr-n-h-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 HE ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 HE ЕС A ZPVR-N H ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-he-es-a-zpvr-n-h-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 HW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 HW ЕС A ZPVR-N H ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-hw-es-a-zpvr-n-h-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 VE ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 VE ЕС A ZPVR-N V ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-ve-es-a-zpvr-n-v-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 VW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 VW ЕС A ZPVR-N V ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-vw-es-a-zpvr-n-v-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 VE ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 VE ЕС A ZPVR-N V ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-ve-es-a-zpvr-n-v-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 VW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 VW ЕС A ZPVR-N V ЕС A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-vw-es-a-zpvr-n-v-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 PE EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 PE EC A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 PW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 PW ЕС A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 PE EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 PE EC A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 PW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 PW ЕС A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 250 PE EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 250 PE EC A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-250-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 250 PW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 250 PW ЕС A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-250-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 PE EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 PE EC A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 PW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 PW ЕС A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 PE EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 PE EC A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 PW ЕС A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 PW ЕС A ZPVR-N P EC A приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 VE ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 VE ЕС NC ZPVR-N VW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-ve-es-nc-zpvr-n-vw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 VW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 VW ЕС NC ZPVR-N VW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-vw-es-nc-zpvr-n-vw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 VE ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 VE ЕС NC ZPVR-N VW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-ve-es-nc-zpvr-n-vw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 VW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 VW ЕС NC ZPVR-N VW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-vw-es-nc-zpvr-n-vw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 HE ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 HE ЕС NC ZPVR-N H ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-he-es-nc-zpvr-n-h-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 HW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 HW ЕС NC ZPVR-N H ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-hw-es-nc-zpvr-n-h-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 HE ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 HE ЕС NC ZPVR-N H ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-he-es-nc-zpvr-n-h-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 HW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 HW ЕС NC ZPVR-N H ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-hw-es-nc-zpvr-n-h-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 1000 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 1000 PE EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-1000-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 1000 PW EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 1000 PW EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-1000-pw-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 1600 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 1600 PE EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-1600-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 1600 PW EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 1600 PW EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-1600-pw-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 2400 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 2400 PE EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-2400-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 2400 PW EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 2400 PW EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-2400-pw-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 450 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 450 PE EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-450-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 850 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 850 PE EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-850-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 850 PW EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 850 PW EC NC ZPVP-M PE NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-850-pw-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 450 PW EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 450 PW EC NC ZPVP-M P NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-450-pw-ec-nc-zpvp-m-p-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 UEL ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 UEL ЕС NC ZPVR-N UE EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uel-es-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 UER ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 UER ЕС NC ZPVR-N UE EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uer-es-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 UEL ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 UEL ЕС NC ZPVR-N UE EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uel-es-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 UER ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 UER ЕС NC ZPVR-N UE EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uer-es-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 UEL EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 UEL EC NC ZPVR-N UE EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uel-ec-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 UER EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 UER EC NC ZPVR-N UE EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uer-ec-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 UWL ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 UWL ЕС NC ZPVR-N UW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uwl-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 UWR ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 UWR ЕС NC ZPVR-N UW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uwr-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 UWL ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 UWL ЕС NC ZPVR-N UW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uwl-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 UWR ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 UWR ЕС NC ZPVR-N UW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uwr-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 UWL ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 UWL ЕС NC ZPVR-N UW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uwl-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 UWR ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 UWR ЕС NC ZPVR-N UW ЕС NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uwr-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 PE EC NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 PW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 PW ЕС NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 PE EC NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 2000 PW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 2000 PW ЕС NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-2000-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 250 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 250 PE EC NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-250-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 250 PW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 250 PW ЕС NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-250-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 PE EC NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 400 PW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 400 PW ЕС NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-400-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 PE EC NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 700 PW ЕС NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 700 PW ЕС NC ZPVR-N P EC NC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-700-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 PW EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 PW EC NC ZPVR-N PW EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-pw-ec-nc-zpvr-n-pw-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 3200 PE EC NC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 3200 PE EC NC ZPVR-N PW ЕС приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-3200-pe-ec-nc-zpvr-n-pw-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 UWL EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 UWL EC A ZPVR-N UW ЕС приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uwl-ec-a-zpvr-n-uw-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 UWR EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 UWR EC A ZPVR-N UW ЕС приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uwr-ec-a-zpvr-n-uw-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 UEL EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 UEL EC A ZPVR-N UE ЕС приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uel-ec-a-zpvr-n-ue-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVR-N 1200 UER EC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVR-N 1200 UER EC A ZPVR-N UE ЕС приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uer-ec-a-zpvr-n-ue-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 1000 PW AC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 1000 PW AC A ZPVP-M PW AC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-1000-pw-ac-a-zpvp-m-pw-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 1500 PW AC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 1500 PW AC A ZPVP-M PW AC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-1500-pw-ac-a-zpvp-m-pw-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 450 PW AC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 450 PW AC A ZPVP-M PW AC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-450-pw-ac-a-zpvp-m-pw-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 800 PW AC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 800 PW AC A ZPVP-M PW AC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-800-pw-ac-a-zpvp-m-pw-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 1000 PE AC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 1000 PE AC A ZPVP-M PE AC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-1000-pe-ac-a-zpvp-m-pe-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 1500 PE AC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 1500 PE AC A ZPVP-M PE AC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-1500-pe-ac-a-zpvp-m-pe-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 450 PE AC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 450 PE AC A ZPVP-M PE AC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-450-pe-ac-a-zpvp-m-pe-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP-M 800 PE AC A</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP-M 800 PE AC A ZPVP-M PE AC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-m-800-pe-ac-a-zpvp-m-pe-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1400 VEL EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1400 VEL EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1400-vel-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1400 VER EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1400 VER EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1400-ver-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1400 VWL EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1400 VWL EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1400-vwl-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1400 VWR EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1400 VWR EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1400-vwr-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 2200 VEL EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 2200 VEL EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-2200-vel-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 2200 VER EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 2200 VER EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-2200-ver-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 2200 VWL EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 2200 VWL EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-2200-vwl-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 2200 VWR EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 2200 VWR EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-2200-vwr-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 VEL EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 VEL EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-vel-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 VER EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 VER EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-ver-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 VWL EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 VWL EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-vwl-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 VWR EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 VWR EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-vwr-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 850 VEL EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 850 VEL EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-850-vel-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 850 VER EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 850 VER EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-850-ver-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 850 VWL EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 850 VWL EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-850-vwl-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 850 VWR EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 850 VWR EC ZPVP V EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-850-vwr-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1400 HE EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1400 HE EC ZPVP H EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1400-he-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1400 HW EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1400 HW EC ZPVP H EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1400-hw-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 2200 HE EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 2200 HE EC ZPVP H EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-2200-he-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 2200 HW EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 2200 HW EC ZPVP H EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-2200-hw-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 HE EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 HE EC ZPVP H EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-he-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 HW EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 HW EC ZPVP H EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-hw-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 850 HE EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 850 HE EC ZPVP H EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-850-he-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 850 HW EC</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 850 HW EC ZPVP H EC приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-850-hw-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1000 VWL</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1000 VWL ZPVP VW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1000-vwl-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1000 VWR</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1000 VWR ZPVP VW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1000-vwr-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1500 VWL</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1500 VWL ZPVP VW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1500-vwl-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1500 VWR</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1500 VWR ZPVP VW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1500-vwr-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 VWL</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 VWL ZPVP VW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-vwl-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 VWR</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 VWR ZPVP VW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-vwr-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 800 VWL</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 800 VWL ZPVP VW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-800-vwl-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 800 VWR</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 800 VWR ZPVP VW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-800-vwr-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1000 HW</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1000 HW ZPVP HW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1000-hw-zpvp-hw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1500 HW</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1500 HW ZPVP HW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1500-hw-zpvp-hw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 HW</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 HW ZPVP HW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-hw-zpvp-hw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 800 HW</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 800 HW ZPVP HW приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-800-hw-zpvp-hw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1000 HE</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1000 HE ZPVP HE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1000-he-zpvp-he-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1500 HE</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1500 HE ZPVP HE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1500-he-zpvp-he-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 HE</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 HE ZPVP HE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-he-zpvp-he-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 800 HE</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 800 HE ZPVP HE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-800-he-zpvp-he-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1000 VEL</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1000 VEL ZPVP VE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1000-vel-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1000 VER</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1000 VER ZPVP VE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1000-ver-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1500 VEL</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1500 VEL ZPVP VE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1500-vel-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 1500 VER</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 1500 VER ZPVP VE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-1500-ver-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 VEL</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 VEL ZPVP VE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-vel-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 450 VER</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 450 VER ZPVP VE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-450-ver-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 800 VEL</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 800 VEL ZPVP VE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-800-vel-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>ZPVP 800 VER</t>
+  </si>
+  <si>
+    <t>Zilon ZPVP 800 VER ZPVP VE приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zpvp-800-ver-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCF-70 LUX</t>
+  </si>
+  <si>
+    <t>Royal Clima RCF-70 LUX FIATO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/energoeffektivnaya-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka-serii-fiato-rcf-70-lux/</t>
+  </si>
+  <si>
+    <t>RCF-70_</t>
+  </si>
+  <si>
+    <t>Royal Clima RCF-70_ FIATO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/energoeffektivnaya-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka-serii-fiato-rcf-70/</t>
+  </si>
+  <si>
+    <t>RCS-350-U 4.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-350-U 4.0 UNO 4.0 приточно-вытяжная установка с мембранным рекуператором</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-350-u-4-0-uno-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/</t>
+  </si>
+  <si>
+    <t>RCS-500-U 4.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-500-U 4.0 UNO 4.0 приточно-вытяжная установка с мембранным рекуператором</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-500-u-4-0-uno-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/</t>
+  </si>
+  <si>
+    <t>RCS-650-U 4.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-650-U 4.0 UNO 4.0 приточно-вытяжная установка с мембранным рекуператором</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-650-u-4-0-uno-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/</t>
+  </si>
+  <si>
+    <t>RCS-800-U 4.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-800-U 4.0 UNO 4.0 приточно-вытяжная установка с мембранным рекуператором</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-800-u-4-0-uno-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/</t>
+  </si>
+  <si>
+    <t>RCS-250-P 4.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-250-P 4.0 PRIMO 4.0 приточно-вытяжная установка с мембранным рекуператором</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-250-p-4-0-primo-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/</t>
+  </si>
+  <si>
+    <t>RCS-350-P 4.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-350-P 4.0 PRIMO 4.0 приточно-вытяжная установка с мембранным рекуператором</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-350-p-4-0-primo-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/</t>
+  </si>
+  <si>
+    <t>RCS-500-P 4.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-500-P 4.0 PRIMO 4.0 приточно-вытяжная установка с мембранным рекуператором</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-500-p-4-0-primo-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/</t>
+  </si>
+  <si>
+    <t>RCS-1250-U+RCE-WFM</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1250-U+RCE-WFM SOFFIO UNO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1250-u-rce-wfm-soffio-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-1800-U+RCE-WFM</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1800-U+RCE-WFM SOFFIO UNO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1800-u-rce-wfm-soffio-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-1000-P 3.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1000-P 3.0 PRIMO 3.0 приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1000-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-1300-P 3.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1300-P 3.0 PRIMO 3.0 приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1300-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-200-P 3.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-200-P 3.0 PRIMO 3.0 приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-200-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-300-P 3.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-300-P 3.0 PRIMO 3.0 приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-300-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-450-P 3.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-450-P 3.0 PRIMO 3.0 приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-450-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-600-P 3.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-600-P 3.0 PRIMO 3.0 приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-600-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-800-P 3.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-800-P 3.0 PRIMO 3.0 приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-800-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-1200-P</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1200-P PRIMO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1200-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-1600-P</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1600-P PRIMO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1600-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-250-P</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-250-P PRIMO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-250-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-350-P</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-350-P PRIMO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-350-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-500-P</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-500-P PRIMO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-500-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-650-P</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-650-P PRIMO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-650-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-1250-U</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1250-U UNO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1250-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-1800-U</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1800-U UNO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1800-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-350-U</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-350-U UNO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-350-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-500-U</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-500-U UNO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-500-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-650-U</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-650-U UNO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-650-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
+    <t>RCS-800-U</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-800-U UNO приточно-вытяжная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-800-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
+  </si>
+  <si>
     <t>ERW-150X.D</t>
   </si>
   <si>
     <t>Funai ERW-150X.D FUJI приточно-вытяжная вентиляционная установка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/funai-erw-150x-d-fuji-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
   </si>
   <si>
     <t>ERW-150X.P</t>
   </si>
   <si>
     <t>Funai ERW-150X.P FUJI приточно-вытяжная вентиляционная установка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/funai-erw-150x-p-fuji-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
   </si>
   <si>
     <t>ERW-60X</t>
   </si>
   <si>
     <t>Funai ERW-60X KOCHI приточно-вытяжная вентиляционная установка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/funai-erw-60x-kochi-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/</t>
@@ -3830,50 +6068,257 @@
   <si>
     <t>Shuft EHC 315-9,0/3 электрический нагреватель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7150/</t>
   </si>
   <si>
     <t>EHC 400-12,0/3</t>
   </si>
   <si>
     <t>Shuft EHC 400-12,0/3 электрический нагреватель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7152-1/</t>
   </si>
   <si>
     <t>EHC 400-9,0/3</t>
   </si>
   <si>
     <t>Shuft EHC 400-9,0/3 электрический нагреватель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7152/</t>
   </si>
   <si>
+    <t>ZEA 100-0,3/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 100-0,3/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-100-0-3-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 100-0,6/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 100-0,6/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-100-0-6-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 125-1,2/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 125-1,2/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-125-1-2-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 125-1,8/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 125-1,8/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-125-1-8-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 160-1,2/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 160-1,2/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-160-1-2-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 160-2,4/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 160-2,4/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-160-2-4-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 160-3,0/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 160-3,0/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-160-3-0-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 160-5,0/2</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 160-5,0/2 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-160-5-0-2-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 160-6,0/3</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 160-6,0/3 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-160-6-0-3-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 200-2,4/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 200-2,4/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-200-2-4-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 200-3,0/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 200-3,0/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-200-3-0-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 200-5,0/2</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 200-5,0/2 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-200-5-0-2-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 200-6,0/2</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 200-6,0/2 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-200-6-0-2-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 200-6,0/3</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 200-6,0/3 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-200-6-0-3-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 250-12,0/3</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 250-12,0/3 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-250-12-0-3-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 250-3,0/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 250-3,0/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-250-3-0-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 250-6,0/2</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 250-6,0/2 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-250-6-0-2-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 250-6,0/3</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 250-6,0/3 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-250-6-0-3-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 250-9,0/3</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 250-9,0/3 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-250-9-0-3-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 315-12,0/3</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 315-12,0/3 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-315-12-0-3-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 315-3,0/1</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 315-3,0/1 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-315-3-0-1-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 315-6,0/2</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 315-6,0/2 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-315-6-0-2-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZEA 315-9,0/3</t>
+  </si>
+  <si>
+    <t>Zilon ZEA 315-9,0/3 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zea-315-9-0-3-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
     <t>EHR 1000x500-45</t>
   </si>
   <si>
     <t>Shuft EHR 1000x500-45 электрический нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/aeroblok-ehr-1000x500-45/</t>
   </si>
   <si>
     <t>EHR 1000x500-60</t>
   </si>
   <si>
     <t>Shuft EHR 1000x500-60 электрический нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7124/</t>
   </si>
   <si>
     <t>EHR 1000x500-75</t>
   </si>
   <si>
     <t>Shuft EHR 1000x500-75 электрический нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/aeroblok-ehr-1000x500-75/</t>
@@ -4253,86 +6698,374 @@
   <si>
     <t>Shuft EHR 800x500-90 электрический нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7122/</t>
   </si>
   <si>
     <t>EHR 900x500-45</t>
   </si>
   <si>
     <t>Shuft EHR 900x500-45 электрический нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/aeroblok-ehr-900x500-45/</t>
   </si>
   <si>
     <t>EHR 900x500-90</t>
   </si>
   <si>
     <t>Shuft EHR 900x500-90 электрический нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/aeroblok-ehr-900x500-90/</t>
   </si>
   <si>
+    <t>ZES 1000x500-30</t>
+  </si>
+  <si>
+    <t>Zilon ZES 1000x500-30 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-1000x500-30-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 400x200-12</t>
+  </si>
+  <si>
+    <t>Zilon ZES 400x200-12 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-400x200-12-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 400x200-15</t>
+  </si>
+  <si>
+    <t>Zilon ZES 400x200-15 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-400x200-15-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 400x200-9</t>
+  </si>
+  <si>
+    <t>Zilon ZES 400x200-9 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-400x200-9-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 500x250-12</t>
+  </si>
+  <si>
+    <t>Zilon ZES 500x250-12 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-500x250-12-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 500x250-15</t>
+  </si>
+  <si>
+    <t>Zilon ZES 500x250-15 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-500x250-15-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 500x250-22-5</t>
+  </si>
+  <si>
+    <t>Zilon ZES 500x250-22-5 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-500x250-22-5-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 500x300-12</t>
+  </si>
+  <si>
+    <t>Zilon ZES 500x300-12 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-500x300-12-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 500x300-15</t>
+  </si>
+  <si>
+    <t>Zilon ZES 500x300-15 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-500x300-15-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 500x300-24</t>
+  </si>
+  <si>
+    <t>Zilon ZES 500x300-24 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-500x300-24-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 500x300/22-5</t>
+  </si>
+  <si>
+    <t>Zilon ZES 500x300/22-5 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-500x300-22-5-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x300-15</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x300-15 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x300-15-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x300-22-5</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x300-22-5 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x300-22-5-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x300-24</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x300-24 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x300-24-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x300-30</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x300-30 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x300-30-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x350-15</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x350-15 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x350-15-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x350-18</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x350-18 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x350-18-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x350-22-5</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x350-22-5 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x350-22-5-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x350-24</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x350-24 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x350-24-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x350-30</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x350-30 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x350-30-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 600x350-45</t>
+  </si>
+  <si>
+    <t>Zilon ZES 600x350-45 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-600x350-45-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 700x400-30</t>
+  </si>
+  <si>
+    <t>Zilon ZES 700x400-30 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-700x400-30-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 700x400-45</t>
+  </si>
+  <si>
+    <t>Zilon ZES 700x400-45 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-700x400-45-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 700x400-60</t>
+  </si>
+  <si>
+    <t>Zilon ZES 700x400-60 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-700x400-60-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 700x400-90</t>
+  </si>
+  <si>
+    <t>Zilon ZES 700x400-90 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-700x400-90-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 800x500-45</t>
+  </si>
+  <si>
+    <t>Zilon ZES 800x500-45 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-800x500-45-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 800x500-60</t>
+  </si>
+  <si>
+    <t>Zilon ZES 800x500-60 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-800x500-60-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
+    <t>ZES 800х500-30</t>
+  </si>
+  <si>
+    <t>Zilon ZES 800х500-30 канальный нагреватель электрический</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zes-800kh500-30-kanalnyy-nagrevatel-elektricheskiy/</t>
+  </si>
+  <si>
     <t>WHC 150x150-2</t>
   </si>
   <si>
     <t>Shuft WHC 150x150-2 водяной нагреватель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7093/</t>
   </si>
   <si>
     <t>WHC 200x200-3</t>
   </si>
   <si>
     <t>Shuft WHC 200x200-3 водяной нагреватель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/aeroblok-whc-200x200-3/</t>
   </si>
   <si>
     <t>WHC 300x300-2</t>
   </si>
   <si>
     <t>Shuft WHC 300x300-2 водяной нагреватель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7095/</t>
   </si>
   <si>
     <t>WHC 400x400-2</t>
   </si>
   <si>
     <t>Shuft WHC 400x400-2 водяной нагреватель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/aeroblok-whc-400x400-2/</t>
   </si>
   <si>
+    <t>ZWA 150x150-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWA 150x150-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zwa-150x150-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWA 200x200-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWA 200x200-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zwa-200x200-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWA 300x300-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWA 300x300-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zwa-300x300-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWA 400x400-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWA 400x400-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zwa-400x400-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
     <t>WHR 1000x500-2</t>
   </si>
   <si>
     <t>Shuft WHR 1000x500-2 водяной нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7091/</t>
   </si>
   <si>
     <t>WHR 1000x500-3</t>
   </si>
   <si>
     <t>Shuft WHR 1000x500-3 водяной нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/aeroblok-whr-1000x500-3/</t>
   </si>
   <si>
     <t>WHR 300x150-2</t>
   </si>
   <si>
     <t>Shuft WHR 300x150-2 водяной нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/aeroblok-whr-300x150-2/</t>
@@ -4469,50 +7202,356 @@
   <si>
     <t>Shuft WHR 800x500-3 водяной нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7090/</t>
   </si>
   <si>
     <t>WHR 900x500-2</t>
   </si>
   <si>
     <t>Shuft WHR 900x500-2 водяной нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vodyanoy_nagrevatel_whr_900_500_2/</t>
   </si>
   <si>
     <t>WHR 900x500-3</t>
   </si>
   <si>
     <t>Shuft WHR 900x500-3 водяной нагреватель для прямоугольных каналов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/7090-1/</t>
   </si>
   <si>
+    <t>ZWS 1000x500-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 1000x500-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-1000x500-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 1000x500-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 1000x500-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-1000x500-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 300x150-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 300x150-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-300x150-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 300x150-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 300x150-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-300x150-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 400x200-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 400x200-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-400x200-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 400x200-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 400x200-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-400x200-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 500x250-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 500x250-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-500x250-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 500x250-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 500x250-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-500x250-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 500x300-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 500x300-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-500x300-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 500x300-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 500x300-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-500x300-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 600x300-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 600x300-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-600x300-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 600x300-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 600x300-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-600x300-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 600x350-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 600x350-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-600x350-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 600x350-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 600x350-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-600x350-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 700x400-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 700x400-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-700x400-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 700x400-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 700x400-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-700x400-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 800x500-2</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 800x500-2 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-800x500-2-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS 800x500-3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS 800x500-3 канальный нагреватель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-800x500-3-kanalnyy-nagrevatel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-W 1000x500/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-W 1000x500/3 канальный охладитель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-w-1000x500-3-kanalnyy-okhladitel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-W 400x200/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-W 400x200/3 канальный охладитель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-w-400x200-3-kanalnyy-okhladitel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-W 500x250/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-W 500x250/3 канальный охладитель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-w-500x250-3-kanalnyy-okhladitel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-W 500x300/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-W 500x300/3 канальный охладитель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-w-500x300-3-kanalnyy-okhladitel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-W 600x300/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-W 600x300/3 канальный охладитель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-w-600x300-3-kanalnyy-okhladitel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-W 600x350/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-W 600x350/3 канальный охладитель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-w-600x350-3-kanalnyy-okhladitel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-W 700x400/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-W 700x400/3 канальный охладитель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-w-700x400-3-kanalnyy-okhladitel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-W 800x500 /3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-W 800x500 /3 канальный охладитель водяной</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-w-800x500-3-kanalnyy-okhladitel-vodyanoy/</t>
+  </si>
+  <si>
+    <t>ZWS-R 1000x500/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-R 1000x500/3 канальный охладитель фреоновый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-r-1000x500-3-kanalnyy-okhladitel-freonovyy/</t>
+  </si>
+  <si>
+    <t>ZWS-R 400x200/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-R 400x200/3 канальный охладитель фреоновый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-r-400x200-3-kanalnyy-okhladitel-freonovyy/</t>
+  </si>
+  <si>
+    <t>ZWS-R 500x250/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-R 500x250/3 канальный охладитель фреоновый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-r-500x250-3-kanalnyy-okhladitel-freonovyy/</t>
+  </si>
+  <si>
+    <t>ZWS-R 500x300/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-R 500x300/3 канальный охладитель фреоновый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-r-500x300-3-kanalnyy-okhladitel-freonovyy/</t>
+  </si>
+  <si>
+    <t>ZWS-R 600x300/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-R 600x300/3 канальный охладитель фреоновый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-r-600x300-3-kanalnyy-okhladitel-freonovyy/</t>
+  </si>
+  <si>
+    <t>ZWS-R 600x350/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-R 600x350/3 канальный охладитель фреоновый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-r-600x350-3-kanalnyy-okhladitel-freonovyy/</t>
+  </si>
+  <si>
+    <t>ZWS-R 700x400/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-R 700x400/3 канальный охладитель фреоновый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-r-700x400-3-kanalnyy-okhladitel-freonovyy/</t>
+  </si>
+  <si>
+    <t>ZWS-R 800x500/3</t>
+  </si>
+  <si>
+    <t>Zilon ZWS-R 800x500/3 канальный охладитель фреоновый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zws-r-800x500-3-kanalnyy-okhladitel-freonovyy/</t>
+  </si>
+  <si>
     <t>SRr 1000x500/1000</t>
   </si>
   <si>
     <t>Shuft SRr 1000x500/1000 шумоглушитель для прямоугольных воздуховодов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-1000x5001000/</t>
   </si>
   <si>
     <t>SRr 300x150/1000</t>
   </si>
   <si>
     <t>Shuft SRr 300x150/1000 шумоглушитель для прямоугольных воздуховодов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-300x1501000/</t>
   </si>
   <si>
     <t>SRr 400x200/1000</t>
   </si>
   <si>
     <t>Shuft SRr 400x200/1000 шумоглушитель для прямоугольных воздуховодов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-400x2001000/</t>
@@ -4631,126 +7670,198 @@
   <si>
     <t>Shuft SRSr 600x350/1000 шумоглушитель для прямоугольных воздуховодов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-600x3501000/</t>
   </si>
   <si>
     <t>SRSr 700x400/1000</t>
   </si>
   <si>
     <t>Shuft SRSr 700x400/1000 шумоглушитель для прямоугольных воздуховодов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-700x4001000/</t>
   </si>
   <si>
     <t>SRSr 800x500/1000</t>
   </si>
   <si>
     <t>Shuft SRSr 800x500/1000 шумоглушитель для прямоугольных воздуховодов</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-800x5001000/</t>
   </si>
   <si>
-    <t>ZSS 1000*500/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 1000x500/1000 Шумоглушитель</t>
+    <t>ZSr 1000*500</t>
+  </si>
+  <si>
+    <t>Zilon ZSr 1000*500 шумоглушитель для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zsr-1000-500-shumoglushitel-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZSr 400*200</t>
+  </si>
+  <si>
+    <t>Zilon ZSr 400*200 шумоглушитель для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zsr-400-200-shumoglushitel-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZSr 500*250</t>
+  </si>
+  <si>
+    <t>Zilon ZSr 500*250 шумоглушитель для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zsr-500-250-shumoglushitel-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZSr 500*300</t>
+  </si>
+  <si>
+    <t>Zilon ZSr 500*300 шумоглушитель для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zsr-500-300-shumoglushitel-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZSr 600*300</t>
+  </si>
+  <si>
+    <t>Zilon ZSr 600*300 шумоглушитель для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zsr-600-300-shumoglushitel-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZSr 600*350</t>
+  </si>
+  <si>
+    <t>Zilon ZSr 600*350 шумоглушитель для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zsr-600-350-shumoglushitel-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZSr 700*400</t>
+  </si>
+  <si>
+    <t>Zilon ZSr 700*400 шумоглушитель для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zsr-700-400-shumoglushitel-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZSr 800*500</t>
+  </si>
+  <si>
+    <t>Zilon ZSr 800*500 шумоглушитель для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zsr-800-500-shumoglushitel-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZSS 1000х500/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 1000х500/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-1000x500-1000-shumoglushitel/</t>
   </si>
   <si>
-    <t>ZSS 300*150/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 300x150/1000 Шумоглушитель</t>
+    <t>ZSS 300х150/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 300х150/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-300x150-1000-shumoglushitel/</t>
   </si>
   <si>
-    <t>ZSS 400*200/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 400x200/1000 Шумоглушитель</t>
+    <t>ZSS 400х200/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 400х200/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-400x200-1000-shumoglushitel/</t>
   </si>
   <si>
-    <t>ZSS 500*250/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 500x250/1000 Шумоглушитель</t>
+    <t>ZSS 500х250/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 500х250/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-500x250-1000-shumoglushitel/</t>
   </si>
   <si>
-    <t>ZSS 500*300/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 500x300/1000 Шумоглушитель</t>
+    <t>ZSS 500х300/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 500х300/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-500x300-1000-shumoglushitel/</t>
   </si>
   <si>
-    <t>ZSS 600*300/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 600x300/1000 Шумоглушитель</t>
+    <t>ZSS 600х300/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 600х300/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-600x300-1000-shumoglushitel/</t>
   </si>
   <si>
-    <t>ZSS 600*350/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 600x350/1000 Шумоглушитель</t>
+    <t>ZSS 600х350/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 600х350/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-600x350-1000-shumoglushitel/</t>
   </si>
   <si>
-    <t>ZSS 700*400/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 700x400/1000 Шумоглушитель</t>
+    <t>ZSS 700х400/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 700х400/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-700x400-1000-shumoglushitel/</t>
   </si>
   <si>
-    <t>ZSS 800*500/1000</t>
-[...2 lines deleted...]
-    <t>Zilon ZSS 800x500/1000 Шумоглушитель</t>
+    <t>ZSS 800х500/1000</t>
+  </si>
+  <si>
+    <t>Zilon ZSS 800х500/1000 шумоглушитель для прямоугольного канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zss-800x500-1000-shumoglushitel/</t>
   </si>
   <si>
     <t>SCr 100/600</t>
   </si>
   <si>
     <t>Shuft SCr 100/600 шумоглушитель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-scr-100600/</t>
   </si>
   <si>
     <t>SCr 100/900</t>
   </si>
   <si>
     <t>Shuft SCr 100/900 шумоглушитель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-scr-1009/</t>
   </si>
   <si>
     <t>SCr 125/600</t>
   </si>
@@ -4895,213 +8006,213 @@
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-scr-450900/</t>
   </si>
   <si>
     <t>SCr 500/600</t>
   </si>
   <si>
     <t>Shuft SCr 500/600 шумоглушитель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-scr-500600/</t>
   </si>
   <si>
     <t>SCr 500/900</t>
   </si>
   <si>
     <t>Shuft SCr 500/900 шумоглушитель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shumoglushitel-scr-500900/</t>
   </si>
   <si>
     <t>ZSA 100/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 100/600 Шумоглушитель</t>
+    <t>Zilon ZSA 100/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-100-600-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 100/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 100/900 Шумоглушитель</t>
+    <t>Zilon ZSA 100/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-100-900-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 125/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 125/600 Шумоглушитель</t>
+    <t>Zilon ZSA 125/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-125-600-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 125/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 125/900 Шумоглушитель</t>
+    <t>Zilon ZSA 125/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-125-900-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 160/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 160/600 Шумоглушитель</t>
+    <t>Zilon ZSA 160/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-160-600-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 160/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 160/900 Шумоглушитель</t>
+    <t>Zilon ZSA 160/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-160-900-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 200/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 200/600 Шумоглушитель</t>
+    <t>Zilon ZSA 200/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-200-600-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 200/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 200/900 Шумоглушитель</t>
+    <t>Zilon ZSA 200/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-200-900-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 250/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 250/600 Шумоглушитель</t>
+    <t>Zilon ZSA 250/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-250-600-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 250/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 250/900 Шумоглушитель</t>
+    <t>Zilon ZSA 250/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-250-900-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 315/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 315/600 Шумоглушитель</t>
+    <t>Zilon ZSA 315/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-315-600-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 315/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 315/900 Шумоглушитель</t>
+    <t>Zilon ZSA 315/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-315-900-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 355/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 355/600 Шумоглушитель</t>
+    <t>Zilon ZSA 355/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-355-600-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 355/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 355/900 Шумоглушитель</t>
+    <t>Zilon ZSA 355/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-355-900-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 400/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 400/600 Шумоглушитель</t>
+    <t>Zilon ZSA 400/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-400-600-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 400/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 400/900 Шумоглушитель</t>
+    <t>Zilon ZSA 400/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-400-900-shumoglushitel/</t>
   </si>
   <si>
     <t>ZSA 450/600</t>
   </si>
   <si>
-    <t>Zilon ZSA 450/600 Шумоглушитель ZSA</t>
+    <t>Zilon ZSA 450/600 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-450-600-shumoglushitel-zsa/</t>
   </si>
   <si>
     <t>ZSA 450/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 450/900 Шумоглушитель ZSA</t>
+    <t>Zilon ZSA 450/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-450-900-shumoglushitel-zsa/</t>
   </si>
   <si>
     <t>ZSA 500/900</t>
   </si>
   <si>
-    <t>Zilon ZSA 500/900 Шумоглушитель ZSA</t>
+    <t>Zilon ZSA 500/900 шумоглушитель для круглого канала</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/zilon-zsa-500-900-shumoglushitel-zsa/</t>
   </si>
   <si>
     <t>FBCr 100</t>
   </si>
   <si>
     <t>Shuft FBCr 100 фильтр-бокс (корпус с материалом)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vozdushnyj-filtr-fbcr-100/</t>
   </si>
   <si>
     <t>FBCr 125</t>
   </si>
   <si>
     <t>Shuft FBCr 125 фильтр-бокс (корпус с материалом)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vozdushnyj-filtr-fbcr-125/</t>
   </si>
   <si>
     <t>FBCr 160</t>
   </si>
@@ -5135,50 +8246,122 @@
   <si>
     <t>Shuft FBCr 315 фильтр-бокс (корпус с материалом)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/3147/</t>
   </si>
   <si>
     <t>FBCr 355</t>
   </si>
   <si>
     <t>Shuft FBCr 355 фильтр-бокс (корпус с материалом)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/3147-1/</t>
   </si>
   <si>
     <t>FBCr 400</t>
   </si>
   <si>
     <t>Shuft FBCr 400 фильтр-бокс (корпус с материалом)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/3148/</t>
   </si>
   <si>
+    <t>ZFA-A 100</t>
+  </si>
+  <si>
+    <t>Zilon ZFA-A 100 фильтр для круглого канала EU3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfa-a-100-filtr-dlya-kruglogo-kanala-eu3/</t>
+  </si>
+  <si>
+    <t>ZFA-A 125</t>
+  </si>
+  <si>
+    <t>Zilon ZFA-A 125 фильтр для круглого канала EU3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfa-a-125-filtr-dlya-kruglogo-kanala-eu3/</t>
+  </si>
+  <si>
+    <t>ZFA-A 160</t>
+  </si>
+  <si>
+    <t>Zilon ZFA-A 160 фильтр для круглого канала EU3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfa-a-160-filtr-dlya-kruglogo-kanala-eu3/</t>
+  </si>
+  <si>
+    <t>ZFA-A 200</t>
+  </si>
+  <si>
+    <t>Zilon ZFA-A 200 фильтр для круглого канала EU3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfa-a-200-filtr-dlya-kruglogo-kanala-eu3/</t>
+  </si>
+  <si>
+    <t>ZFA-A 250</t>
+  </si>
+  <si>
+    <t>Zilon ZFA-A 250 фильтр для круглого канала EU3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfa-a-250-filtr-dlya-kruglogo-kanala-eu3/</t>
+  </si>
+  <si>
+    <t>ZFA-A 315</t>
+  </si>
+  <si>
+    <t>Zilon ZFA-A 315 фильтр для круглого канала EU3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfa-a-315-filtr-dlya-kruglogo-kanala-eu3/</t>
+  </si>
+  <si>
+    <t>ZFA-A 355</t>
+  </si>
+  <si>
+    <t>Zilon ZFA-A 355 фильтр для круглого канала EU3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfa-a-355-filtr-dlya-kruglogo-kanala-eu3/</t>
+  </si>
+  <si>
+    <t>ZFA-A 400</t>
+  </si>
+  <si>
+    <t>Zilon ZFA-A 400 фильтр для круглого канала EU3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfa-a-400-filtr-dlya-kruglogo-kanala-eu3/</t>
+  </si>
+  <si>
     <t>FBRr 1000x500</t>
   </si>
   <si>
     <t>Shuft FBRr 1000x500 фильтр-бокс (корпус)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fbrr-1000-500-filtr-boks-korpus/</t>
   </si>
   <si>
     <t>FBRr 300x150</t>
   </si>
   <si>
     <t>Shuft FBRr 300x150 фильтр-бокс (корпус)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fbrr-300-150-filtr-boks-korpus/</t>
   </si>
   <si>
     <t>FBRr 400x200</t>
   </si>
   <si>
     <t>Shuft FBRr 400x200 фильтр-бокс (корпус)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fbrr-400-200-filtr-boks-korpus/</t>
@@ -5288,50 +8471,203 @@
   <si>
     <t>Shuft FBRr-K 600x350 фильтр-бокс (корпус)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fbrr-k-600-350-filtr-boks-korpus/</t>
   </si>
   <si>
     <t>FBRr-K 700x400</t>
   </si>
   <si>
     <t>Shuft FBRr-K 700x400 фильтр-бокс (корпус)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fbrr-k-700-400-filtr-boks-korpus/</t>
   </si>
   <si>
     <t>FBRr-K 800x500</t>
   </si>
   <si>
     <t>Shuft FBRr-K 800x500 фильтр-бокс (корпус)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fbrr-k-800-500-filtr-boks-korpus/</t>
   </si>
   <si>
+    <t>ZFK 1000х500</t>
+  </si>
+  <si>
+    <t>Zilon ZFK 1000х500 фильтр-бокс для прямоугольного канала G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfk-1000x500-filtr-boks-dlya-pryamougolnogo-kanala-g3/</t>
+  </si>
+  <si>
+    <t>ZFK 400х200</t>
+  </si>
+  <si>
+    <t>Zilon ZFK 400х200 фильтр-бокс для прямоугольного канала G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfk-400x200-filtr-boks-dlya-pryamougolnogo-kanala-g3/</t>
+  </si>
+  <si>
+    <t>ZFK 500х250</t>
+  </si>
+  <si>
+    <t>Zilon ZFK 500х250 фильтр-бокс для прямоугольного канала G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfk-500x250-filtr-boks-dlya-pryamougolnogo-kanala-g3/</t>
+  </si>
+  <si>
+    <t>ZFK 500х300</t>
+  </si>
+  <si>
+    <t>Zilon ZFK 500х300 фильтр-бокс для прямоугольного канала G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfk-500x300-filtr-boks-dlya-pryamougolnogo-kanala-g3/</t>
+  </si>
+  <si>
+    <t>ZFK 600х300</t>
+  </si>
+  <si>
+    <t>Zilon ZFK 600х300 фильтр-бокс для прямоугольного канала G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfk-600x300-filtr-boks-dlya-pryamougolnogo-kanala-g3/</t>
+  </si>
+  <si>
+    <t>ZFK 600х350</t>
+  </si>
+  <si>
+    <t>Zilon ZFK 600х350 фильтр-бокс для прямоугольного канала G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfk-600x350-filtr-boks-dlya-pryamougolnogo-kanala-g3/</t>
+  </si>
+  <si>
+    <t>ZFK 700х400</t>
+  </si>
+  <si>
+    <t>Zilon ZFK 700х400 фильтр-бокс для прямоугольного канала G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfk-700x400-filtr-boks-dlya-pryamougolnogo-kanala-g3/</t>
+  </si>
+  <si>
+    <t>ZFK 800х500</t>
+  </si>
+  <si>
+    <t>Zilon ZFK 800х500 фильтр-бокс для прямоугольного канала G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfk-800x500-filtr-boks-dlya-pryamougolnogo-kanala-g3/</t>
+  </si>
+  <si>
+    <t>ZFS 300х150</t>
+  </si>
+  <si>
+    <t>Zilon ZFS 300х150 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-300x150-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZFS 400х200</t>
+  </si>
+  <si>
+    <t>Zilon ZFS 400х200 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-400x200-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZFS 500х250</t>
+  </si>
+  <si>
+    <t>Zilon ZFS 500х250 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-500x250-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZFS 500х300</t>
+  </si>
+  <si>
+    <t>Zilon ZFS 500х300 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-500x300-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZFS 600х300</t>
+  </si>
+  <si>
+    <t>Zilon ZFS 600х300 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-600x300-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZFS 600х350</t>
+  </si>
+  <si>
+    <t>Zilon ZFS 600х350 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-600x350-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZFS 700х400</t>
+  </si>
+  <si>
+    <t>Zilon ZFS 700х400 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-700x400-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZFS 800х500</t>
+  </si>
+  <si>
+    <t>Zilon ZFS 800х500 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-800x500-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
+    <t>ZFS1000х500</t>
+  </si>
+  <si>
+    <t>Zilon ZFS1000х500 фильтр-бокс для прямоугольного канала</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfs-1000x500-filtr-boks-dlya-pryamougolnogo-kanala/</t>
+  </si>
+  <si>
     <t>FCr 100 (EU3)</t>
   </si>
   <si>
     <t>Shuft FCr 100 (EU3) фильтр кассетный (материал)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/fcr-1-eu3-filtr-kassetnyy-material/</t>
   </si>
   <si>
     <t>FCr 125 (EU3)</t>
   </si>
   <si>
     <t>Shuft FCr 125 (EU3) фильтр кассетный (материал)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/fcr_125_eu3_filtr_kassetnyy_material_/</t>
   </si>
   <si>
     <t>FCr 160 (EU3)</t>
   </si>
   <si>
     <t>Shuft FCr 160 (EU3) фильтр кассетный (материал)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/fcr-160-eu3-filtr-kassetnyy-material/</t>
@@ -5756,788 +9092,1130 @@
   <si>
     <t>Shuft FRr (G3-EU3) 600x350 фильтр карманный (материал)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-frr-g3-eu3-600x350-filtr-karmannyy-material/</t>
   </si>
   <si>
     <t>FRr (G3-EU3) 700x400</t>
   </si>
   <si>
     <t>Shuft FRr (G3-EU3) 700x400 фильтр карманный (материал)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-frr-g3-eu3-700x400-filtr-karmannyy-material/</t>
   </si>
   <si>
     <t>FRr (G3-EU3) 800x500</t>
   </si>
   <si>
     <t>Shuft FRr (G3-EU3) 800x500 фильтр карманный (материал)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-frr-g3-eu3-800x500-filtr-karmannyy-material/</t>
   </si>
   <si>
-    <t>4 CA 300*300</t>
-[...2 lines deleted...]
-    <t>Shuft 4 CA 300*300 решетка потолочная</t>
+    <t>ZFFK 1000*500 (G3)_100</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 1000*500 (G3)_100 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-1000-500-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 1000х500 (G3)_50</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 1000х500 (G3)_50 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-1000-500-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 400*200 (G3)_100</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 400*200 (G3)_100 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-400-200-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 400х200 (G3)_50</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 400х200 (G3)_50 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-400-200-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 500*250 (G3)_100</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 500*250 (G3)_100 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-500-250-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 500*300 (G3) _100</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 500*300 (G3) _100 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-500-300-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 500х250 (G3)_50</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 500х250 (G3)_50 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-500-250-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 500х300 (G3) _50</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 500х300 (G3) _50 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-500-300-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 600*300 (G3)_100</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 600*300 (G3)_100 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-600-300-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 600*350 (G3)_100</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 600*350 (G3)_100 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-600-350-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 600х300 (G3)_50</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 600х300 (G3)_50 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-600-300-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 600х350 (G3)_50</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 600х350 (G3)_50 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-600-350-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 700*400 (G3)_100</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 700*400 (G3)_100 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-700-400-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 700х400 (G3)_50</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 700х400 (G3)_50 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-700-400-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 800*500 (G3)_100</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 800*500 (G3)_100 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-800-500-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFK 800х500 (G3)_50</t>
+  </si>
+  <si>
+    <t>Zilon ZFFK 800х500 (G3)_50 фильтрующая вставка для ZFK G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffk-800-500-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 1000х500 (F3-EU3)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 1000х500 (F3-EU3) карманный фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu3-1000-500-karmannyy-filtr-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 1000х500 (F5-EU5)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 1000х500 (F5-EU5) карманный фильтр G5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu5-1000-500-karmannyy-filtr-g5/</t>
+  </si>
+  <si>
+    <t>ZFFS 400х200 (F3-EU3)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 400х200 (F3-EU3) карманный фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu3-400-200-karmannyy-filtr-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 400х200 (F5-EU5)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 400х200 (F5-EU5) карманный фильтр G5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu5-400-200-karmannyy-filtr-g5/</t>
+  </si>
+  <si>
+    <t>ZFFS 500х250 (F3-EU3)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 500х250 (F3-EU3) карманный фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu3-500-250-karmannyy-filtr-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 500х250 (F5-EU5)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 500х250 (F5-EU5) карманный фильтр G5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu5-500-250-karmannyy-filtr-g5/</t>
+  </si>
+  <si>
+    <t>ZFFS 500х300 (F3-EU3)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 500х300 (F3-EU3) карманный фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu3-500-300-karmannyy-filtr-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 500х300 (F5-EU5)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 500х300 (F5-EU5) карманный фильтр G5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu5-500-300-karmannyy-filtr-g5/</t>
+  </si>
+  <si>
+    <t>ZFFS 600х300 (F3-EU3)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 600х300 (F3-EU3) карманный фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu3-600-300-karmannyy-filtr-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 600х300 (F5-EU5)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 600х300 (F5-EU5) карманный фильтр G5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu5-600-300-karmannyy-filtr-g5/</t>
+  </si>
+  <si>
+    <t>ZFFS 600х350 (F3-EU3)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 600х350 (F3-EU3) карманный фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu3-600-350-karmannyy-filtr-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 600х350 (F5-EU5)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 600х350 (F5-EU5) карманный фильтр G5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu5-600-350-karmannyy-filtr-g5/</t>
+  </si>
+  <si>
+    <t>ZFFS 700х400 (F3-EU3)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 700х400 (F3-EU3) карманный фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu3-700-400-karmannyy-filtr-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 700х400 (F5-EU5)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 700х400 (F5-EU5) карманный фильтр G5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu5-700-400-karmannyy-filtr-g5/</t>
+  </si>
+  <si>
+    <t>ZFFS 800х500 (F3-EU3)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 800х500 (F3-EU3) карманный фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu3-800-500-karmannyy-filtr-g3/</t>
+  </si>
+  <si>
+    <t>ZFFS 800х500 (F5-EU5)</t>
+  </si>
+  <si>
+    <t>Zilon ZFFS 800х500 (F5-EU5) карманный фильтр G5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zffs-eu5-800-500-karmannyy-filtr-g5/</t>
+  </si>
+  <si>
+    <t>4 CA 450x450 new</t>
+  </si>
+  <si>
+    <t>Zilon 4 CA 450x450 new потолочная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-4-ca-450-450-reshetka-potolochnaya/</t>
+  </si>
+  <si>
+    <t>4 CA 600*600</t>
+  </si>
+  <si>
+    <t>Zilon 4 CA 600*600 потолочная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-4-ca-600-600-potolochnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>4_CA 300x300 new</t>
+  </si>
+  <si>
+    <t>Zilon 4_CA 300x300 new 4 CA потолочная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-4-ca-300-300-reshetka-potolochnaya/</t>
   </si>
   <si>
-    <t>4 CA 450*450</t>
-[...11 lines deleted...]
-    <t>Shuft 1 WA 1000x200 настенная однорядная решетка</t>
+    <t>1 WA 1000*200</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 1000*200 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-1000x200-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>1 WA 1000x300</t>
-[...2 lines deleted...]
-    <t>Shuft 1 WA 1000x300 настенная однорядная решетка</t>
+    <t>1 WA 1000*300</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 1000*300 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-1000x300-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
     <t>1 WA 100x100</t>
   </si>
   <si>
-    <t>Shuft 1 WA 100x100 настенная однорядная решетка</t>
+    <t>Zilon 1 WA 100x100 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-100x100-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
+    <t>1 WA 150*150</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 150*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-150x150-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
     <t>1 WA 150x100</t>
   </si>
   <si>
-    <t>Shuft 1 WA 150x100 настенная однорядная решетка</t>
+    <t>Zilon 1 WA 150x100 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-150x100-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>1 WA 150x150</t>
-[...7 lines deleted...]
-  <si>
     <t>1 WA 200x100</t>
   </si>
   <si>
-    <t>Shuft 1 WA 200x100 настенная однорядная решетка</t>
+    <t>Zilon 1 WA 200x100 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-200x100-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
     <t>1 WA 200x150</t>
   </si>
   <si>
-    <t>Shuft 1 WA 200x150 настенная однорядная решетка</t>
+    <t>Zilon 1 WA 200x150 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-200x150-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
     <t>1 WA 200x200</t>
   </si>
   <si>
-    <t>Shuft 1 WA 200x200 настенная однорядная решетка</t>
+    <t>Zilon 1 WA 200x200 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-200x200-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>1 WA 300x100</t>
-[...2 lines deleted...]
-    <t>Shuft 1 WA 300x100 настенная однорядная решетка</t>
+    <t>1 WA 300*150</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 300*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-300x150-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 300x200</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 300x200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-300x200-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 300x300</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 300x300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-300x300-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 400x100</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 400x100 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-400x100-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 400x150</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 400x150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-400x150-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 400x200</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 400x200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-400x200-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 400x300</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 400x300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-400x300-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 500*200</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 500*200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-500x200-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 500x150</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 500x150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-500x150-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 500x300</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 500x300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-500x300-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 600*100</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 600*100 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-600x100-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 600*150</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 600*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-600x150-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 600*200</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 600*200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-600x200-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 600*300</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 600*300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-600x300-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 700*150</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 700*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-700x150-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 700*200</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 700*200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-700x200-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 700*300</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 700*300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-700x300-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 800*150</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 800*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-800x150-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 800*200</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 800*200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-800x200-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1 WA 800*300</t>
+  </si>
+  <si>
+    <t>Zilon 1 WA 800*300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-1-wa-800x300-nastennaya-odnoryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>1_WA 300x100</t>
+  </si>
+  <si>
+    <t>Zilon 1_WA 300x100 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-300x100-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>1 WA 300x150</t>
-[...65 lines deleted...]
-    <t>Shuft 1 WA 500x100 настенная однорядная решетка</t>
+    <t>1_WA 500x100</t>
+  </si>
+  <si>
+    <t>Zilon 1_WA 500x100 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-1-wa-500x100-nastennaya-odnoryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>1 WA 500x150</t>
-[...119 lines deleted...]
-    <t>Shuft 2 WA 1000x200 настенная двухрядная решетка</t>
+    <t>2 WA 1000*200</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 1000*200 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-1000x200-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 1000x300</t>
-[...2 lines deleted...]
-    <t>Shuft 2 WA 1000x300 настенная двухрядная решетка</t>
+    <t>2 WA 1000*300</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 1000*300 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-1000x300-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 150x100</t>
-[...2 lines deleted...]
-    <t>Shuft 2 WA 150x100 настенная двухрядная решетка</t>
+    <t>2 WA 400*100</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 400*100 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-400x100-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 500*150</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 500*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-500x150-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 600*100</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 600*100 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-600x100-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 600*150</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 600*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-600x150-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 600*200</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 600*200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-600x200-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 600*250</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 600*250 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-600x250-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 600*300</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 600*300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-600x300-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 700*150</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 700*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-700x150-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 700*200</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 700*200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-700x200-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 700*300</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 700*300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-700x300-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 800*150</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 800*150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-800x150-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 800*200</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 800*200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-800x200-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2 WA 800*300</t>
+  </si>
+  <si>
+    <t>Zilon 2 WA 800*300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-800x300-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA 150x100</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 150x100 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-150x100-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 150x150</t>
-[...2 lines deleted...]
-    <t>Shuft 2 WA 150x150 настенная двухрядная решетка</t>
+    <t>2_WA 200x100</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 200x100 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-200x100-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA 300x100</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 300x100 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-300x100-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA 300x150</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 300x150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-300x150-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA 300x200</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 300x200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-300x200-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA 300x300</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 300x300 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-300x300-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA 400x150</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 400x150 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-400x150-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA 400x200</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 400x200 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-400x200-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA 500x100</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA 500x100 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-2-wa-500x100-nastennaya-dvukhryadnaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA_ 100x100</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA_ 100x100 настенная решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-2-wa-100-100-nastennaya-reshetka/</t>
+  </si>
+  <si>
+    <t>2_WA_ 150x150</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA_ 150x150 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-150x150-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 200x100</t>
-[...11 lines deleted...]
-    <t>Shuft 2 WA 200x150 настенная двухрядная решетка</t>
+    <t>2_WA_ 200x150</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA_ 200x150 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-200x150-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 200x200</t>
-[...2 lines deleted...]
-    <t>Shuft 2 WA 200x200 настенная двухрядная решетка</t>
+    <t>2_WA_ 200x200</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA_ 200x200 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-200x200-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 300x100</t>
-[...65 lines deleted...]
-    <t>Shuft 2 WA 400x300 настенная двухрядная решетка</t>
+    <t>2_WA_ 400x300</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA_ 400x300 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-400x300-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 500x100</t>
-[...20 lines deleted...]
-    <t>Shuft 2 WA 500x200 настенная двухрядная решетка</t>
+    <t>2_WA_ 500x200</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA_ 500x200 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-500x200-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 500x300</t>
-[...2 lines deleted...]
-    <t>Shuft 2 WA 500x300 настенная двухрядная решетка</t>
+    <t>2_WA_ 500x300</t>
+  </si>
+  <si>
+    <t>Zilon 2_WA_ 500x300 настенная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-2-wa-500x300-nastennaya-dvukhryadnaya-reshetka/</t>
   </si>
   <si>
-    <t>2 WA 600x100</t>
-[...95 lines deleted...]
-    <t>https://spb.clear-air.ru/product/shuft-2-wa-800x300-nastennaya-dvukhryadnaya-reshetka/</t>
+    <t>JETA 100</t>
+  </si>
+  <si>
+    <t>Shuft JETA 100 диффузор декоративный струйно-сопловый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-jeta-100-diffuzor-dekorativnyy-struyno-soplovyy/</t>
+  </si>
+  <si>
+    <t>JETA 125</t>
+  </si>
+  <si>
+    <t>Shuft JETA 125 диффузор декоративный струйно-сопловый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-jeta-125-diffuzor-dekorativnyy-struyno-soplovyy/</t>
+  </si>
+  <si>
+    <t>JETA 160</t>
+  </si>
+  <si>
+    <t>Shuft JETA 160 диффузор декоративный струйно-сопловый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-jeta-160-diffuzor-dekorativnyy-struyno-soplovyy/</t>
+  </si>
+  <si>
+    <t>JETA 200</t>
+  </si>
+  <si>
+    <t>Shuft JETA 200 диффузор декоративный струйно-сопловый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-jeta-200-diffuzor-dekorativnyy-struyno-soplovyy/</t>
+  </si>
+  <si>
+    <t>JETA 250</t>
+  </si>
+  <si>
+    <t>Shuft JETA 250 диффузор декоративный струйно-сопловый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-jeta-250-diffuzor-dekorativnyy-struyno-soplovyy/</t>
+  </si>
+  <si>
+    <t>JETA 315</t>
+  </si>
+  <si>
+    <t>Shuft JETA 315 диффузор декоративный струйно-сопловый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-jeta-315-diffuzor-dekorativnyy-struyno-soplovyy/</t>
+  </si>
+  <si>
+    <t>JETA 400</t>
+  </si>
+  <si>
+    <t>Shuft JETA 400 диффузор декоративный струйно-сопловый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-jeta-400-diffuzor-dekorativnyy-struyno-soplovyy/</t>
+  </si>
+  <si>
+    <t>JETA 450</t>
+  </si>
+  <si>
+    <t>Shuft JETA 450 диффузор декоративный струйно-сопловый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-jeta-450-diffuzor-dekorativnyy-struyno-soplovyy/</t>
+  </si>
+  <si>
+    <t>DVK 100_</t>
+  </si>
+  <si>
+    <t>Zilon DVK 100_ диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-dvk-100-diffuzor/</t>
+  </si>
+  <si>
+    <t>DVK 125_</t>
+  </si>
+  <si>
+    <t>Zilon DVK 125_ диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-dvk-125-diffuzor/</t>
+  </si>
+  <si>
+    <t>DVK 160_</t>
+  </si>
+  <si>
+    <t>Zilon DVK 160_ диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-dvk-160-diffuzor/</t>
+  </si>
+  <si>
+    <t>DVK 200_</t>
+  </si>
+  <si>
+    <t>Zilon DVK 200_ диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-dvk-200-diffuzor/</t>
   </si>
   <si>
     <t>DVK-S 100</t>
   </si>
   <si>
-    <t>Shuft DVK-S 100 диффузор универсальный</t>
+    <t>Zilon DVK-S 100 диффузор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/plastikovye_pritochno_vytyazhnye_diffuzory_serii_dvk_s_100/</t>
   </si>
   <si>
     <t>DVK-S 125</t>
   </si>
   <si>
-    <t>Shuft DVK-S 125 диффузор универсальный</t>
+    <t>Zilon DVK-S 125 диффузор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-dvk-s-125-diffuzor-universalnyy/</t>
   </si>
   <si>
     <t>DVK-S 160</t>
   </si>
   <si>
-    <t>Shuft DVK-S 160 диффузор универсальный</t>
+    <t>Zilon DVK-S 160 диффузор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-dvk-s-160-diffuzor-universalnyy/</t>
   </si>
   <si>
     <t>DVK-S 200</t>
   </si>
   <si>
-    <t>Shuft DVK-S 200 диффузор универсальный</t>
+    <t>Zilon DVK-S 200 диффузор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-dvk-s-200-diffuzor-universalnyy/</t>
   </si>
   <si>
     <t>DVS E 100</t>
   </si>
   <si>
-    <t>Shuft DVS E 100 диффузор</t>
+    <t>Zilon DVS E 100 диффузор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-dvs-e-100-diffuzor/</t>
   </si>
   <si>
-    <t>DVS E 125</t>
-[...2 lines deleted...]
-    <t>Shuft DVS E 125 диффузор</t>
+    <t>DVS E 160</t>
+  </si>
+  <si>
+    <t>Zilon DVS E 160 диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-dvs-e-160-diffuzor/</t>
+  </si>
+  <si>
+    <t>DVS E 200</t>
+  </si>
+  <si>
+    <t>Zilon DVS E 200 диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-dvs-e-200-diffuzor/</t>
+  </si>
+  <si>
+    <t>DVS E-P 100</t>
+  </si>
+  <si>
+    <t>Zilon DVS E-P 100 диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-dvs-e-p-100-diffuzor/</t>
+  </si>
+  <si>
+    <t>DVS E-P 160</t>
+  </si>
+  <si>
+    <t>Zilon DVS E-P 160 диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-dvs-e-p-160-diffuzor/</t>
+  </si>
+  <si>
+    <t>DVS E-P 200</t>
+  </si>
+  <si>
+    <t>Zilon DVS E-P 200 диффузор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/shuft-dvs-e-p-200-diffuzor/</t>
+  </si>
+  <si>
+    <t>Д DVS E 125</t>
+  </si>
+  <si>
+    <t>Zilon Д DVS E 125 диффузор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-dvs-e-125-diffuzor/</t>
   </si>
   <si>
-    <t>DVS E 160</t>
-[...29 lines deleted...]
-    <t>Shuft DVS E-P 125 диффузор</t>
+    <t>Д DVS E-P 125</t>
+  </si>
+  <si>
+    <t>Zilon Д DVS E-P 125 диффузор</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-dvs-e-p-125-diffuzor/</t>
   </si>
   <si>
-    <t>DVS E-P 160</t>
-[...88 lines deleted...]
-  <si>
     <t>PGC 100</t>
   </si>
   <si>
     <t>Shuft PGC 100 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/naruzhnaja-reshetka-pgc-100/</t>
   </si>
   <si>
     <t>PGC 125</t>
   </si>
   <si>
     <t>Shuft PGC 125 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/3170/</t>
   </si>
   <si>
     <t>PGC 160</t>
   </si>
   <si>
     <t>Shuft PGC 160 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/3171/</t>
@@ -6548,50 +10226,149 @@
   <si>
     <t>Shuft PGC 200 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/3172/</t>
   </si>
   <si>
     <t>PGC 250</t>
   </si>
   <si>
     <t>Shuft PGC 250 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/3173/</t>
   </si>
   <si>
     <t>PGC 315</t>
   </si>
   <si>
     <t>Shuft PGC 315 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/pgc-315/</t>
   </si>
   <si>
+    <t>SA 1000x500</t>
+  </si>
+  <si>
+    <t>Zilon SA 1000x500 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3156/</t>
+  </si>
+  <si>
+    <t>SA 200x200</t>
+  </si>
+  <si>
+    <t>Zilon SA 200x200 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aljuminievaja-reshetka-sa-200x200/</t>
+  </si>
+  <si>
+    <t>SA 300x300</t>
+  </si>
+  <si>
+    <t>Zilon SA 300x300 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3150/</t>
+  </si>
+  <si>
+    <t>SA 400*400</t>
+  </si>
+  <si>
+    <t>Zilon SA 400*400 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/SA-400x400/</t>
+  </si>
+  <si>
+    <t>SA 400x200</t>
+  </si>
+  <si>
+    <t>Zilon SA 400x200 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3151/</t>
+  </si>
+  <si>
+    <t>SA 500*250</t>
+  </si>
+  <si>
+    <t>Zilon SA 500*250 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3153/</t>
+  </si>
+  <si>
+    <t>SA 500*300</t>
+  </si>
+  <si>
+    <t>Zilon SA 500*300 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3157/</t>
+  </si>
+  <si>
+    <t>SA 600x300</t>
+  </si>
+  <si>
+    <t>Zilon SA 600x300 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3152/</t>
+  </si>
+  <si>
+    <t>SA 600x350</t>
+  </si>
+  <si>
+    <t>Zilon SA 600x350 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3154/</t>
+  </si>
+  <si>
+    <t>SA 700x400</t>
+  </si>
+  <si>
+    <t>Zilon SA 700x400 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3155/</t>
+  </si>
+  <si>
+    <t>SA 800*500</t>
+  </si>
+  <si>
+    <t>Zilon SA 800*500 наружная алюминиевая решетка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/3158/</t>
+  </si>
+  <si>
     <t>GA 1000x500</t>
   </si>
   <si>
     <t>Shuft GA 1000x500 решетка инерционная</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-ga-1000x500-reshetka-inertsionnaya/</t>
   </si>
   <si>
     <t>GA 400x200</t>
   </si>
   <si>
     <t>Shuft GA 400x200 решетка инерционная</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-ga-400x200-reshetka-inertsionnaya/</t>
   </si>
   <si>
     <t>GA 500x250</t>
   </si>
   <si>
     <t>Shuft GA 500x250 решетка инерционная</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-ga-500x250-reshetka-inertsionnaya/</t>
@@ -6692,149 +10469,50 @@
   <si>
     <t>Shuft PG 315 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/PG-315/</t>
   </si>
   <si>
     <t>PG 355</t>
   </si>
   <si>
     <t>Shuft PG 355 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/pg-355/</t>
   </si>
   <si>
     <t>PG 400</t>
   </si>
   <si>
     <t>Shuft PG 400 наружная решетка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/pg-400/</t>
   </si>
   <si>
-    <t>SA 1000x500</t>
-[...97 lines deleted...]
-  <si>
     <t>SGS 100</t>
   </si>
   <si>
     <t>Shuft SGS 100 решетка наружная</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-sgs-100-reshetka-naruzhnaya/</t>
   </si>
   <si>
     <t>SGS 150</t>
   </si>
   <si>
     <t>Shuft SGS 150 решетка наружная</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-sgs-150-reshetka-naruzhnaya/</t>
   </si>
   <si>
     <t>SGS 200</t>
   </si>
   <si>
     <t>Shuft SGS 200 решетка наружная</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-sgs-200-reshetka-naruzhnaya/</t>
@@ -6933,150 +10611,347 @@
     <t>FKr 700x400</t>
   </si>
   <si>
     <t>Shuft FKr 700x400 гибкая вставка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fkr-700x400-gibkaya-vstavka/</t>
   </si>
   <si>
     <t>FKr 800x500</t>
   </si>
   <si>
     <t>Shuft FKr 800x500 гибкая вставка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fkr-600x350-gibkaya-vstavka-1/</t>
   </si>
   <si>
     <t>FKr 900x500</t>
   </si>
   <si>
     <t>Shuft FKr 900x500 гибкая вставка</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fkr-900x500-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>300х300 на D-200 мм</t>
+  </si>
+  <si>
+    <t>Zilon 300х300 на D-200 мм адаптер для канального нагревателя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-300-300-200-adapter-dlya-kanalnogo-nagrevatelya/</t>
+  </si>
+  <si>
+    <t>300х300 на D-315 мм</t>
+  </si>
+  <si>
+    <t>Zilon 300х300 на D-315 мм адаптер для канального нагревателя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-300-300-315-adapter-dlya-kanalnogo-nagrevatelya/</t>
+  </si>
+  <si>
+    <t>ZFC 1000х500</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 1000х500 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-1000x500-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZFC 400x400</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 400x400 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-400x400-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZFC 400х200</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 400х200 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-400x200-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZFC 500х250</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 500х250 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-500x250-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZFC 500х300</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 500х300 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-500x300-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZFC 600х300</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 600х300 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-600x300-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZFC 600х350</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 600х350 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-600x350-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZFC 700х400</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 700х400 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-700x400-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZFC 800x500</t>
+  </si>
+  <si>
+    <t>Zilon ZFC 800x500 гибкая вставка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zfc-800x500-gibkaya-vstavka/</t>
+  </si>
+  <si>
+    <t>ZMC 100</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 100 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-100-khomut/</t>
+  </si>
+  <si>
+    <t>ZMC 125</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 125 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-125-khomut/</t>
+  </si>
+  <si>
+    <t>ZMC 160</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 160 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-160-khomut/</t>
+  </si>
+  <si>
+    <t>ZMC 200</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 200 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-200-khomut/</t>
+  </si>
+  <si>
+    <t>ZMC 250</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 250 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-250-khomut/</t>
+  </si>
+  <si>
+    <t>ZMC 315</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 315 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-315-khomut/</t>
+  </si>
+  <si>
+    <t>ZMC 355</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 355 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-355-khomut/</t>
+  </si>
+  <si>
+    <t>ZMC 400</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 400 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-400-khomut/</t>
+  </si>
+  <si>
+    <t>ZMC 450</t>
+  </si>
+  <si>
+    <t>Zilon ZMC 450 хомут</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zmc-450-khomut/</t>
+  </si>
+  <si>
+    <t>переход с 150х150 на D-160 мм</t>
+  </si>
+  <si>
+    <t>Zilon переход с 150х150 на D-160 мм адаптер для канального нагревателя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-150-150-160-adapter-dlya-kanalnogo-nagrevatelya/</t>
+  </si>
+  <si>
+    <t>переход с 300х300 на D-250 мм</t>
+  </si>
+  <si>
+    <t>Zilon переход с 300х300 на D-250 мм адаптер для канального нагревателя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-300-300-250-adapter-dlya-kanalnogo-nagrevatelya/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FFD8E0ED"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7338,62 +11213,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyatsiya-brizer-tion-3s-standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-4s-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-4s-family-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-4s-magic-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-4s-family-brizer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/brizer-tion-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-magicair-bazovaya-stanciya-dlya-upravleniya-klimaticheskoy-tekhnikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-o2-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-o2-mac-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyaciya_brizer_tion_o2_standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-o2-top-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-brezza-rcb-150-lux-eh-1000-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-brezza-rcb-150-lux-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-recovair-var-60-d-pritochno-vytyazhnaya-ustanovka-s-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-recovair-var-60-d-pritochno-vytyazhnaya-ustanovka-s-rekuperatorom-dopolnitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-vozdukhovod-vaz-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-zashchitnaya-reshetka-vaz-g160-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-pritochno-vytyazhnoy-modul-s-teploobmennikom-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-pult-du-vaz-rc-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-100-50-6d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-40-20-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-40-20-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-25-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-25-4ye-pryamougolnyy-kanalnyy-ventilyator-zfp-50-25-4ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-30-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-30-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-60-30-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-60-30-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-60-35-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-60-35-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-70-40-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-80-50-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-100-50-4d-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-100-50-4sd-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-40-20-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-50-25-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-50-30-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-100-50-4-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-50-25-0-55-2d-pryamougolnyy-kanalnyy-ventilyator-zfkh-50-25-0-55-2d/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-50-30-0-55-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-50-30-0-75-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-60-30-0-75-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-60-35-1-1-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-60-35-1-5-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-70-40-2-2-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-70-40-3-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-80-50-3-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zkam-400-ld-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-100-p-kruglyy-kanalnyy-ventilyator-zfo-100-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-100-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-125-p-kruglyy-kanalnyy-ventilyator-zfo-125-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-125-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-160-p-kruglyy-kanalnyy-ventilyator-zfo-160-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-160-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-200-p-kruglyy-kanalnyy-ventilyator-zfo-200-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-200-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-250-p-kruglyy-kanalnyy-ventilyator-zfo-250-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-250-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-315-p-kruglyy-kanalnyy-ventilyator-zfo-315-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-315-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfokr-100-kompaktnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfokr-160-kompaktnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-100-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-125-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-160-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-200-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-250-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-315-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6877/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6879/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6881/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6883/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6885/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6888/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ec-cfz-100-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ec-cfz-125-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ec-cfz-160-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ec-cfz-200-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ventmix-100s-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ventmix-125-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ventmix-150-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ventmix-200-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfw-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6891/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6893/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6897/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6899/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6943/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6943-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfd-1000x500-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfd-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6937-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6941-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfd-600x350-4m-vim/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6937/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6941/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6929/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6931/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-600x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6934/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6961/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6962/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6952/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6956/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6955/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6958/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6959/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6960/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6944/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-b-400x200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-b-400x200-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6948/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-b-500x300-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6953/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-b-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6915/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-125-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6917/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6918/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6919/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6920/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-100-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-125-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-160-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-200-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-250-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-315-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6911/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/cmfe-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6908/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cmfe-315-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cmfe-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-100xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-125xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-160xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-200xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-250xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-315xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7020/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7001/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-500x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7010/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7015/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-800x500-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7019/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-b-800x500-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfe-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfe-500x250-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7005/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfe-600x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfe-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/20150204/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6992/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-icfe-160-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-icfe-200-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6995/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6997/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-200-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-axw-200-b-2e-ventilyator-vytyazhnoy-osevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-250-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-250-b-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-300-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-300-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-350-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-350-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-400-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-400-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-450-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-450-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-550-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-550-b-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-630-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-630-b-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-ht-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7071/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7047/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmvd-355600-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7053/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmvd-450670-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmvd-500670-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-190-300-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-220-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-250-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-280-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7046/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7048/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-400600-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-450670-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/provodnoy-pyatistupenchatyy-regulyator-skorosti-rg-5ar/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r120/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r140/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r150/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r140-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-2000-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-700-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-water-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-2000-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-500-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-500-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-700-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2001-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2001-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-20001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-20003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-30001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-30003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-3003/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40003-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-40001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-3903/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-40003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-2703/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-3903/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-5403/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-60003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ustanovka-pritochnaya-shuft-eco-160-1-2-4-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-201/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-vytyazhnoy-ballu-baf-ar-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-ex-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-fw-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-fw-120-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-fw-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-sl-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-sl-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bafs-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bafs-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-100-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-100t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-100th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-120-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-120t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-120th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-150-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-150t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-150th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-100-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-100t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-100th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-120-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-120t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-120th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-150-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-150t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-150th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eco-eafe-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eco-eafe-120-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eco-eafe-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-100-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-100-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-100-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-100-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-120-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-120-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-120-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-120-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-150-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-150-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-150-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-150-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-black-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120t-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120th-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120th-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150t-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150th-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100t-/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100t/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-vytyazhnoy-ventilyator-electrolux-eafm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-120t-/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-120t/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150t/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150th/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafv-100-move-ventilyator-vytyazhnoy-s-datchikom-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafv-150-move-ventilyator-vytyazhnoy-s-datchikom-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-100-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-100t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-100th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-120-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-120t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-120th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-150-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-150t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-150th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-150x-d-fuji-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-150x-p-fuji-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-60x-kochi-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-650/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-duo-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-2-0-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-plus-wifi-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-pritochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3113/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3108/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3424/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/rekuperator-shuft-caup-300ve-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/rekuperator-shuft-caup-450ce-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3111/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/rekuperator-shuft-caup-800se-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3107/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-base-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-base-plus-rekuperator-v-cvetnom-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-kiv-pritochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-window-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-komplekt-montazhnyy-kanalnyy-dlya-lodzhii-/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7127/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7128/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ehc-100-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ehc-100-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-125-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-125-181/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-125-181-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7131/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7132/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7133/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7134/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-160-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7136-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7136/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7146-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7137/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-200-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7139/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7140/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7141/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7141-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7146/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7142/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-250-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-250-603/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7145/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7151/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-315-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7148/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-315-603/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7150/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7152-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7152/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-1000x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7124/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-1000x500-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7126/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7099/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ehr-400x200-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7099-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-400x200-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7101/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7103-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7103-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-500x250-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7103/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7101-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7104/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7104-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7106-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7105/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7106/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7105-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7107-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7107/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x300-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x300-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7109/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x300-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7111/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7110/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7110-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-36-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-700x400-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7114/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7115/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7116/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7117/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7118/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7120-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-800x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7120/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7121/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7122/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-900x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-900x500-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whc-200x200-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7095/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whc-400x400-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7091/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-1000x500-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-300x150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-300x150-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-400x200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-400x200-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7079/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-500x250-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7081/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-500x300-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7083/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7084/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-600x350-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7086/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vodyanoy_nagrevatel_shuft_whr_700x400_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7088/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vodyanoy_nagrevatel_whr_800_500_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7090/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vodyanoy_nagrevatel_whr_900_500_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7090-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-1000x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-300x1501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-400x2001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-500x2501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-500x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-600x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-600x3501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-700x4001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-800x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-1000x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-300x1501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-400x2001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-500x2501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-500x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-600x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-600x3501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-700x4001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-800x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-1000x500-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-300x150-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-400x200-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-500x250-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-500x300-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-600x300-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-600x350-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-700x400-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-800x500-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-100600/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-1009/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-125600/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-125900/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-160600/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-160900/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-200900/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-250900/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-315600/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-315900/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-355-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-355-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-450600/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-450900/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-500600/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-500900/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-100-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-100-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-125-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-125-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-160-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-160-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-200-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-200-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-250-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-250-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-315-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-315-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-355-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-355-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-400-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-400-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-450-600-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-450-900-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-500-900-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdushnyj-filtr-fbcr-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdushnyj-filtr-fbcr-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3144/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3145/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3146/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3147/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3147-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3148/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-1000-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-300-150-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-400-200-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-500-250-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-500-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-600-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-600-350-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-700-400-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-800-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-1000-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-400-200-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-500-250-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-500-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-600-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-600-350-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-700-400-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-800-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-1-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr_125_eu3_filtr_kassetnyy_material_/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-160-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-200-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-250-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-315-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-355-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-4-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-1000x500-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-1000x500-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-300x150-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-400x200-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-500x250-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-500x250-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-500x300-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-500x300-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-600x300-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-600x300-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-600x350-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-600x350-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-700x400-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-700x400-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-800x500-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-800x500-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-500x250-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f9-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f9-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-500x250-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-4-ca-300-300-reshetka-potolochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-4-ca-450-450-reshetka-potolochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-1000x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-1000x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-100x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-150x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-150x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-200x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-200x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-200x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-300x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-300x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-300x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-300x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-400x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-400x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-400x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-400x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-500x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-500x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-500x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-500x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-600x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-600x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-600x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-600x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-700x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-700x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-700x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-800x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-800x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-800x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-1000x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-1000x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-150x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-150x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-200x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-200x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-200x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-300x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-300x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-300x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-300x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-400x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-400x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-400x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-400x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-500x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-500x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-500x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-500x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x250-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-700x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-700x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-700x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-800x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-800x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-800x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/plastikovye_pritochno_vytyazhnye_diffuzory_serii_dvk_s_100/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvk-s-125-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvk-s-160-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvk-s-200-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-100-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-125-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-160-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-200-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-p-100-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-p-125-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-p-160-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-p-200-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-100-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-125-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-160-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-200-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-250-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-315-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-400-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-450-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/naruzhnaja-reshetka-pgc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pgc-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-1000x500-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-400x200-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-500x250-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-500x300-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-600x300-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-600x350-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-700x400-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-800x500-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/naruzhnaja-reshetka-pg-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pg-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pg-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3156/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aljuminievaja-reshetka-sa-200x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3150/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3151/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/SA-400x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3153/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3157/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3152/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3154/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3155/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3158/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgs-100-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgs-150-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgs-200-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgw-100-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgw-150-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgw-200-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgw-250-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-1000x500-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-300x250-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-500x250-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-500x300-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-600x300-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-600x350-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-700x400-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-600x350-gibkaya-vstavka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-900x500-gibkaya-vstavka/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-4s-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-4s-family-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-4s-magic-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-4s-family-brizer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/brizer-tion-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-magicair-bazovaya-stanciya-dlya-upravleniya-klimaticheskoy-tekhnikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-o2-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-o2-mac-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyaciya_brizer_tion_o2_standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-o2-top-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-brezza-rcb-150-lux-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-recovair-var-60-d-pritochno-vytyazhnaya-ustanovka-s-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-recovair-var-60-d-pritochno-vytyazhnaya-ustanovka-s-rekuperatorom-dopolnitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-vozdukhovod-vaz-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-zashchitnaya-reshetka-vaz-g160-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-pritochno-vytyazhnoy-modul-s-teploobmennikom-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-pult-du-vaz-rc-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6943/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6943-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfd-1000x500-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfd-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6937-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6941-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfd-600x350-4m-vim/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6937/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6941/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6929/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6931/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-600x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6934/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6961/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6962/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6952/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6956/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6955/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6958/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6959/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6960/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6944/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-b-400x200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-b-400x200-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6948/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-b-500x300-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6953/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rfe-b-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-100-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-125-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-160-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-200-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-250-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-315-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6915/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfk-125-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6917/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6918/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6919/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6920/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7020/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7001/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-500x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7010/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7015/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-800x500-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7019/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfd-b-800x500-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfe-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfe-500x250-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7005/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfe-600x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-irfe-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/20150204/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-100-50-6d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-40-20-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-40-20-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-25-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-25-4ye-pryamougolnyy-kanalnyy-ventilyator-zfp-50-25-4ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-30-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-30-4e-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-50-30-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-60-30-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-60-30-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-60-35-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-60-35-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-70-40-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfp-80-50-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-100-50-4d-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-100-50-4sd-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-40-20-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-50-25-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfpn-50-30-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-100-50-4-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-50-25-0-55-2d-pryamougolnyy-kanalnyy-ventilyator-zfkh-50-25-0-55-2d/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-50-30-0-55-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-50-30-0-75-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-60-30-0-75-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-60-35-1-1-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-60-35-1-5-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-70-40-2-2-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-70-40-3-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfx-80-50-3-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-1000kh500-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-1000kh500-4m-l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-400kh200-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-400kh200-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-500kh250-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-500kh250-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-500kh300-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-500kh300-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-600x350-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-600kh300-4l1-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-600kh300-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-600kh350-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-700kh400-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zksa-800kh500-4l3-zvukoizolirovannyy-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-100-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-125-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-160-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-200-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-250-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-viking-315-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6877/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6879/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6881/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6883/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6885/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6888/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ec-cfz-100-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ec-cfz-125-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ec-cfz-160-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ec-cfz-200-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ventmix-100s-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ventmix-125-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ventmix-150-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ventmix-200-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6911/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/cmfe-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6908/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cmfe-315-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cmfe-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-100xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-125xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-160xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-200xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-250xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-315xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-100-p-kruglyy-kanalnyy-ventilyator-zfo-100-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-100-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-125-p-kruglyy-kanalnyy-ventilyator-zfo-125-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-125-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-160-p-kruglyy-kanalnyy-ventilyator-zfo-160-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-160-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-200-p-kruglyy-kanalnyy-ventilyator-zfo-200-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-200-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-250-p-kruglyy-kanalnyy-ventilyator-zfo-250-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-250-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-315-p-kruglyy-kanalnyy-ventilyator-zfo-315-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfo-315-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfokr-100-kompaktnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfokr-160-kompaktnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zkam-125-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zkam-160-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zkam-200-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zkam-250-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zkam-315-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zkam-400-ld-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6992/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-icfe-160-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-icfe-200-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6995/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6997/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-cfw-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6891/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6893/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6897/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/6899/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-200-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-axw-200-b-2e-ventilyator-vytyazhnoy-osevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-250-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-250-b-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-300-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-300-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-350-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-350-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-400-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-400-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-450-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-450-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-550-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-550-b-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-630-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-osevoy-shuft-axw-630-b-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-ht-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7071/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7047/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmvd-355600-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7053/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmvd-450670-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmvd-500670-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-190-300-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-220-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-250-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-280-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7046/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7048/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-400600-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-rmve-450670-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/provodnoy-pyatistupenchatyy-regulyator-skorosti-rg-5ar/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r120/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r140/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r150/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r140-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcv-500-vento-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcv-500-lux-vento-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcv-900-lux-vento-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcv-900-vento-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpce-n-500-int-ec-nc-zpce-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka-so-vstroennoy-avtomatikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpce-n-800-int-ec-nc-zpce-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka-so-vstroennoy-avtomatikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-2000-int-ec-a-zpw-n-int-ec-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-3200-int-ec-a-zpw-n-int-ec-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-4500-int-ec-a-zpw-n-int-ec-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-1200-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-2000-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-3200-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-4500-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-6200-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-n-700-int-ec-nc-zpw-n-int-ec-nc-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-m-1200-1-int-a-zpw-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-m-800-1-int-a-zpw-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-1000-2-4-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-1000-5-0-2-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-1000-9-0-3-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-1400-15-0-3-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-1400-6-0-2-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-1400-9-0-3-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-350-1-2-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-350-2-4-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-600-1-2-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-600-2-4-1-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-m-600-5-0-2-int-a-zpe-m-int-a-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-1200-2-4-1-int-zpe-int-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-1200-5-0-2-int-zpe-int-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-1200-9-0-3-int-zpe-int-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-1400-6-0-2-int-zpe-int-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-2000-14-l1-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-2000-14-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-3000-27-l1-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-3000-27-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-4000-41-l1-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-4000-41-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpw-6000-54-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-2000-12-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-2000-5-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-2000-9-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-3000-15-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-3000-22-5-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-4000-22-5-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-4000-30-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-4000-45-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-6000-30-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-6000-45-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpe-6000-60-0-l3-pritochnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-2000-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-700-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-water-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-2000-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-500-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-500-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-700-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2001-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2001-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-20001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-20003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-30001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-30003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-3003/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40003-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-40001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-3903/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-40003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-2703/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-3903/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-5403/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-60003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ustanovka-pritochnaya-shuft-eco-160-1-2-4-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-201/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ventilyator-vytyazhnoy-ballu-baf-ar-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-ex-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-fw-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-fw-120-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-fw-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-sl-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-baf-sl-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bafs-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bafs-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-100-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-100t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-100th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-120-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-120t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-120th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-150-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-150t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafa-150th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-100-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-100t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-100th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-120-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-120t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-120th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-150-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-150t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafb-150th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eco-eafe-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eco-eafe-120-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eco-eafe-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-100-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-100-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-100-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-100-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-120-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-120-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-120-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-120-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-150-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-150-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-150-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafg-150-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-black-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-100th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120t-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120th-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120th-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-120th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150t-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150th-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-rainbow-eafr-150th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100t-/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100t/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-vytyazhnoy-ventilyator-electrolux-eafm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-120t-/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-120t/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150t/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150th/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafv-100-move-ventilyator-vytyazhnoy-s-datchikom-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafv-150-move-ventilyator-vytyazhnoy-s-datchikom-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-100-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-100t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-100th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-120-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-120t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-120th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-150-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-150t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eafs-150th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-esf-140m-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/promyshlennyy-ventilyator-seriiesf-200m-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bezlopastnyy-ventilyator-ochistitel-vozdukha-serii-tozama-fbp-95e-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bezlopastnyy-ventilyator-ochistitel-vozdukha-serii-tozama-fbp-95e-sg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-dansen-fsf-161e-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-1001e-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-801e-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-801m-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-901e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rbf-901e-sv/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-0401m-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-0701e-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-vintagio-rsf-0702e-bg/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-vintagio-rsf-0702e-gn/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-1401e-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-rsf-140m-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-1601m-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-1602m-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-161m-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-ventilyator-serii-rsf-16m-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-rsf-200m-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-rsf-240m-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/promyshlennyy-ventilyator-serii-rsf-360m-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uwl-es-a-zpvr-n-uw-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uwr-es-a-zpvr-n-uw-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uwl-es-a-zpvr-n-uw-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uwr-es-a-zpvr-n-uw-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uel-es-a-zpvr-n-ue-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uer-es-a-zpvr-n-ue-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uel-ec-a-zpvr-n-ue-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uer-ec-a-zpvr-n-ue-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-he-es-a-zpvr-n-h-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-hw-es-a-zpvr-n-h-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-he-es-a-zpvr-n-h-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-hw-es-a-zpvr-n-h-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-ve-es-a-zpvr-n-v-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-vw-es-a-zpvr-n-v-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-ve-es-a-zpvr-n-v-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-vw-es-a-zpvr-n-v-es-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-250-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-250-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-pe-ec-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-pw-es-a-zpvr-n-p-ec-a-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-ve-es-nc-zpvr-n-vw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-vw-es-nc-zpvr-n-vw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-ve-es-nc-zpvr-n-vw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-vw-es-nc-zpvr-n-vw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-he-es-nc-zpvr-n-h-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-hw-es-nc-zpvr-n-h-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-he-es-nc-zpvr-n-h-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-hw-es-nc-zpvr-n-h-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-1000-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-1000-pw-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-1600-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-1600-pw-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-2400-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-2400-pw-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-450-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-850-pe-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-850-pw-ec-nc-zpvp-m-pe-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-450-pw-ec-nc-zpvp-m-p-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uel-es-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uer-es-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uel-es-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uer-es-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uel-ec-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uer-ec-nc-zpvr-n-ue-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uwl-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uwr-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uwl-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-uwr-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uwl-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-uwr-es-nc-zpvr-n-uw-es-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-2000-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-250-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-250-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-400-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-pe-ec-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-700-pw-es-nc-zpvr-n-p-ec-nc-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-pw-ec-nc-zpvr-n-pw-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-3200-pe-ec-nc-zpvr-n-pw-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uwl-ec-a-zpvr-n-uw-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uwr-ec-a-zpvr-n-uw-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uel-ec-a-zpvr-n-ue-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvr-n-1200-uer-ec-a-zpvr-n-ue-es-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-1000-pw-ac-a-zpvp-m-pw-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-1500-pw-ac-a-zpvp-m-pw-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-450-pw-ac-a-zpvp-m-pw-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-800-pw-ac-a-zpvp-m-pw-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-1000-pe-ac-a-zpvp-m-pe-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-1500-pe-ac-a-zpvp-m-pe-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-450-pe-ac-a-zpvp-m-pe-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-m-800-pe-ac-a-zpvp-m-pe-ac-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1400-vel-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1400-ver-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1400-vwl-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1400-vwr-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-2200-vel-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-2200-ver-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-2200-vwl-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-2200-vwr-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-vel-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-ver-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-vwl-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-vwr-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-850-vel-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-850-ver-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-850-vwl-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-850-vwr-ec-zpvp-v-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1400-he-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1400-hw-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-2200-he-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-2200-hw-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-he-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-hw-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-850-he-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-850-hw-ec-zpvp-h-ec-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1000-vwl-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1000-vwr-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1500-vwl-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1500-vwr-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-vwl-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-vwr-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-800-vwl-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-800-vwr-zpvp-vw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1000-hw-zpvp-hw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1500-hw-zpvp-hw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-hw-zpvp-hw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-800-hw-zpvp-hw-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1000-he-zpvp-he-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1500-he-zpvp-he-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-he-zpvp-he-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-800-he-zpvp-he-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1000-vel-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1000-ver-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1500-vel-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-1500-ver-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-vel-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-450-ver-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-800-vel-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zpvp-800-ver-zpvp-ve-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/energoeffektivnaya-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka-serii-fiato-rcf-70-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/energoeffektivnaya-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka-serii-fiato-rcf-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-350-u-4-0-uno-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-500-u-4-0-uno-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-650-u-4-0-uno-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-800-u-4-0-uno-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-250-p-4-0-primo-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-350-p-4-0-primo-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-500-p-4-0-primo-4-0-pritochno-vytyazhnaya-ustanovka-s-membrannym-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1250-u-rce-wfm-soffio-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1800-u-rce-wfm-soffio-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1000-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1300-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-200-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-300-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-450-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-600-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-800-p-3-0-primo-3-0-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1200-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1600-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-250-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-350-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-500-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-650-p-primo-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1250-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1800-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-350-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-500-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-650-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-800-u-uno-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-150x-d-fuji-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-150x-p-fuji-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-60x-kochi-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-650/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-duo-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-2-0-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-plus-wifi-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-menv-180-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/marley-pritochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3113/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3108/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3424/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/rekuperator-shuft-caup-300ve-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/rekuperator-shuft-caup-450ce-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3111/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/rekuperator-shuft-caup-800se-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3107/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-base-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-base-plus-rekuperator-v-cvetnom-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-kiv-pritochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-window-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-komplekt-montazhnyy-kanalnyy-dlya-lodzhii-/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7127/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7128/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ehc-100-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ehc-100-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-125-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-125-181/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-125-181-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7131/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7132/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7133/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7134/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-160-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7136-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7136/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7146-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7137/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-200-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7139/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7140/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7141/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7141-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7146/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7142/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-250-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-250-603/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7145/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7151/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-315-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7148/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehc-315-603/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7150/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7152-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7152/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-100-0-3-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-100-0-6-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-125-1-2-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-125-1-8-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-160-1-2-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-160-2-4-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-160-3-0-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-160-5-0-2-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-160-6-0-3-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-200-2-4-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-200-3-0-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-200-5-0-2-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-200-6-0-2-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-200-6-0-3-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-250-12-0-3-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-250-3-0-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-250-6-0-2-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-250-6-0-3-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-250-9-0-3-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-315-12-0-3-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-315-3-0-1-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-315-6-0-2-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zea-315-9-0-3-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-1000x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7124/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-1000x500-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7126/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7099/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ehr-400x200-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7099-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-400x200-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7101/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7103-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7103-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-500x250-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7103/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7101-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7104/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7104-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7106-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7105/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7106/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7105-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7107-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7107/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x300-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x300-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7109/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x300-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7111/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7110/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7110-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-36-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-600x350-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-700x400-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7114/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7115/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7116/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7117/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7118/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7120-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-800x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7120/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7121/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7122/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-900x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-ehr-900x500-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-1000x500-30-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-400x200-12-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-400x200-15-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-400x200-9-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-500x250-12-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-500x250-15-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-500x250-22-5-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-500x300-12-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-500x300-15-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-500x300-24-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-500x300-22-5-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x300-15-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x300-22-5-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x300-24-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x300-30-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x350-15-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x350-18-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x350-22-5-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x350-24-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x350-30-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-600x350-45-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-700x400-30-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-700x400-45-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-700x400-60-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-700x400-90-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-800x500-45-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-800x500-60-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zes-800kh500-30-kanalnyy-nagrevatel-elektricheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whc-200x200-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7095/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whc-400x400-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zwa-150x150-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zwa-200x200-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zwa-300x300-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zwa-400x400-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7091/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-1000x500-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-300x150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-300x150-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-400x200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-400x200-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7079/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-500x250-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7081/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-500x300-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7083/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7084/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aeroblok-whr-600x350-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7086/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vodyanoy_nagrevatel_shuft_whr_700x400_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7088/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vodyanoy_nagrevatel_whr_800_500_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7090/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vodyanoy_nagrevatel_whr_900_500_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/7090-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-1000x500-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-1000x500-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-300x150-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-300x150-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-400x200-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-400x200-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-500x250-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-500x250-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-500x300-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-500x300-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-600x300-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-600x300-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-600x350-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-600x350-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-700x400-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-700x400-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-800x500-2-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-800x500-3-kanalnyy-nagrevatel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-w-1000x500-3-kanalnyy-okhladitel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-w-400x200-3-kanalnyy-okhladitel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-w-500x250-3-kanalnyy-okhladitel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-w-500x300-3-kanalnyy-okhladitel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-w-600x300-3-kanalnyy-okhladitel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-w-600x350-3-kanalnyy-okhladitel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-w-700x400-3-kanalnyy-okhladitel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-w-800x500-3-kanalnyy-okhladitel-vodyanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-r-1000x500-3-kanalnyy-okhladitel-freonovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-r-400x200-3-kanalnyy-okhladitel-freonovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-r-500x250-3-kanalnyy-okhladitel-freonovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-r-500x300-3-kanalnyy-okhladitel-freonovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-r-600x300-3-kanalnyy-okhladitel-freonovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-r-600x350-3-kanalnyy-okhladitel-freonovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-r-700x400-3-kanalnyy-okhladitel-freonovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zws-r-800x500-3-kanalnyy-okhladitel-freonovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-1000x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-300x1501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-400x2001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-500x2501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-500x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-600x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-600x3501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-700x4001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-800x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-1000x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-300x1501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-400x2001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-500x2501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-500x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-600x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-600x3501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-700x4001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-800x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsr-1000-500-shumoglushitel-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsr-400-200-shumoglushitel-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsr-500-250-shumoglushitel-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsr-500-300-shumoglushitel-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsr-600-300-shumoglushitel-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsr-600-350-shumoglushitel-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsr-700-400-shumoglushitel-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsr-800-500-shumoglushitel-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-1000x500-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-300x150-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-400x200-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-500x250-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-500x300-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-600x300-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-600x350-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-700x400-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zss-800x500-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-100600/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-1009/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-125600/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-125900/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-160600/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-160900/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-200900/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-250900/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-315600/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-315900/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-355-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-355-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-450600/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-450900/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-500600/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shumoglushitel-scr-500900/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-100-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-100-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-125-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-125-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-160-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-160-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-200-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-200-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-250-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-250-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-315-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-315-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-355-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-355-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-400-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-400-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-450-600-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-450-900-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zsa-500-900-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdushnyj-filtr-fbcr-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdushnyj-filtr-fbcr-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3144/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3145/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3146/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3147/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3147-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3148/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfa-a-100-filtr-dlya-kruglogo-kanala-eu3/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfa-a-125-filtr-dlya-kruglogo-kanala-eu3/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfa-a-160-filtr-dlya-kruglogo-kanala-eu3/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfa-a-200-filtr-dlya-kruglogo-kanala-eu3/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfa-a-250-filtr-dlya-kruglogo-kanala-eu3/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfa-a-315-filtr-dlya-kruglogo-kanala-eu3/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfa-a-355-filtr-dlya-kruglogo-kanala-eu3/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfa-a-400-filtr-dlya-kruglogo-kanala-eu3/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-1000-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-300-150-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-400-200-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-500-250-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-500-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-600-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-600-350-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-700-400-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-800-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-1000-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-400-200-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-500-250-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-500-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-600-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-600-350-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-700-400-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fbrr-k-800-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfk-1000x500-filtr-boks-dlya-pryamougolnogo-kanala-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfk-400x200-filtr-boks-dlya-pryamougolnogo-kanala-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfk-500x250-filtr-boks-dlya-pryamougolnogo-kanala-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfk-500x300-filtr-boks-dlya-pryamougolnogo-kanala-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfk-600x300-filtr-boks-dlya-pryamougolnogo-kanala-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfk-600x350-filtr-boks-dlya-pryamougolnogo-kanala-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfk-700x400-filtr-boks-dlya-pryamougolnogo-kanala-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfk-800x500-filtr-boks-dlya-pryamougolnogo-kanala-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-300x150-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-400x200-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-500x250-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-500x300-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-600x300-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-600x350-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-700x400-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-800x500-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfs-1000x500-filtr-boks-dlya-pryamougolnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-1-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr_125_eu3_filtr_kassetnyy_material_/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-160-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-200-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-250-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-315-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-355-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/fcr-4-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-1000x500-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-1000x500-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-300x150-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-400x200-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-500x250-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-500x250-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-500x300-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-500x300-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-600x300-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-600x300-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-600x350-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-600x350-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-700x400-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-700x400-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-800x500-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frkr-g3-800x500-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-500x250-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f5-eu5-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f7-eu7-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f9-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-f9-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-500x250-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-frr-g3-eu3-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-1000-500-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-1000-500-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-400-200-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-400-200-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-500-250-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-500-300-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-500-250-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-500-300-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-600-300-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-600-350-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-600-300-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-600-350-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-700-400-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-700-400-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-800-500-g3-100-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffk-800-500-g3-50-filtruyushchaya-vstavka-dlya-zfk-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu3-1000-500-karmannyy-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu5-1000-500-karmannyy-filtr-g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu3-400-200-karmannyy-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu5-400-200-karmannyy-filtr-g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu3-500-250-karmannyy-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu5-500-250-karmannyy-filtr-g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu3-500-300-karmannyy-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu5-500-300-karmannyy-filtr-g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu3-600-300-karmannyy-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu5-600-300-karmannyy-filtr-g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu3-600-350-karmannyy-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu5-600-350-karmannyy-filtr-g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu3-700-400-karmannyy-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu5-700-400-karmannyy-filtr-g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu3-800-500-karmannyy-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zffs-eu5-800-500-karmannyy-filtr-g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-4-ca-450-450-reshetka-potolochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-4-ca-600-600-potolochnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-4-ca-300-300-reshetka-potolochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-1000x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-1000x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-100x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-150x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-150x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-200x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-200x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-200x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-300x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-300x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-300x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-400x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-400x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-400x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-400x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-500x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-500x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-500x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-600x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-600x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-600x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-600x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-700x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-700x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-700x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-800x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-800x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-800x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-300x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-1-wa-500x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-1000x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-1000x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-400x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-500x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x250-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-600x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-700x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-700x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-700x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-800x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-800x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-800x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-150x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-200x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-300x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-300x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-300x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-300x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-400x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-400x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-500x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-2-wa-100-100-nastennaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-150x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-200x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-200x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-400x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-500x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-2-wa-500x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-100-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-125-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-160-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-200-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-250-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-315-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-400-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-jeta-450-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-dvk-100-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-dvk-125-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-dvk-160-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-dvk-200-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/plastikovye_pritochno_vytyazhnye_diffuzory_serii_dvk_s_100/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvk-s-125-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvk-s-160-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvk-s-200-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-100-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-160-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-200-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-p-100-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-p-160-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-p-200-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-125-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-dvs-e-p-125-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/naruzhnaja-reshetka-pgc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pgc-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3156/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aljuminievaja-reshetka-sa-200x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3150/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/SA-400x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3151/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3153/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3157/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3152/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3154/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3155/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/3158/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-1000x500-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-400x200-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-500x250-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-500x300-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-600x300-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-600x350-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-700x400-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-ga-800x500-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/naruzhnaja-reshetka-pg-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/PG-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pg-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pg-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgs-100-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgs-150-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgs-200-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgw-100-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgw-150-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgw-200-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-sgw-250-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-1000x500-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-300x250-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-500x250-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-500x300-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-600x300-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-600x350-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-700x400-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-600x350-gibkaya-vstavka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fkr-900x500-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-300-300-200-adapter-dlya-kanalnogo-nagrevatelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-300-300-315-adapter-dlya-kanalnogo-nagrevatelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-1000x500-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-400x400-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-400x200-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-500x250-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-500x300-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-600x300-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-600x350-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-700x400-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zfc-800x500-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-100-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-125-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-160-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-200-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-250-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-315-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-355-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-400-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zmc-450-khomut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-150-150-160-adapter-dlya-kanalnogo-nagrevatelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-300-300-250-adapter-dlya-kanalnogo-nagrevatelya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F790"/>
+  <dimension ref="A1:F1221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" activePane="bottomLeft" state="frozen" topLeftCell="A10"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -7425,15567 +11300,24186 @@
       </c>
       <c r="C9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="11">
         <v>1</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E10" s="9">
-        <v>46990.0</v>
+        <v>76590.0</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="11">
         <v>2</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E11" s="9">
-        <v>76590.0</v>
+        <v>77860.0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="11">
         <v>3</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E12" s="9">
-        <v>77860.0</v>
+        <v>97630.0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="11">
         <v>4</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E13" s="9">
-        <v>97630.0</v>
+        <v>96120.0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="11">
         <v>5</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E14" s="9">
-        <v>96120.0</v>
+        <v>38930.0</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="11">
         <v>6</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E15" s="9">
-        <v>38930.0</v>
+        <v>23200.0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="11">
         <v>7</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E16" s="9">
-        <v>23200.0</v>
+        <v>46790.0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="11">
         <v>8</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E17" s="9">
-        <v>46790.0</v>
+        <v>54530.0</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="11">
         <v>9</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E18" s="9">
-        <v>54530.0</v>
+        <v>50590.0</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="11">
         <v>10</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E19" s="9">
-        <v>50590.0</v>
+        <v>70130.0</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="11">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E20" s="9">
-        <v>70130.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="11">
         <v>1</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E21" s="9">
-        <v>47900.0</v>
+        <v>0.0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
         <v>2</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E22" s="9">
         <v>0.0</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="5">
         <v>0.0</v>
       </c>
       <c r="E23" s="9">
         <v>0.0</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="5">
         <v>0.0</v>
       </c>
       <c r="E24" s="9">
         <v>0.0</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="5">
         <v>0.0</v>
       </c>
       <c r="E25" s="9">
         <v>0.0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="5">
         <v>0.0</v>
       </c>
       <c r="E26" s="9">
         <v>0.0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E27" s="9">
-        <v>0.0</v>
+        <v>325160.0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="5">
         <v>0.0</v>
       </c>
       <c r="E28" s="9">
-        <v>0.0</v>
+        <v>170060.0</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E29" s="9">
-        <v>177256.0</v>
+        <v>202410.0</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5">
-        <v>8.0</v>
+        <v>39.0</v>
       </c>
       <c r="E30" s="9">
-        <v>29851.0</v>
+        <v>39840.0</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5">
-        <v>7.0</v>
+        <v>62.0</v>
       </c>
       <c r="E31" s="9">
-        <v>29208.0</v>
+        <v>47800.0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5">
-        <v>56.0</v>
+        <v>192.0</v>
       </c>
       <c r="E32" s="9">
-        <v>36588.0</v>
+        <v>83040.0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5">
-        <v>14.0</v>
+        <v>82.0</v>
       </c>
       <c r="E33" s="9">
-        <v>36154.0</v>
+        <v>86170.0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="5">
-        <v>53.0</v>
+        <v>121.0</v>
       </c>
       <c r="E34" s="9">
-        <v>40544.0</v>
+        <v>114280.0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="5">
-        <v>54.0</v>
+        <v>8.0</v>
       </c>
       <c r="E35" s="9">
-        <v>41976.0</v>
+        <v>171830.0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="5">
-        <v>44.0</v>
+        <v>30.0</v>
       </c>
       <c r="E36" s="9">
-        <v>53496.0</v>
+        <v>44970.0</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="5">
-        <v>19.0</v>
+        <v>30.0</v>
       </c>
       <c r="E37" s="9">
-        <v>52757.0</v>
+        <v>53640.0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="5">
-        <v>36.0</v>
+        <v>7.0</v>
       </c>
       <c r="E38" s="9">
-        <v>66370.0</v>
+        <v>62280.0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5">
-        <v>19.0</v>
+        <v>16.0</v>
       </c>
       <c r="E39" s="9">
-        <v>69136.0</v>
+        <v>87570.0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="5">
-        <v>39.0</v>
+        <v>10.0</v>
       </c>
       <c r="E40" s="9">
-        <v>69447.0</v>
+        <v>92480.0</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E41" s="9">
-        <v>131687.0</v>
+        <v>0.0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E42" s="9">
-        <v>174822.0</v>
+        <v>367180.0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="11">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="5">
         <v>0.0</v>
       </c>
       <c r="E43" s="9">
-        <v>255649.0</v>
+        <v>146220.0</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="11">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D44" s="5">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="E44" s="9">
-        <v>31203.0</v>
+        <v>124220.0</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="11">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E45" s="9">
-        <v>38787.0</v>
+        <v>126760.0</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="11">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D46" s="5">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="E46" s="9">
-        <v>42366.0</v>
+        <v>155780.0</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="11">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D47" s="5">
-        <v>28.0</v>
+        <v>10.0</v>
       </c>
       <c r="E47" s="9">
-        <v>149101.0</v>
+        <v>211030.0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D48" s="5">
-        <v>13.0</v>
+        <v>42.0</v>
       </c>
       <c r="E48" s="9">
-        <v>73172.0</v>
+        <v>305870.0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5">
-        <v>16.0</v>
+        <v>13.0</v>
       </c>
       <c r="E49" s="9">
-        <v>70083.0</v>
+        <v>37700.0</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="5">
-        <v>35.0</v>
+        <v>18.0</v>
       </c>
       <c r="E50" s="9">
-        <v>76951.0</v>
+        <v>41120.0</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="5">
-        <v>25.0</v>
+        <v>1.0</v>
       </c>
       <c r="E51" s="9">
-        <v>79810.0</v>
+        <v>40690.0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="5">
-        <v>30.0</v>
+        <v>13.0</v>
       </c>
       <c r="E52" s="9">
-        <v>82060.0</v>
+        <v>53834.0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="5">
-        <v>56.0</v>
+        <v>13.0</v>
       </c>
       <c r="E53" s="9">
-        <v>98441.0</v>
+        <v>60291.0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="5">
-        <v>33.0</v>
+        <v>15.0</v>
       </c>
       <c r="E54" s="9">
-        <v>100257.0</v>
+        <v>115532.0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="5">
-        <v>11.0</v>
+        <v>30.0</v>
       </c>
       <c r="E55" s="9">
-        <v>120898.0</v>
+        <v>120887.0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D56" s="5">
-        <v>4.0</v>
+        <v>188.0</v>
       </c>
       <c r="E56" s="9">
-        <v>121197.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="5">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="E57" s="9">
-        <v>86233.0</v>
+        <v>10270.0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D58" s="5">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="E58" s="9">
-        <v>8548.0</v>
+        <v>11850.0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D59" s="5">
-        <v>80.0</v>
+        <v>76.0</v>
       </c>
       <c r="E59" s="9">
-        <v>8731.0</v>
+        <v>14680.0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D60" s="5">
-        <v>83.0</v>
+        <v>46.0</v>
       </c>
       <c r="E60" s="9">
-        <v>8876.0</v>
+        <v>16300.0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="5">
-        <v>76.0</v>
+        <v>0.0</v>
       </c>
       <c r="E61" s="9">
-        <v>9021.0</v>
+        <v>20110.0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D62" s="5">
-        <v>62.0</v>
+        <v>296.0</v>
       </c>
       <c r="E62" s="9">
-        <v>10673.0</v>
+        <v>11540.0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D63" s="5">
-        <v>79.0</v>
+        <v>273.0</v>
       </c>
       <c r="E63" s="9">
-        <v>10383.0</v>
+        <v>12000.0</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D64" s="5">
-        <v>81.0</v>
+        <v>220.0</v>
       </c>
       <c r="E64" s="9">
-        <v>12678.0</v>
+        <v>14950.0</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="11">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="5">
-        <v>76.0</v>
+        <v>386.0</v>
       </c>
       <c r="E65" s="9">
-        <v>12064.0</v>
+        <v>16810.0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="5">
-        <v>85.0</v>
+        <v>2.0</v>
       </c>
       <c r="E66" s="9">
-        <v>13664.0</v>
+        <v>18900.0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
-        <v>80.0</v>
+        <v>77.0</v>
       </c>
       <c r="E67" s="9">
-        <v>13541.0</v>
+        <v>23090.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>78.0</v>
+        <v>0.0</v>
       </c>
       <c r="E68" s="9">
-        <v>17762.0</v>
+        <v>271620.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
-        <v>55.0</v>
+        <v>15.0</v>
       </c>
       <c r="E69" s="9">
-        <v>16246.0</v>
+        <v>71170.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="E70" s="9">
-        <v>20095.0</v>
+        <v>77920.0</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="E71" s="9">
-        <v>23892.0</v>
+        <v>80480.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E72" s="9">
-        <v>6277.0</v>
+        <v>99570.0</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E73" s="9">
-        <v>6699.0</v>
+        <v>101000.0</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D74" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E74" s="9">
-        <v>8007.0</v>
+        <v>206450.0</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="11">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E75" s="9">
-        <v>9548.0</v>
+        <v>244110.0</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D76" s="5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="E76" s="9">
-        <v>10075.0</v>
+        <v>382740.0</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E77" s="9">
-        <v>11594.0</v>
+        <v>298310.0</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="11">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D78" s="5">
-        <v>42.0</v>
+        <v>18.0</v>
       </c>
       <c r="E78" s="9">
-        <v>15530.0</v>
+        <v>59820.0</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="11">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D79" s="5">
-        <v>25.0</v>
+        <v>14.0</v>
       </c>
       <c r="E79" s="9">
-        <v>16810.0</v>
+        <v>76540.0</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="11">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D80" s="5">
-        <v>48.0</v>
+        <v>9.0</v>
       </c>
       <c r="E80" s="9">
-        <v>21470.0</v>
+        <v>77620.0</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="11">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D81" s="5">
-        <v>93.0</v>
+        <v>11.0</v>
       </c>
       <c r="E81" s="9">
-        <v>23460.0</v>
+        <v>89240.0</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="11">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D82" s="5">
-        <v>44.0</v>
+        <v>14.0</v>
       </c>
       <c r="E82" s="9">
-        <v>27950.0</v>
+        <v>116710.0</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="11">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D83" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E83" s="9">
-        <v>34640.0</v>
+        <v>0.0</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D84" s="5">
-        <v>18.0</v>
+        <v>1.0</v>
       </c>
       <c r="E84" s="9">
-        <v>52050.0</v>
+        <v>177256.0</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D85" s="5">
-        <v>46.0</v>
+        <v>1.0</v>
       </c>
       <c r="E85" s="9">
-        <v>57230.0</v>
+        <v>29851.0</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D86" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E86" s="9">
-        <v>64750.0</v>
+        <v>29208.0</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="11">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0</v>
+        <v>50.0</v>
       </c>
       <c r="E87" s="9">
-        <v>67040.0</v>
+        <v>36588.0</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="11">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D88" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E88" s="9">
-        <v>7204.21</v>
+        <v>36154.0</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="11">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0</v>
+        <v>24.0</v>
       </c>
       <c r="E89" s="9">
-        <v>8389.71</v>
+        <v>40544.0</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="11">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D90" s="5">
-        <v>1.0</v>
+        <v>27.0</v>
       </c>
       <c r="E90" s="9">
-        <v>13405.3</v>
+        <v>40092.0</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="11">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B91" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="C91" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="C91" s="7" t="s">
+      <c r="D91" s="5">
+        <v>54.0</v>
+      </c>
+      <c r="E91" s="9">
+        <v>41976.0</v>
+      </c>
+      <c r="F91" s="7" t="s">
         <v>256</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="11">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B92" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C92" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="C92" s="7" t="s">
+      <c r="D92" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E92" s="9">
+        <v>53496.0</v>
+      </c>
+      <c r="F92" s="7" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="11">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B93" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C93" s="7" t="s">
         <v>261</v>
       </c>
-      <c r="C93" s="7" t="s">
+      <c r="D93" s="5">
+        <v>13.0</v>
+      </c>
+      <c r="E93" s="9">
+        <v>52757.0</v>
+      </c>
+      <c r="F93" s="7" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="11">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B94" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="C94" s="7" t="s">
         <v>264</v>
       </c>
-      <c r="C94" s="7" t="s">
+      <c r="D94" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E94" s="9">
+        <v>66370.0</v>
+      </c>
+      <c r="F94" s="7" t="s">
         <v>265</v>
-      </c>
-[...7 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="11">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B95" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C95" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="C95" s="7" t="s">
+      <c r="D95" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E95" s="9">
+        <v>69136.0</v>
+      </c>
+      <c r="F95" s="7" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="11">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B96" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="C96" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C96" s="7" t="s">
+      <c r="D96" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E96" s="9">
+        <v>69447.0</v>
+      </c>
+      <c r="F96" s="7" t="s">
         <v>271</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="11">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B97" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C97" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="C97" s="7" t="s">
+      <c r="D97" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E97" s="9">
+        <v>131687.0</v>
+      </c>
+      <c r="F97" s="7" t="s">
         <v>274</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="11">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B98" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="C98" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="C98" s="7" t="s">
+      <c r="D98" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E98" s="9">
+        <v>174822.0</v>
+      </c>
+      <c r="F98" s="7" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="11">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B99" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="C99" s="7" t="s">
         <v>279</v>
       </c>
-      <c r="C99" s="7" t="s">
+      <c r="D99" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E99" s="9">
+        <v>255649.0</v>
+      </c>
+      <c r="F99" s="7" t="s">
         <v>280</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="11">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B100" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="C100" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="C100" s="7" t="s">
+      <c r="D100" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E100" s="9">
+        <v>31203.0</v>
+      </c>
+      <c r="F100" s="7" t="s">
         <v>283</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="11">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B101" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="C101" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="C101" s="7" t="s">
+      <c r="D101" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E101" s="9">
+        <v>38787.0</v>
+      </c>
+      <c r="F101" s="7" t="s">
         <v>286</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="11">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B102" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="C102" s="7" t="s">
         <v>288</v>
       </c>
-      <c r="C102" s="7" t="s">
+      <c r="D102" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E102" s="9">
+        <v>42366.0</v>
+      </c>
+      <c r="F102" s="7" t="s">
         <v>289</v>
-      </c>
-[...7 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="11">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B103" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="C103" s="7" t="s">
         <v>291</v>
       </c>
-      <c r="C103" s="7" t="s">
+      <c r="D103" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E103" s="9">
+        <v>149101.0</v>
+      </c>
+      <c r="F103" s="7" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="11">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="B104" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="C104" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="C104" s="7" t="s">
+      <c r="D104" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E104" s="9">
+        <v>73172.0</v>
+      </c>
+      <c r="F104" s="7" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="11">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B105" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="C105" s="7" t="s">
         <v>297</v>
       </c>
-      <c r="C105" s="7" t="s">
+      <c r="D105" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E105" s="9">
+        <v>70083.0</v>
+      </c>
+      <c r="F105" s="7" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="11">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="B106" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="C106" s="7" t="s">
         <v>300</v>
       </c>
-      <c r="C106" s="7" t="s">
+      <c r="D106" s="5">
+        <v>24.0</v>
+      </c>
+      <c r="E106" s="9">
+        <v>76951.0</v>
+      </c>
+      <c r="F106" s="7" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="11">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B107" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="C107" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="C107" s="7" t="s">
+      <c r="D107" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="E107" s="9">
+        <v>79810.0</v>
+      </c>
+      <c r="F107" s="7" t="s">
         <v>304</v>
-      </c>
-[...7 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="B108" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="C108" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="C108" s="7" t="s">
+      <c r="D108" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E108" s="9">
+        <v>82060.0</v>
+      </c>
+      <c r="F108" s="7" t="s">
         <v>307</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B109" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="C109" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="C109" s="7" t="s">
+      <c r="D109" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E109" s="9">
+        <v>98441.0</v>
+      </c>
+      <c r="F109" s="7" t="s">
         <v>310</v>
-      </c>
-[...7 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="11">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="B110" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="C110" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="C110" s="7" t="s">
+      <c r="D110" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E110" s="9">
+        <v>100257.0</v>
+      </c>
+      <c r="F110" s="7" t="s">
         <v>313</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="11">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B111" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="C111" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="C111" s="7" t="s">
+      <c r="D111" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E111" s="9">
+        <v>120898.0</v>
+      </c>
+      <c r="F111" s="7" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="11">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B112" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="C112" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="C112" s="7" t="s">
+      <c r="D112" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E112" s="9">
+        <v>121197.0</v>
+      </c>
+      <c r="F112" s="7" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="11">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="B113" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C113" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="C113" s="7" t="s">
+      <c r="D113" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E113" s="9">
+        <v>223492.0</v>
+      </c>
+      <c r="F113" s="7" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="B114" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="C114" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="C114" s="7" t="s">
+      <c r="D114" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E114" s="9">
+        <v>263865.0</v>
+      </c>
+      <c r="F114" s="7" t="s">
         <v>325</v>
-      </c>
-[...7 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="B115" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="C115" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="C115" s="7" t="s">
+      <c r="D115" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E115" s="9">
+        <v>41796.0</v>
+      </c>
+      <c r="F115" s="7" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="B116" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="C116" s="7" t="s">
         <v>330</v>
       </c>
-      <c r="C116" s="7" t="s">
+      <c r="D116" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E116" s="9">
+        <v>47273.0</v>
+      </c>
+      <c r="F116" s="7" t="s">
         <v>331</v>
-      </c>
-[...7 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="11">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="B117" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="C117" s="7" t="s">
         <v>333</v>
       </c>
-      <c r="C117" s="7" t="s">
+      <c r="D117" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E117" s="9">
+        <v>55697.0</v>
+      </c>
+      <c r="F117" s="7" t="s">
         <v>334</v>
-      </c>
-[...7 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="B118" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="C118" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="C118" s="7" t="s">
+      <c r="D118" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E118" s="9">
+        <v>56587.0</v>
+      </c>
+      <c r="F118" s="7" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="B119" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="C119" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="C119" s="7" t="s">
+      <c r="D119" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E119" s="9">
+        <v>57267.0</v>
+      </c>
+      <c r="F119" s="7" t="s">
         <v>340</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="11">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="B120" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="C120" s="7" t="s">
         <v>342</v>
       </c>
-      <c r="C120" s="7" t="s">
+      <c r="D120" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E120" s="9">
+        <v>61202.0</v>
+      </c>
+      <c r="F120" s="7" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="11">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B121" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="C121" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="C121" s="7" t="s">
+      <c r="D121" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E121" s="9">
+        <v>89797.0</v>
+      </c>
+      <c r="F121" s="7" t="s">
         <v>346</v>
-      </c>
-[...7 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="B122" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="C122" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="D122" s="5">
         <v>1.0</v>
       </c>
       <c r="E122" s="9">
-        <v>40690.0</v>
+        <v>77076.0</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B123" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="C123" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="C123" s="7" t="s">
+      <c r="D123" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E123" s="9">
+        <v>77709.0</v>
+      </c>
+      <c r="F123" s="7" t="s">
         <v>352</v>
-      </c>
-[...7 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="B124" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="C124" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="C124" s="7" t="s">
+      <c r="D124" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E124" s="9">
+        <v>90859.0</v>
+      </c>
+      <c r="F124" s="7" t="s">
         <v>355</v>
-      </c>
-[...7 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="B125" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="C125" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="C125" s="7" t="s">
+      <c r="D125" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E125" s="9">
+        <v>144098.0</v>
+      </c>
+      <c r="F125" s="7" t="s">
         <v>358</v>
-      </c>
-[...7 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="11">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B126" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C126" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C126" s="7" t="s">
+      <c r="D126" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E126" s="9">
+        <v>183746.0</v>
+      </c>
+      <c r="F126" s="7" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>1</v>
       </c>
       <c r="B127" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="C127" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C127" s="7" t="s">
+      <c r="D127" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E127" s="9">
+        <v>6270.0</v>
+      </c>
+      <c r="F127" s="7" t="s">
         <v>364</v>
-      </c>
-[...7 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>2</v>
       </c>
       <c r="B128" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="C128" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="C128" s="7" t="s">
+      <c r="D128" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E128" s="9">
+        <v>6690.0</v>
+      </c>
+      <c r="F128" s="7" t="s">
         <v>367</v>
-      </c>
-[...7 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>3</v>
       </c>
       <c r="B129" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="C129" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="C129" s="7" t="s">
+      <c r="D129" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E129" s="9">
+        <v>8000.0</v>
+      </c>
+      <c r="F129" s="7" t="s">
         <v>370</v>
-      </c>
-[...7 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>4</v>
       </c>
       <c r="B130" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="C130" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="C130" s="7" t="s">
+      <c r="D130" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E130" s="9">
+        <v>9540.0</v>
+      </c>
+      <c r="F130" s="7" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
         <v>5</v>
       </c>
       <c r="B131" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="C131" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="C131" s="7" t="s">
+      <c r="D131" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E131" s="9">
+        <v>10070.0</v>
+      </c>
+      <c r="F131" s="7" t="s">
         <v>376</v>
-      </c>
-[...7 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
         <v>6</v>
       </c>
       <c r="B132" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="C132" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="C132" s="7" t="s">
+      <c r="D132" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E132" s="9">
+        <v>11590.0</v>
+      </c>
+      <c r="F132" s="7" t="s">
         <v>379</v>
-      </c>
-[...7 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
         <v>1</v>
       </c>
       <c r="B133" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="C133" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="C133" s="7" t="s">
+      <c r="D133" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E133" s="9">
+        <v>16380.0</v>
+      </c>
+      <c r="F133" s="7" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
         <v>2</v>
       </c>
       <c r="B134" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="C134" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="C134" s="7" t="s">
+      <c r="D134" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E134" s="9">
+        <v>17730.0</v>
+      </c>
+      <c r="F134" s="7" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>3</v>
       </c>
       <c r="B135" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="C135" s="7" t="s">
         <v>387</v>
       </c>
-      <c r="C135" s="7" t="s">
+      <c r="D135" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E135" s="9">
+        <v>22650.0</v>
+      </c>
+      <c r="F135" s="7" t="s">
         <v>388</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>4</v>
       </c>
       <c r="B136" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="C136" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="C136" s="7" t="s">
+      <c r="D136" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="E136" s="9">
+        <v>24750.0</v>
+      </c>
+      <c r="F136" s="7" t="s">
         <v>391</v>
-      </c>
-[...7 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>5</v>
       </c>
       <c r="B137" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="C137" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="C137" s="7" t="s">
+      <c r="D137" s="5">
+        <v>75.0</v>
+      </c>
+      <c r="E137" s="9">
+        <v>29490.0</v>
+      </c>
+      <c r="F137" s="7" t="s">
         <v>394</v>
-      </c>
-[...7 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>6</v>
       </c>
       <c r="B138" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C138" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="C138" s="7" t="s">
+      <c r="D138" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E138" s="9">
+        <v>36550.0</v>
+      </c>
+      <c r="F138" s="7" t="s">
         <v>397</v>
-      </c>
-[...7 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="11">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B139" s="6" t="s">
+        <v>398</v>
+      </c>
+      <c r="C139" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C139" s="7" t="s">
+      <c r="D139" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E139" s="9">
+        <v>54910.0</v>
+      </c>
+      <c r="F139" s="7" t="s">
         <v>400</v>
-      </c>
-[...7 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B140" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="C140" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="C140" s="7" t="s">
+      <c r="D140" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="E140" s="9">
+        <v>60380.0</v>
+      </c>
+      <c r="F140" s="7" t="s">
         <v>403</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B141" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="C141" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C141" s="7" t="s">
+      <c r="D141" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E141" s="9">
+        <v>68310.0</v>
+      </c>
+      <c r="F141" s="7" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B142" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="C142" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C142" s="7" t="s">
+      <c r="D142" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E142" s="9">
+        <v>70730.0</v>
+      </c>
+      <c r="F142" s="7" t="s">
         <v>409</v>
-      </c>
-[...7 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="11">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B143" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="C143" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="C143" s="7" t="s">
+      <c r="D143" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E143" s="9">
+        <v>7760.0</v>
+      </c>
+      <c r="F143" s="7" t="s">
         <v>412</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="11">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B144" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="C144" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="C144" s="7" t="s">
+      <c r="D144" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E144" s="9">
+        <v>8880.0</v>
+      </c>
+      <c r="F144" s="7" t="s">
         <v>415</v>
-      </c>
-[...7 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="11">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B145" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="C145" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C145" s="7" t="s">
+      <c r="D145" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E145" s="9">
+        <v>14280.0</v>
+      </c>
+      <c r="F145" s="7" t="s">
         <v>418</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="11">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B146" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="C146" s="7" t="s">
         <v>420</v>
       </c>
-      <c r="C146" s="7" t="s">
+      <c r="D146" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E146" s="9">
+        <v>29700.0</v>
+      </c>
+      <c r="F146" s="7" t="s">
         <v>421</v>
-      </c>
-[...7 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B147" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="C147" s="7" t="s">
         <v>423</v>
       </c>
-      <c r="C147" s="7" t="s">
+      <c r="D147" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E147" s="9">
+        <v>329220.0</v>
+      </c>
+      <c r="F147" s="7" t="s">
         <v>424</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B148" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="C148" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="C148" s="7" t="s">
+      <c r="D148" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E148" s="9">
+        <v>79050.0</v>
+      </c>
+      <c r="F148" s="7" t="s">
         <v>427</v>
-      </c>
-[...7 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B149" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="C149" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="C149" s="7" t="s">
+      <c r="D149" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E149" s="9">
+        <v>93930.0</v>
+      </c>
+      <c r="F149" s="7" t="s">
         <v>430</v>
-      </c>
-[...7 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B150" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="C150" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="C150" s="7" t="s">
+      <c r="D150" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E150" s="9">
+        <v>151590.0</v>
+      </c>
+      <c r="F150" s="7" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B151" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="C151" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="C151" s="7" t="s">
+      <c r="D151" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E151" s="9">
+        <v>168330.0</v>
+      </c>
+      <c r="F151" s="7" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B152" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="C152" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C152" s="7" t="s">
+      <c r="D152" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E152" s="9">
+        <v>8750.0</v>
+      </c>
+      <c r="F152" s="7" t="s">
         <v>439</v>
-      </c>
-[...7 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B153" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="C153" s="7" t="s">
         <v>441</v>
       </c>
-      <c r="C153" s="7" t="s">
+      <c r="D153" s="5">
+        <v>105.0</v>
+      </c>
+      <c r="E153" s="9">
+        <v>8950.0</v>
+      </c>
+      <c r="F153" s="7" t="s">
         <v>442</v>
-      </c>
-[...7 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B154" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="C154" s="7" t="s">
         <v>444</v>
       </c>
-      <c r="C154" s="7" t="s">
+      <c r="D154" s="5">
+        <v>83.0</v>
+      </c>
+      <c r="E154" s="9">
+        <v>10390.0</v>
+      </c>
+      <c r="F154" s="7" t="s">
         <v>445</v>
-      </c>
-[...7 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B155" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="C155" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="C155" s="7" t="s">
+      <c r="D155" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E155" s="9">
+        <v>12990.0</v>
+      </c>
+      <c r="F155" s="7" t="s">
         <v>448</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B156" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="C156" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="C156" s="7" t="s">
+      <c r="D156" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="E156" s="9">
+        <v>13990.0</v>
+      </c>
+      <c r="F156" s="7" t="s">
         <v>451</v>
-      </c>
-[...7 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B157" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="C157" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C157" s="7" t="s">
+      <c r="D157" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E157" s="9">
+        <v>17390.0</v>
+      </c>
+      <c r="F157" s="7" t="s">
         <v>454</v>
-      </c>
-[...7 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="11">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B158" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="C158" s="7" t="s">
         <v>456</v>
       </c>
-      <c r="C158" s="7" t="s">
+      <c r="D158" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E158" s="9">
+        <v>8548.0</v>
+      </c>
+      <c r="F158" s="7" t="s">
         <v>457</v>
-      </c>
-[...7 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="11">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B159" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="C159" s="7" t="s">
         <v>459</v>
       </c>
-      <c r="C159" s="7" t="s">
+      <c r="D159" s="5">
+        <v>70.0</v>
+      </c>
+      <c r="E159" s="9">
+        <v>8731.0</v>
+      </c>
+      <c r="F159" s="7" t="s">
         <v>460</v>
-      </c>
-[...7 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="11">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B160" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="C160" s="7" t="s">
         <v>462</v>
       </c>
-      <c r="C160" s="7" t="s">
+      <c r="D160" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E160" s="9">
+        <v>8876.0</v>
+      </c>
+      <c r="F160" s="7" t="s">
         <v>463</v>
-      </c>
-[...7 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="11">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B161" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="C161" s="7" t="s">
         <v>465</v>
       </c>
-      <c r="C161" s="7" t="s">
+      <c r="D161" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E161" s="9">
+        <v>9021.0</v>
+      </c>
+      <c r="F161" s="7" t="s">
         <v>466</v>
-      </c>
-[...7 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="11">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B162" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="C162" s="7" t="s">
         <v>468</v>
       </c>
-      <c r="C162" s="7" t="s">
+      <c r="D162" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E162" s="9">
+        <v>10673.0</v>
+      </c>
+      <c r="F162" s="7" t="s">
         <v>469</v>
-      </c>
-[...7 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="11">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B163" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="C163" s="7" t="s">
         <v>471</v>
       </c>
-      <c r="C163" s="7" t="s">
+      <c r="D163" s="5">
+        <v>33.0</v>
+      </c>
+      <c r="E163" s="9">
+        <v>10383.0</v>
+      </c>
+      <c r="F163" s="7" t="s">
         <v>472</v>
-      </c>
-[...7 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="11">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B164" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="C164" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="C164" s="7" t="s">
+      <c r="D164" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E164" s="9">
+        <v>12678.0</v>
+      </c>
+      <c r="F164" s="7" t="s">
         <v>475</v>
-      </c>
-[...7 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="11">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B165" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="C165" s="7" t="s">
         <v>477</v>
       </c>
-      <c r="C165" s="7" t="s">
+      <c r="D165" s="5">
+        <v>67.0</v>
+      </c>
+      <c r="E165" s="9">
+        <v>12064.0</v>
+      </c>
+      <c r="F165" s="7" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="11">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B166" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="C166" s="7" t="s">
         <v>480</v>
       </c>
-      <c r="C166" s="7" t="s">
+      <c r="D166" s="5">
+        <v>82.0</v>
+      </c>
+      <c r="E166" s="9">
+        <v>13664.0</v>
+      </c>
+      <c r="F166" s="7" t="s">
         <v>481</v>
-      </c>
-[...7 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="11">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B167" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="C167" s="7" t="s">
         <v>483</v>
       </c>
-      <c r="C167" s="7" t="s">
+      <c r="D167" s="5">
+        <v>65.0</v>
+      </c>
+      <c r="E167" s="9">
+        <v>13541.0</v>
+      </c>
+      <c r="F167" s="7" t="s">
         <v>484</v>
-      </c>
-[...7 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="11">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B168" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="C168" s="7" t="s">
         <v>486</v>
       </c>
-      <c r="C168" s="7" t="s">
+      <c r="D168" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E168" s="9">
+        <v>17762.0</v>
+      </c>
+      <c r="F168" s="7" t="s">
         <v>487</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="11">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B169" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="C169" s="7" t="s">
         <v>489</v>
       </c>
-      <c r="C169" s="7" t="s">
+      <c r="D169" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="E169" s="9">
+        <v>16246.0</v>
+      </c>
+      <c r="F169" s="7" t="s">
         <v>490</v>
-      </c>
-[...7 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="11">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B170" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="C170" s="7" t="s">
         <v>492</v>
       </c>
-      <c r="C170" s="7" t="s">
+      <c r="D170" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E170" s="9">
+        <v>20095.0</v>
+      </c>
+      <c r="F170" s="7" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="11">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B171" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="C171" s="7" t="s">
         <v>495</v>
       </c>
-      <c r="C171" s="7" t="s">
+      <c r="D171" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E171" s="9">
+        <v>23892.0</v>
+      </c>
+      <c r="F171" s="7" t="s">
         <v>496</v>
-      </c>
-[...7 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B172" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="C172" s="7" t="s">
         <v>498</v>
       </c>
-      <c r="C172" s="7" t="s">
+      <c r="D172" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E172" s="9">
+        <v>31716.0</v>
+      </c>
+      <c r="F172" s="7" t="s">
         <v>499</v>
-      </c>
-[...7 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B173" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="C173" s="7" t="s">
         <v>501</v>
       </c>
-      <c r="C173" s="7" t="s">
+      <c r="D173" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E173" s="9">
+        <v>35086.0</v>
+      </c>
+      <c r="F173" s="7" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="11">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B174" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="C174" s="7" t="s">
         <v>504</v>
       </c>
-      <c r="C174" s="7" t="s">
+      <c r="D174" s="5">
+        <v>29.0</v>
+      </c>
+      <c r="E174" s="9">
+        <v>44757.0</v>
+      </c>
+      <c r="F174" s="7" t="s">
         <v>505</v>
-      </c>
-[...7 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B175" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="C175" s="7" t="s">
         <v>507</v>
       </c>
-      <c r="C175" s="7" t="s">
+      <c r="D175" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E175" s="9">
+        <v>62338.0</v>
+      </c>
+      <c r="F175" s="7" t="s">
         <v>508</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="11">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B176" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="C176" s="7" t="s">
         <v>510</v>
       </c>
-      <c r="C176" s="7" t="s">
+      <c r="D176" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E176" s="9">
+        <v>78400.0</v>
+      </c>
+      <c r="F176" s="7" t="s">
         <v>511</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="11">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B177" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="C177" s="7" t="s">
         <v>513</v>
       </c>
-      <c r="C177" s="7" t="s">
+      <c r="D177" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E177" s="9">
+        <v>86233.0</v>
+      </c>
+      <c r="F177" s="7" t="s">
         <v>514</v>
-      </c>
-[...7 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B178" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="C178" s="7" t="s">
         <v>516</v>
       </c>
-      <c r="C178" s="7" t="s">
+      <c r="D178" s="5">
+        <v>47.0</v>
+      </c>
+      <c r="E178" s="9">
+        <v>35310.0</v>
+      </c>
+      <c r="F178" s="7" t="s">
         <v>517</v>
-      </c>
-[...7 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B179" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="C179" s="7" t="s">
         <v>519</v>
       </c>
-      <c r="C179" s="7" t="s">
+      <c r="D179" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E179" s="9">
+        <v>39050.0</v>
+      </c>
+      <c r="F179" s="7" t="s">
         <v>520</v>
-      </c>
-[...7 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B180" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="C180" s="7" t="s">
         <v>522</v>
       </c>
-      <c r="C180" s="7" t="s">
+      <c r="D180" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="E180" s="9">
+        <v>50180.0</v>
+      </c>
+      <c r="F180" s="7" t="s">
         <v>523</v>
-      </c>
-[...7 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="11">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B181" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="C181" s="7" t="s">
         <v>525</v>
       </c>
-      <c r="C181" s="7" t="s">
+      <c r="D181" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E181" s="9">
+        <v>67940.0</v>
+      </c>
+      <c r="F181" s="7" t="s">
         <v>526</v>
-      </c>
-[...7 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="11">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B182" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="C182" s="7" t="s">
         <v>528</v>
       </c>
-      <c r="C182" s="7" t="s">
+      <c r="D182" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="E182" s="9">
+        <v>87200.0</v>
+      </c>
+      <c r="F182" s="7" t="s">
         <v>529</v>
-      </c>
-[...7 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="11">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B183" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="C183" s="7" t="s">
         <v>531</v>
       </c>
-      <c r="C183" s="7" t="s">
+      <c r="D183" s="5">
+        <v>36.0</v>
+      </c>
+      <c r="E183" s="9">
+        <v>96300.0</v>
+      </c>
+      <c r="F183" s="7" t="s">
         <v>532</v>
-      </c>
-[...7 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="11">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B184" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="C184" s="7" t="s">
         <v>534</v>
       </c>
-      <c r="C184" s="7" t="s">
+      <c r="D184" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E184" s="9">
+        <v>15430.0</v>
+      </c>
+      <c r="F184" s="7" t="s">
         <v>535</v>
-      </c>
-[...7 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="11">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B185" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="C185" s="7" t="s">
         <v>537</v>
       </c>
-      <c r="C185" s="7" t="s">
+      <c r="D185" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E185" s="9">
+        <v>15970.0</v>
+      </c>
+      <c r="F185" s="7" t="s">
         <v>538</v>
-      </c>
-[...7 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="11">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B186" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="C186" s="7" t="s">
         <v>540</v>
       </c>
-      <c r="C186" s="7" t="s">
+      <c r="D186" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E186" s="9">
+        <v>19910.0</v>
+      </c>
+      <c r="F186" s="7" t="s">
         <v>541</v>
-      </c>
-[...7 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="11">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B187" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="C187" s="7" t="s">
         <v>543</v>
       </c>
-      <c r="C187" s="7" t="s">
+      <c r="D187" s="5">
+        <v>28.0</v>
+      </c>
+      <c r="E187" s="9">
+        <v>22010.0</v>
+      </c>
+      <c r="F187" s="7" t="s">
         <v>544</v>
-      </c>
-[...7 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B188" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C188" s="7" t="s">
         <v>546</v>
       </c>
-      <c r="C188" s="7" t="s">
+      <c r="D188" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="E188" s="9">
+        <v>28200.0</v>
+      </c>
+      <c r="F188" s="7" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B189" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="C189" s="7" t="s">
         <v>549</v>
       </c>
-      <c r="C189" s="7" t="s">
+      <c r="D189" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E189" s="9">
+        <v>34220.0</v>
+      </c>
+      <c r="F189" s="7" t="s">
         <v>550</v>
-      </c>
-[...7 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="11">
         <v>1</v>
       </c>
       <c r="B190" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="C190" s="7" t="s">
         <v>552</v>
       </c>
-      <c r="C190" s="7" t="s">
+      <c r="D190" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E190" s="9">
+        <v>9850.0</v>
+      </c>
+      <c r="F190" s="7" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="11">
         <v>2</v>
       </c>
       <c r="B191" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="C191" s="7" t="s">
         <v>555</v>
       </c>
-      <c r="C191" s="7" t="s">
+      <c r="D191" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E191" s="9">
+        <v>9850.0</v>
+      </c>
+      <c r="F191" s="7" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="11">
         <v>3</v>
       </c>
       <c r="B192" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="C192" s="7" t="s">
         <v>558</v>
       </c>
-      <c r="C192" s="7" t="s">
+      <c r="D192" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E192" s="9">
+        <v>13089.99</v>
+      </c>
+      <c r="F192" s="7" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="11">
         <v>4</v>
       </c>
       <c r="B193" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="C193" s="7" t="s">
         <v>561</v>
       </c>
-      <c r="C193" s="7" t="s">
+      <c r="D193" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E193" s="9">
+        <v>12402.18</v>
+      </c>
+      <c r="F193" s="7" t="s">
         <v>562</v>
-      </c>
-[...7 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="11">
         <v>5</v>
       </c>
       <c r="B194" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="C194" s="7" t="s">
         <v>564</v>
       </c>
-      <c r="C194" s="7" t="s">
+      <c r="D194" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E194" s="9">
+        <v>13200.0</v>
+      </c>
+      <c r="F194" s="7" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="11">
         <v>6</v>
       </c>
       <c r="B195" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="C195" s="7" t="s">
         <v>567</v>
       </c>
-      <c r="C195" s="7" t="s">
+      <c r="D195" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="E195" s="9">
+        <v>13200.0</v>
+      </c>
+      <c r="F195" s="7" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="11">
         <v>7</v>
       </c>
       <c r="B196" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="C196" s="7" t="s">
         <v>570</v>
       </c>
-      <c r="C196" s="7" t="s">
+      <c r="D196" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E196" s="9">
+        <v>17850.0</v>
+      </c>
+      <c r="F196" s="7" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>8</v>
       </c>
       <c r="B197" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="C197" s="7" t="s">
         <v>573</v>
       </c>
-      <c r="C197" s="7" t="s">
+      <c r="D197" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E197" s="9">
+        <v>17850.0</v>
+      </c>
+      <c r="F197" s="7" t="s">
         <v>574</v>
-      </c>
-[...7 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>9</v>
       </c>
       <c r="B198" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="C198" s="7" t="s">
         <v>576</v>
       </c>
-      <c r="C198" s="7" t="s">
+      <c r="D198" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E198" s="9">
+        <v>19800.0</v>
+      </c>
+      <c r="F198" s="7" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
         <v>10</v>
       </c>
       <c r="B199" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="C199" s="7" t="s">
         <v>579</v>
       </c>
-      <c r="C199" s="7" t="s">
+      <c r="D199" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E199" s="9">
+        <v>19800.0</v>
+      </c>
+      <c r="F199" s="7" t="s">
         <v>580</v>
-      </c>
-[...7 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="11">
         <v>11</v>
       </c>
       <c r="B200" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="C200" s="7" t="s">
         <v>582</v>
       </c>
-      <c r="C200" s="7" t="s">
+      <c r="D200" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E200" s="9">
+        <v>22500.0</v>
+      </c>
+      <c r="F200" s="7" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="11">
         <v>12</v>
       </c>
       <c r="B201" s="6" t="s">
+        <v>584</v>
+      </c>
+      <c r="C201" s="7" t="s">
         <v>585</v>
       </c>
-      <c r="C201" s="7" t="s">
+      <c r="D201" s="5">
+        <v>40.0</v>
+      </c>
+      <c r="E201" s="9">
+        <v>22500.0</v>
+      </c>
+      <c r="F201" s="7" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="11">
         <v>13</v>
       </c>
       <c r="B202" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C202" s="7" t="s">
         <v>588</v>
       </c>
-      <c r="C202" s="7" t="s">
+      <c r="D202" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E202" s="9">
+        <v>31150.0</v>
+      </c>
+      <c r="F202" s="7" t="s">
         <v>589</v>
-      </c>
-[...7 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="11">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B203" s="6"/>
+        <v>14</v>
+      </c>
+      <c r="B203" s="6" t="s">
+        <v>590</v>
+      </c>
       <c r="C203" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
-        <v>4040.0</v>
+        <v>31150.0</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="11">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B204" s="6"/>
+        <v>15</v>
+      </c>
+      <c r="B204" s="6" t="s">
+        <v>593</v>
+      </c>
       <c r="C204" s="7" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D204" s="5">
         <v>0.0</v>
       </c>
       <c r="E204" s="9">
-        <v>9140.0</v>
+        <v>42400.0</v>
       </c>
       <c r="F204" s="7" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="11">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B205" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>596</v>
+      </c>
       <c r="C205" s="7" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="9">
-        <v>9940.0</v>
+        <v>42400.0</v>
       </c>
       <c r="F205" s="7" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="11">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B206" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="B206" s="6" t="s">
+        <v>599</v>
+      </c>
       <c r="C206" s="7" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="9">
-        <v>10340.0</v>
+        <v>279330.0</v>
       </c>
       <c r="F206" s="7" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="11">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B207" s="6"/>
+        <v>2</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>602</v>
+      </c>
       <c r="C207" s="7" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="D207" s="5">
         <v>0.0</v>
       </c>
       <c r="E207" s="9">
-        <v>8580.0</v>
+        <v>261450.45</v>
       </c>
       <c r="F207" s="7" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
         <v>1</v>
       </c>
-      <c r="B208" s="6"/>
+      <c r="B208" s="6" t="s">
+        <v>605</v>
+      </c>
       <c r="C208" s="7" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="D208" s="5">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="E208" s="9">
-        <v>0.0</v>
+        <v>56385.0</v>
       </c>
       <c r="F208" s="7" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="11">
         <v>2</v>
       </c>
-      <c r="B209" s="6"/>
+      <c r="B209" s="6" t="s">
+        <v>608</v>
+      </c>
       <c r="C209" s="7" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="D209" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E209" s="9">
-        <v>0.0</v>
+        <v>68985.0</v>
       </c>
       <c r="F209" s="7" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="11">
         <v>3</v>
       </c>
-      <c r="B210" s="6"/>
+      <c r="B210" s="6" t="s">
+        <v>611</v>
+      </c>
       <c r="C210" s="7" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="D210" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E210" s="9">
-        <v>0.0</v>
+        <v>74655.0</v>
       </c>
       <c r="F210" s="7" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="11">
         <v>4</v>
       </c>
-      <c r="B211" s="6"/>
+      <c r="B211" s="6" t="s">
+        <v>614</v>
+      </c>
       <c r="C211" s="7" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="D211" s="5">
         <v>0.0</v>
       </c>
       <c r="E211" s="9">
-        <v>0.0</v>
+        <v>119700.0</v>
       </c>
       <c r="F211" s="7" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="11">
         <v>5</v>
       </c>
-      <c r="B212" s="6"/>
+      <c r="B212" s="6" t="s">
+        <v>617</v>
+      </c>
       <c r="C212" s="7" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="D212" s="5">
         <v>0.0</v>
       </c>
       <c r="E212" s="9">
-        <v>0.0</v>
+        <v>140910.0</v>
       </c>
       <c r="F212" s="7" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="11">
         <v>6</v>
       </c>
-      <c r="B213" s="6"/>
+      <c r="B213" s="6" t="s">
+        <v>620</v>
+      </c>
       <c r="C213" s="7" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="D213" s="5">
         <v>0.0</v>
       </c>
       <c r="E213" s="9">
-        <v>0.0</v>
+        <v>33705.0</v>
       </c>
       <c r="F213" s="7" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
         <v>7</v>
       </c>
-      <c r="B214" s="6"/>
+      <c r="B214" s="6" t="s">
+        <v>623</v>
+      </c>
       <c r="C214" s="7" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="D214" s="5">
-        <v>0.0</v>
+        <v>22.0</v>
       </c>
       <c r="E214" s="9">
-        <v>0.0</v>
+        <v>36855.0</v>
       </c>
       <c r="F214" s="7" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
         <v>8</v>
       </c>
-      <c r="B215" s="6"/>
+      <c r="B215" s="6" t="s">
+        <v>626</v>
+      </c>
       <c r="C215" s="7" t="s">
-        <v>615</v>
+        <v>627</v>
       </c>
       <c r="D215" s="5">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="E215" s="9">
-        <v>0.0</v>
+        <v>38325.0</v>
       </c>
       <c r="F215" s="7" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="11">
         <v>9</v>
       </c>
-      <c r="B216" s="6"/>
+      <c r="B216" s="6" t="s">
+        <v>629</v>
+      </c>
       <c r="C216" s="7" t="s">
-        <v>617</v>
+        <v>630</v>
       </c>
       <c r="D216" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E216" s="9">
-        <v>0.0</v>
+        <v>39690.0</v>
       </c>
       <c r="F216" s="7" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="11">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B217" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B217" s="6" t="s">
+        <v>632</v>
+      </c>
       <c r="C217" s="7" t="s">
-        <v>619</v>
+        <v>633</v>
       </c>
       <c r="D217" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E217" s="9">
-        <v>32100.0</v>
+        <v>57435.0</v>
       </c>
       <c r="F217" s="7" t="s">
-        <v>620</v>
+        <v>634</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="11">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B218" s="6"/>
+        <v>11</v>
+      </c>
+      <c r="B218" s="6" t="s">
+        <v>635</v>
+      </c>
       <c r="C218" s="7" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="D218" s="5">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="E218" s="9">
-        <v>44873.0</v>
+        <v>62790.0</v>
       </c>
       <c r="F218" s="7" t="s">
-        <v>622</v>
+        <v>637</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="11">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B219" s="6"/>
+        <v>12</v>
+      </c>
+      <c r="B219" s="6" t="s">
+        <v>638</v>
+      </c>
       <c r="C219" s="7" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="D219" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E219" s="9">
-        <v>55800.0</v>
+        <v>76020.0</v>
       </c>
       <c r="F219" s="7" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="11">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B220" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="B220" s="6" t="s">
+        <v>641</v>
+      </c>
       <c r="C220" s="7" t="s">
-        <v>625</v>
+        <v>642</v>
       </c>
       <c r="D220" s="5">
         <v>0.0</v>
       </c>
       <c r="E220" s="9">
-        <v>33015.0</v>
+        <v>121905.0</v>
       </c>
       <c r="F220" s="7" t="s">
-        <v>626</v>
+        <v>643</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="7" t="s">
-        <v>627</v>
+        <v>644</v>
       </c>
       <c r="D221" s="5">
         <v>0.0</v>
       </c>
       <c r="E221" s="9">
-        <v>34798.0</v>
+        <v>4040.0</v>
       </c>
       <c r="F221" s="7" t="s">
-        <v>628</v>
+        <v>645</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="7" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="D222" s="5">
         <v>0.0</v>
       </c>
       <c r="E222" s="9">
-        <v>38673.0</v>
+        <v>9140.0</v>
       </c>
       <c r="F222" s="7" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="7" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="D223" s="5">
         <v>0.0</v>
       </c>
       <c r="E223" s="9">
-        <v>41928.0</v>
+        <v>9940.0</v>
       </c>
       <c r="F223" s="7" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="11">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="7" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="D224" s="5">
         <v>0.0</v>
       </c>
       <c r="E224" s="9">
-        <v>43555.0</v>
+        <v>10340.0</v>
       </c>
       <c r="F224" s="7" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="11">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="7" t="s">
-        <v>635</v>
+        <v>652</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="9">
-        <v>41540.0</v>
+        <v>8580.0</v>
       </c>
       <c r="F225" s="7" t="s">
-        <v>636</v>
+        <v>653</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B226" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="B226" s="6" t="s">
+        <v>654</v>
+      </c>
       <c r="C226" s="7" t="s">
-        <v>637</v>
+        <v>655</v>
       </c>
       <c r="D226" s="5">
         <v>0.0</v>
       </c>
       <c r="E226" s="9">
-        <v>47120.0</v>
+        <v>60200.0</v>
       </c>
       <c r="F226" s="7" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="11">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B227" s="6"/>
+        <v>2</v>
+      </c>
+      <c r="B227" s="6" t="s">
+        <v>657</v>
+      </c>
       <c r="C227" s="7" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
       <c r="D227" s="5">
-        <v>0.0</v>
+        <v>64.0</v>
       </c>
       <c r="E227" s="9">
-        <v>58823.0</v>
+        <v>80060.0</v>
       </c>
       <c r="F227" s="7" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="11">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B228" s="6"/>
+        <v>3</v>
+      </c>
+      <c r="B228" s="6" t="s">
+        <v>660</v>
+      </c>
       <c r="C228" s="7" t="s">
-        <v>641</v>
+        <v>661</v>
       </c>
       <c r="D228" s="5">
-        <v>0.0</v>
+        <v>51.0</v>
       </c>
       <c r="E228" s="9">
-        <v>48980.0</v>
+        <v>103380.0</v>
       </c>
       <c r="F228" s="7" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="11">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B229" s="6"/>
+        <v>4</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>663</v>
+      </c>
       <c r="C229" s="7" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="D229" s="5">
         <v>0.0</v>
       </c>
       <c r="E229" s="9">
-        <v>51538.0</v>
+        <v>91940.0</v>
       </c>
       <c r="F229" s="7" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="11">
         <v>1</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="D230" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E230" s="9">
-        <v>138363.0</v>
+        <v>235890.0</v>
       </c>
       <c r="F230" s="7" t="s">
-        <v>647</v>
+        <v>668</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11">
         <v>2</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>648</v>
+        <v>669</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>649</v>
+        <v>670</v>
       </c>
       <c r="D231" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E231" s="9">
-        <v>115322.0</v>
+        <v>275886.0</v>
       </c>
       <c r="F231" s="7" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="D232" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E232" s="9">
-        <v>128636.0</v>
+        <v>416745.0</v>
       </c>
       <c r="F232" s="7" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="D233" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E233" s="9">
-        <v>118128.0</v>
+        <v>495441.0</v>
       </c>
       <c r="F233" s="7" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>657</v>
+        <v>678</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>658</v>
+        <v>679</v>
       </c>
       <c r="D234" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E234" s="9">
-        <v>138616.0</v>
+        <v>695673.0</v>
       </c>
       <c r="F234" s="7" t="s">
-        <v>659</v>
+        <v>680</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="11">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="D235" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E235" s="9">
-        <v>85460.0</v>
+        <v>370206.0</v>
       </c>
       <c r="F235" s="7" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="11">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>663</v>
+        <v>684</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>664</v>
+        <v>685</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="9">
-        <v>86860.0</v>
+        <v>451656.0</v>
       </c>
       <c r="F236" s="7" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="11">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>667</v>
+        <v>688</v>
       </c>
       <c r="D237" s="5">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
       <c r="E237" s="9">
-        <v>128689.0</v>
+        <v>534006.0</v>
       </c>
       <c r="F237" s="7" t="s">
-        <v>668</v>
+        <v>689</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="11">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>669</v>
+        <v>690</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>670</v>
+        <v>691</v>
       </c>
       <c r="D238" s="5">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
       <c r="E238" s="9">
-        <v>118329.0</v>
+        <v>742059.0</v>
       </c>
       <c r="F238" s="7" t="s">
-        <v>671</v>
+        <v>692</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>673</v>
+        <v>694</v>
       </c>
       <c r="D239" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E239" s="9">
-        <v>168589.0</v>
+        <v>908622.0</v>
       </c>
       <c r="F239" s="7" t="s">
-        <v>674</v>
+        <v>695</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>675</v>
+        <v>696</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>676</v>
+        <v>697</v>
       </c>
       <c r="D240" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E240" s="9">
-        <v>172883.0</v>
+        <v>300006.0</v>
       </c>
       <c r="F240" s="7" t="s">
-        <v>677</v>
+        <v>698</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>678</v>
+        <v>699</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>679</v>
+        <v>700</v>
       </c>
       <c r="D241" s="5">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
       <c r="E241" s="9">
-        <v>163472.0</v>
+        <v>231255.0</v>
       </c>
       <c r="F241" s="7" t="s">
-        <v>680</v>
+        <v>701</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>682</v>
+        <v>703</v>
       </c>
       <c r="D242" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E242" s="9">
-        <v>170530.0</v>
+        <v>213633.0</v>
       </c>
       <c r="F242" s="7" t="s">
-        <v>683</v>
+        <v>704</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>684</v>
+        <v>705</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
       <c r="D243" s="5">
-        <v>15.0</v>
+        <v>2.0</v>
       </c>
       <c r="E243" s="9">
-        <v>167787.0</v>
+        <v>160713.0</v>
       </c>
       <c r="F243" s="7" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>687</v>
+        <v>708</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>688</v>
+        <v>709</v>
       </c>
       <c r="D244" s="5">
-        <v>30.0</v>
+        <v>2.0</v>
       </c>
       <c r="E244" s="9">
-        <v>172081.0</v>
+        <v>166086.0</v>
       </c>
       <c r="F244" s="7" t="s">
-        <v>689</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="11">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>690</v>
+        <v>711</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>691</v>
+        <v>712</v>
       </c>
       <c r="D245" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E245" s="9">
-        <v>170741.0</v>
+        <v>169785.0</v>
       </c>
       <c r="F245" s="7" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="11">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>693</v>
+        <v>714</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>694</v>
+        <v>715</v>
       </c>
       <c r="D246" s="5">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="E246" s="9">
-        <v>214218.0</v>
+        <v>193923.0</v>
       </c>
       <c r="F246" s="7" t="s">
-        <v>695</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="11">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>696</v>
+        <v>717</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>697</v>
+        <v>718</v>
       </c>
       <c r="D247" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E247" s="9">
-        <v>174444.0</v>
+        <v>174456.0</v>
       </c>
       <c r="F247" s="7" t="s">
-        <v>698</v>
+        <v>719</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="11">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>699</v>
+        <v>720</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>700</v>
+        <v>721</v>
       </c>
       <c r="D248" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E248" s="9">
-        <v>181534.0</v>
+        <v>182970.0</v>
       </c>
       <c r="F248" s="7" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="11">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>702</v>
+        <v>723</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>703</v>
+        <v>724</v>
       </c>
       <c r="D249" s="5">
-        <v>2.0</v>
+        <v>8.0</v>
       </c>
       <c r="E249" s="9">
-        <v>231667.0</v>
+        <v>144603.0</v>
       </c>
       <c r="F249" s="7" t="s">
-        <v>704</v>
+        <v>725</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="11">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>705</v>
+        <v>726</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>706</v>
+        <v>727</v>
       </c>
       <c r="D250" s="5">
-        <v>5.0</v>
+        <v>16.0</v>
       </c>
       <c r="E250" s="9">
-        <v>217952.0</v>
+        <v>147303.0</v>
       </c>
       <c r="F250" s="7" t="s">
-        <v>707</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="11">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>708</v>
+        <v>729</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>709</v>
+        <v>730</v>
       </c>
       <c r="D251" s="5">
-        <v>1.0</v>
+        <v>14.0</v>
       </c>
       <c r="E251" s="9">
-        <v>208236.0</v>
+        <v>152478.0</v>
       </c>
       <c r="F251" s="7" t="s">
-        <v>710</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="11">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="B252" s="6" t="s">
-        <v>678</v>
+        <v>732</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>711</v>
+        <v>733</v>
       </c>
       <c r="D252" s="5">
         <v>3.0</v>
       </c>
       <c r="E252" s="9">
-        <v>218923.0</v>
+        <v>155430.0</v>
       </c>
       <c r="F252" s="7" t="s">
-        <v>712</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="11">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>713</v>
+        <v>735</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>714</v>
+        <v>736</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E253" s="9">
-        <v>226772.0</v>
+        <v>160236.0</v>
       </c>
       <c r="F253" s="7" t="s">
-        <v>715</v>
+        <v>737</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="11">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>716</v>
+        <v>738</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>717</v>
+        <v>739</v>
       </c>
       <c r="D254" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E254" s="9">
-        <v>214893.0</v>
+        <v>150003.0</v>
       </c>
       <c r="F254" s="7" t="s">
-        <v>718</v>
+        <v>740</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>719</v>
+        <v>741</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>720</v>
+        <v>742</v>
       </c>
       <c r="D255" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E255" s="9">
-        <v>269436.0</v>
+        <v>153000.0</v>
       </c>
       <c r="F255" s="7" t="s">
-        <v>721</v>
+        <v>743</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>722</v>
+        <v>744</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>723</v>
+        <v>745</v>
       </c>
       <c r="D256" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E256" s="9">
-        <v>270755.0</v>
+        <v>157500.0</v>
       </c>
       <c r="F256" s="7" t="s">
-        <v>724</v>
+        <v>746</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>725</v>
+        <v>747</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>726</v>
+        <v>748</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0</v>
+        <v>22.0</v>
       </c>
       <c r="E257" s="9">
-        <v>221392.0</v>
+        <v>172503.0</v>
       </c>
       <c r="F257" s="7" t="s">
-        <v>727</v>
+        <v>749</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="11">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>728</v>
+        <v>750</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>729</v>
+        <v>751</v>
       </c>
       <c r="D258" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E258" s="9">
-        <v>276558.0</v>
+        <v>99036.0</v>
       </c>
       <c r="F258" s="7" t="s">
-        <v>730</v>
+        <v>752</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="11">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>731</v>
+        <v>753</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>732</v>
+        <v>754</v>
       </c>
       <c r="D259" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E259" s="9">
-        <v>256460.0</v>
+        <v>100710.0</v>
       </c>
       <c r="F259" s="7" t="s">
-        <v>733</v>
+        <v>755</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>734</v>
+        <v>756</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>735</v>
+        <v>757</v>
       </c>
       <c r="D260" s="5">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="E260" s="9">
-        <v>131052.0</v>
+        <v>144801.0</v>
       </c>
       <c r="F260" s="7" t="s">
-        <v>736</v>
+        <v>758</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B261" s="6"/>
+        <v>4</v>
+      </c>
+      <c r="B261" s="6" t="s">
+        <v>759</v>
+      </c>
       <c r="C261" s="7" t="s">
-        <v>737</v>
+        <v>760</v>
       </c>
       <c r="D261" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E261" s="9">
-        <v>179955.0</v>
+        <v>146493.0</v>
       </c>
       <c r="F261" s="7" t="s">
-        <v>738</v>
+        <v>761</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="11">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B262" s="6"/>
+        <v>5</v>
+      </c>
+      <c r="B262" s="6" t="s">
+        <v>762</v>
+      </c>
       <c r="C262" s="7" t="s">
-        <v>739</v>
+        <v>763</v>
       </c>
       <c r="D262" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E262" s="9">
-        <v>154845.0</v>
+        <v>184563.0</v>
       </c>
       <c r="F262" s="7" t="s">
-        <v>740</v>
+        <v>764</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="11">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B263" s="6"/>
+        <v>6</v>
+      </c>
+      <c r="B263" s="6" t="s">
+        <v>765</v>
+      </c>
       <c r="C263" s="7" t="s">
-        <v>741</v>
+        <v>766</v>
       </c>
       <c r="D263" s="5">
         <v>0.0</v>
       </c>
       <c r="E263" s="9">
-        <v>159728.0</v>
+        <v>186300.0</v>
       </c>
       <c r="F263" s="7" t="s">
-        <v>742</v>
+        <v>767</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="11">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B264" s="6"/>
+        <v>7</v>
+      </c>
+      <c r="B264" s="6" t="s">
+        <v>768</v>
+      </c>
       <c r="C264" s="7" t="s">
-        <v>743</v>
+        <v>769</v>
       </c>
       <c r="D264" s="5">
         <v>0.0</v>
       </c>
       <c r="E264" s="9">
-        <v>172980.0</v>
+        <v>220788.0</v>
       </c>
       <c r="F264" s="7" t="s">
-        <v>744</v>
+        <v>770</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="11">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B265" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="B265" s="6" t="s">
+        <v>771</v>
+      </c>
       <c r="C265" s="7" t="s">
-        <v>745</v>
+        <v>772</v>
       </c>
       <c r="D265" s="5">
         <v>0.0</v>
       </c>
       <c r="E265" s="9">
-        <v>123458.0</v>
+        <v>117513.0</v>
       </c>
       <c r="F265" s="7" t="s">
-        <v>746</v>
+        <v>773</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="11">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B266" s="6"/>
+        <v>2</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>774</v>
+      </c>
       <c r="C266" s="7" t="s">
-        <v>747</v>
+        <v>775</v>
       </c>
       <c r="D266" s="5">
         <v>0.0</v>
       </c>
       <c r="E266" s="9">
-        <v>126945.0</v>
+        <v>89748.0</v>
       </c>
       <c r="F266" s="7" t="s">
-        <v>748</v>
+        <v>776</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="11">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B267" s="6"/>
+        <v>3</v>
+      </c>
+      <c r="B267" s="6" t="s">
+        <v>777</v>
+      </c>
       <c r="C267" s="7" t="s">
-        <v>749</v>
+        <v>778</v>
       </c>
       <c r="D267" s="5">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="E267" s="9">
-        <v>129735.0</v>
+        <v>113058.0</v>
       </c>
       <c r="F267" s="7" t="s">
-        <v>750</v>
+        <v>779</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="11">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B268" s="6"/>
+        <v>4</v>
+      </c>
+      <c r="B268" s="6" t="s">
+        <v>780</v>
+      </c>
       <c r="C268" s="7" t="s">
-        <v>751</v>
+        <v>781</v>
       </c>
       <c r="D268" s="5">
         <v>0.0</v>
       </c>
       <c r="E268" s="9">
-        <v>133920.0</v>
+        <v>145323.0</v>
       </c>
       <c r="F268" s="7" t="s">
-        <v>752</v>
+        <v>782</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="11">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B269" s="6"/>
+        <v>5</v>
+      </c>
+      <c r="B269" s="6" t="s">
+        <v>783</v>
+      </c>
       <c r="C269" s="7" t="s">
-        <v>753</v>
+        <v>784</v>
       </c>
       <c r="D269" s="5">
         <v>0.0</v>
       </c>
       <c r="E269" s="9">
-        <v>133920.0</v>
+        <v>151443.0</v>
       </c>
       <c r="F269" s="7" t="s">
-        <v>754</v>
+        <v>785</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="11">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B270" s="6"/>
+        <v>6</v>
+      </c>
+      <c r="B270" s="6" t="s">
+        <v>786</v>
+      </c>
       <c r="C270" s="7" t="s">
-        <v>755</v>
+        <v>787</v>
       </c>
       <c r="D270" s="5">
         <v>0.0</v>
       </c>
       <c r="E270" s="9">
-        <v>138803.0</v>
+        <v>154080.0</v>
       </c>
       <c r="F270" s="7" t="s">
-        <v>756</v>
+        <v>788</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="11">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B271" s="6"/>
+        <v>7</v>
+      </c>
+      <c r="B271" s="6" t="s">
+        <v>789</v>
+      </c>
       <c r="C271" s="7" t="s">
-        <v>757</v>
+        <v>790</v>
       </c>
       <c r="D271" s="5">
         <v>0.0</v>
       </c>
       <c r="E271" s="9">
-        <v>159030.0</v>
+        <v>162936.0</v>
       </c>
       <c r="F271" s="7" t="s">
-        <v>758</v>
+        <v>791</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B272" s="6" t="s">
-        <v>759</v>
+        <v>792</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>760</v>
+        <v>793</v>
       </c>
       <c r="D272" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E272" s="9">
-        <v>1090.0</v>
+        <v>192978.0</v>
       </c>
       <c r="F272" s="7" t="s">
-        <v>761</v>
+        <v>794</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="11">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>762</v>
+        <v>795</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>763</v>
+        <v>796</v>
       </c>
       <c r="D273" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E273" s="9">
-        <v>1290.0</v>
+        <v>228168.0</v>
       </c>
       <c r="F273" s="7" t="s">
-        <v>764</v>
+        <v>797</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="11">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>765</v>
+        <v>798</v>
       </c>
       <c r="C274" s="7" t="s">
-        <v>766</v>
+        <v>799</v>
       </c>
       <c r="D274" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E274" s="9">
-        <v>1100.0</v>
+        <v>236880.0</v>
       </c>
       <c r="F274" s="7" t="s">
-        <v>767</v>
+        <v>800</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="11">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>768</v>
+        <v>801</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>769</v>
+        <v>802</v>
       </c>
       <c r="D275" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E275" s="9">
-        <v>1430.0</v>
+        <v>239373.0</v>
       </c>
       <c r="F275" s="7" t="s">
-        <v>770</v>
+        <v>803</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="11">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B276" s="6"/>
       <c r="C276" s="7" t="s">
-        <v>772</v>
+        <v>804</v>
       </c>
       <c r="D276" s="5">
         <v>0.0</v>
       </c>
       <c r="E276" s="9">
-        <v>1650.0</v>
+        <v>0.0</v>
       </c>
       <c r="F276" s="7" t="s">
-        <v>773</v>
+        <v>805</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="11">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B277" s="6"/>
       <c r="C277" s="7" t="s">
-        <v>775</v>
+        <v>806</v>
       </c>
       <c r="D277" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E277" s="9">
-        <v>1650.0</v>
+        <v>0.0</v>
       </c>
       <c r="F277" s="7" t="s">
-        <v>776</v>
+        <v>807</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="B278" s="6"/>
       <c r="C278" s="7" t="s">
-        <v>778</v>
+        <v>808</v>
       </c>
       <c r="D278" s="5">
         <v>0.0</v>
       </c>
       <c r="E278" s="9">
-        <v>2390.0</v>
+        <v>0.0</v>
       </c>
       <c r="F278" s="7" t="s">
-        <v>779</v>
+        <v>809</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B279" s="6"/>
       <c r="C279" s="7" t="s">
-        <v>781</v>
+        <v>810</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="9">
-        <v>2240.0</v>
+        <v>0.0</v>
       </c>
       <c r="F279" s="7" t="s">
-        <v>782</v>
+        <v>811</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="11">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B280" s="6"/>
       <c r="C280" s="7" t="s">
-        <v>784</v>
+        <v>812</v>
       </c>
       <c r="D280" s="5">
         <v>0.0</v>
       </c>
       <c r="E280" s="9">
-        <v>2790.0</v>
+        <v>0.0</v>
       </c>
       <c r="F280" s="7" t="s">
-        <v>785</v>
+        <v>813</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="11">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B281" s="6"/>
       <c r="C281" s="7" t="s">
-        <v>787</v>
+        <v>814</v>
       </c>
       <c r="D281" s="5">
         <v>0.0</v>
       </c>
       <c r="E281" s="9">
-        <v>4590.0</v>
+        <v>0.0</v>
       </c>
       <c r="F281" s="7" t="s">
-        <v>788</v>
+        <v>815</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="11">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B282" s="6"/>
       <c r="C282" s="7" t="s">
-        <v>790</v>
+        <v>816</v>
       </c>
       <c r="D282" s="5">
         <v>0.0</v>
       </c>
       <c r="E282" s="9">
-        <v>5790.0</v>
+        <v>0.0</v>
       </c>
       <c r="F282" s="7" t="s">
-        <v>791</v>
+        <v>817</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B283" s="6"/>
       <c r="C283" s="7" t="s">
-        <v>793</v>
+        <v>818</v>
       </c>
       <c r="D283" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E283" s="9">
-        <v>6990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F283" s="7" t="s">
-        <v>794</v>
+        <v>819</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="B284" s="6"/>
       <c r="C284" s="7" t="s">
-        <v>796</v>
+        <v>820</v>
       </c>
       <c r="D284" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E284" s="9">
-        <v>5790.0</v>
+        <v>0.0</v>
       </c>
       <c r="F284" s="7" t="s">
-        <v>797</v>
+        <v>821</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B285" s="6"/>
       <c r="C285" s="7" t="s">
-        <v>799</v>
+        <v>822</v>
       </c>
       <c r="D285" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E285" s="9">
-        <v>5790.0</v>
+        <v>32100.0</v>
       </c>
       <c r="F285" s="7" t="s">
-        <v>800</v>
+        <v>823</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B286" s="6"/>
       <c r="C286" s="7" t="s">
-        <v>802</v>
+        <v>824</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="9">
-        <v>6790.0</v>
+        <v>44873.0</v>
       </c>
       <c r="F286" s="7" t="s">
-        <v>803</v>
+        <v>825</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="B287" s="6"/>
       <c r="C287" s="7" t="s">
-        <v>805</v>
+        <v>826</v>
       </c>
       <c r="D287" s="5">
-        <v>39.0</v>
+        <v>0.0</v>
       </c>
       <c r="E287" s="9">
-        <v>6590.0</v>
+        <v>55800.0</v>
       </c>
       <c r="F287" s="7" t="s">
-        <v>806</v>
+        <v>827</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B288" s="6"/>
       <c r="C288" s="7" t="s">
-        <v>808</v>
+        <v>828</v>
       </c>
       <c r="D288" s="5">
-        <v>34.0</v>
+        <v>0.0</v>
       </c>
       <c r="E288" s="9">
-        <v>6590.0</v>
+        <v>33015.0</v>
       </c>
       <c r="F288" s="7" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B289" s="6"/>
       <c r="C289" s="7" t="s">
-        <v>811</v>
+        <v>830</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="9">
-        <v>7190.0</v>
+        <v>34798.0</v>
       </c>
       <c r="F289" s="7" t="s">
-        <v>812</v>
+        <v>831</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B290" s="6"/>
       <c r="C290" s="7" t="s">
-        <v>814</v>
+        <v>832</v>
       </c>
       <c r="D290" s="5">
-        <v>647.0</v>
+        <v>0.0</v>
       </c>
       <c r="E290" s="9">
-        <v>2390.0</v>
+        <v>38673.0</v>
       </c>
       <c r="F290" s="7" t="s">
-        <v>815</v>
+        <v>833</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B291" s="6"/>
       <c r="C291" s="7" t="s">
-        <v>817</v>
+        <v>834</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E291" s="9">
-        <v>3390.0</v>
+        <v>41928.0</v>
       </c>
       <c r="F291" s="7" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="11">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B292" s="6"/>
       <c r="C292" s="7" t="s">
-        <v>820</v>
+        <v>836</v>
       </c>
       <c r="D292" s="5">
         <v>0.0</v>
       </c>
       <c r="E292" s="9">
-        <v>4390.0</v>
+        <v>43555.0</v>
       </c>
       <c r="F292" s="7" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="11">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="B293" s="6"/>
       <c r="C293" s="7" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
       <c r="D293" s="5">
-        <v>125.0</v>
+        <v>0.0</v>
       </c>
       <c r="E293" s="9">
-        <v>2890.0</v>
+        <v>41540.0</v>
       </c>
       <c r="F293" s="7" t="s">
-        <v>824</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="B294" s="6"/>
       <c r="C294" s="7" t="s">
-        <v>826</v>
+        <v>840</v>
       </c>
       <c r="D294" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E294" s="9">
-        <v>3790.0</v>
+        <v>47120.0</v>
       </c>
       <c r="F294" s="7" t="s">
-        <v>827</v>
+        <v>841</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="B295" s="6"/>
       <c r="C295" s="7" t="s">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="D295" s="5">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="E295" s="9">
-        <v>4790.0</v>
+        <v>58823.0</v>
       </c>
       <c r="F295" s="7" t="s">
-        <v>830</v>
+        <v>843</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="11">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="B296" s="6"/>
       <c r="C296" s="7" t="s">
-        <v>832</v>
+        <v>844</v>
       </c>
       <c r="D296" s="5">
-        <v>500.0</v>
+        <v>0.0</v>
       </c>
       <c r="E296" s="9">
-        <v>3690.0</v>
+        <v>48980.0</v>
       </c>
       <c r="F296" s="7" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="11">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B297" s="6"/>
       <c r="C297" s="7" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="D297" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E297" s="9">
-        <v>4390.0</v>
+        <v>51538.0</v>
       </c>
       <c r="F297" s="7" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E298" s="9">
-        <v>5390.0</v>
+        <v>138360.0</v>
       </c>
       <c r="F298" s="7" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="C299" s="7" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="D299" s="5">
-        <v>37.0</v>
+        <v>9.0</v>
       </c>
       <c r="E299" s="9">
-        <v>1290.0</v>
+        <v>115320.0</v>
       </c>
       <c r="F299" s="7" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="D300" s="5">
-        <v>46.0</v>
+        <v>8.0</v>
       </c>
       <c r="E300" s="9">
-        <v>1490.0</v>
+        <v>128630.0</v>
       </c>
       <c r="F300" s="7" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="D301" s="5">
-        <v>21.0</v>
+        <v>5.0</v>
       </c>
       <c r="E301" s="9">
-        <v>1690.0</v>
+        <v>118120.0</v>
       </c>
       <c r="F301" s="7" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B302" s="6" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="D302" s="5">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E302" s="9">
-        <v>4490.0</v>
+        <v>138610.0</v>
       </c>
       <c r="F302" s="7" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="D303" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E303" s="9">
-        <v>4790.0</v>
+        <v>85460.0</v>
       </c>
       <c r="F303" s="7" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="C304" s="7" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="D304" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E304" s="9">
-        <v>4590.0</v>
+        <v>86860.0</v>
       </c>
       <c r="F304" s="7" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="C305" s="7" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="D305" s="5">
-        <v>43.0</v>
+        <v>8.0</v>
       </c>
       <c r="E305" s="9">
-        <v>4590.0</v>
+        <v>128680.0</v>
       </c>
       <c r="F305" s="7" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="D306" s="5">
-        <v>15.0</v>
+        <v>5.0</v>
       </c>
       <c r="E306" s="9">
-        <v>5990.0</v>
+        <v>118320.0</v>
       </c>
       <c r="F306" s="7" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
       <c r="C307" s="7" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="D307" s="5">
-        <v>11.0</v>
+        <v>8.0</v>
       </c>
       <c r="E307" s="9">
-        <v>6090.0</v>
+        <v>168580.0</v>
       </c>
       <c r="F307" s="7" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="11">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="C308" s="7" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="D308" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E308" s="9">
-        <v>5990.0</v>
+        <v>172880.0</v>
       </c>
       <c r="F308" s="7" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="11">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="C309" s="7" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="D309" s="5">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="E309" s="9">
-        <v>5990.0</v>
+        <v>163470.0</v>
       </c>
       <c r="F309" s="7" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="11">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="D310" s="5">
         <v>0.0</v>
       </c>
       <c r="E310" s="9">
-        <v>6990.0</v>
+        <v>170530.0</v>
       </c>
       <c r="F310" s="7" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="11">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="D311" s="5">
-        <v>51.0</v>
+        <v>0.0</v>
       </c>
       <c r="E311" s="9">
-        <v>6890.0</v>
+        <v>167787.0</v>
       </c>
       <c r="F311" s="7" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="11">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B312" s="6" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D312" s="5">
-        <v>1.0</v>
+        <v>20.0</v>
       </c>
       <c r="E312" s="9">
-        <v>6990.0</v>
+        <v>172080.0</v>
       </c>
       <c r="F312" s="7" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B313" s="6" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="D313" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E313" s="9">
-        <v>6890.0</v>
+        <v>170740.0</v>
       </c>
       <c r="F313" s="7" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B314" s="6" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="D314" s="5">
-        <v>54.0</v>
+        <v>0.0</v>
       </c>
       <c r="E314" s="9">
-        <v>3590.0</v>
+        <v>214210.0</v>
       </c>
       <c r="F314" s="7" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="D315" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E315" s="9">
-        <v>3590.0</v>
+        <v>174444.0</v>
       </c>
       <c r="F315" s="7" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="11">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="B316" s="6" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="D316" s="5">
         <v>0.0</v>
       </c>
       <c r="E316" s="9">
-        <v>4390.0</v>
+        <v>181534.0</v>
       </c>
       <c r="F316" s="7" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="11">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="D317" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E317" s="9">
-        <v>3790.0</v>
+        <v>231660.0</v>
       </c>
       <c r="F317" s="7" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="11">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="B318" s="6" t="s">
-        <v>897</v>
+        <v>908</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>898</v>
+        <v>909</v>
       </c>
       <c r="D318" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E318" s="9">
-        <v>600.0</v>
+        <v>217950.0</v>
       </c>
       <c r="F318" s="7" t="s">
-        <v>899</v>
+        <v>910</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="11">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>901</v>
+        <v>912</v>
       </c>
       <c r="D319" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E319" s="9">
-        <v>600.0</v>
+        <v>208230.0</v>
       </c>
       <c r="F319" s="7" t="s">
-        <v>902</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="11">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>903</v>
+        <v>881</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>904</v>
+        <v>914</v>
       </c>
       <c r="D320" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E320" s="9">
-        <v>4190.0</v>
+        <v>218923.0</v>
       </c>
       <c r="F320" s="7" t="s">
-        <v>905</v>
+        <v>915</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="11">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>906</v>
+        <v>916</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
       <c r="D321" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E321" s="9">
-        <v>600.0</v>
+        <v>226770.0</v>
       </c>
       <c r="F321" s="7" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="11">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="D322" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E322" s="9">
-        <v>600.0</v>
+        <v>214890.0</v>
       </c>
       <c r="F322" s="7" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="11">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="C323" s="7" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="D323" s="5">
-        <v>73.0</v>
+        <v>2.0</v>
       </c>
       <c r="E323" s="9">
-        <v>4190.0</v>
+        <v>269430.0</v>
       </c>
       <c r="F323" s="7" t="s">
-        <v>914</v>
+        <v>924</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="11">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>915</v>
+        <v>925</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>916</v>
+        <v>926</v>
       </c>
       <c r="D324" s="5">
-        <v>47.0</v>
+        <v>0.0</v>
       </c>
       <c r="E324" s="9">
-        <v>4190.0</v>
+        <v>270755.0</v>
       </c>
       <c r="F324" s="7" t="s">
-        <v>917</v>
+        <v>927</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="11">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>918</v>
+        <v>928</v>
       </c>
       <c r="C325" s="7" t="s">
-        <v>919</v>
+        <v>929</v>
       </c>
       <c r="D325" s="5">
-        <v>24.0</v>
+        <v>1.0</v>
       </c>
       <c r="E325" s="9">
-        <v>4190.0</v>
+        <v>221390.0</v>
       </c>
       <c r="F325" s="7" t="s">
-        <v>920</v>
+        <v>930</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="11">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>921</v>
+        <v>931</v>
       </c>
       <c r="C326" s="7" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="D326" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E326" s="9">
-        <v>2850.0</v>
+        <v>276550.0</v>
       </c>
       <c r="F326" s="7" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>924</v>
+        <v>934</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D327" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E327" s="9">
-        <v>4190.0</v>
+        <v>256460.0</v>
       </c>
       <c r="F327" s="7" t="s">
-        <v>926</v>
+        <v>936</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="11">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>927</v>
+        <v>937</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>928</v>
+        <v>938</v>
       </c>
       <c r="D328" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E328" s="9">
-        <v>4190.0</v>
+        <v>131050.0</v>
       </c>
       <c r="F328" s="7" t="s">
-        <v>929</v>
+        <v>939</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="11">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B329" s="6"/>
       <c r="C329" s="7" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="D329" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E329" s="9">
-        <v>4190.0</v>
+        <v>179955.0</v>
       </c>
       <c r="F329" s="7" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="11">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B330" s="6"/>
       <c r="C330" s="7" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="D330" s="5">
-        <v>565.0</v>
+        <v>0.0</v>
       </c>
       <c r="E330" s="9">
-        <v>4190.0</v>
+        <v>154845.0</v>
       </c>
       <c r="F330" s="7" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="11">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="B331" s="6"/>
       <c r="C331" s="7" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="D331" s="5">
         <v>0.0</v>
       </c>
       <c r="E331" s="9">
-        <v>500.0</v>
+        <v>159728.0</v>
       </c>
       <c r="F331" s="7" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="11">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B332" s="6"/>
       <c r="C332" s="7" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="D332" s="5">
         <v>0.0</v>
       </c>
       <c r="E332" s="9">
-        <v>4490.0</v>
+        <v>172980.0</v>
       </c>
       <c r="F332" s="7" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="11">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B333" s="6"/>
       <c r="C333" s="7" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="D333" s="5">
         <v>0.0</v>
       </c>
       <c r="E333" s="9">
-        <v>5290.0</v>
+        <v>123458.0</v>
       </c>
       <c r="F333" s="7" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="11">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B334" s="6"/>
       <c r="C334" s="7" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="D334" s="5">
         <v>0.0</v>
       </c>
       <c r="E334" s="9">
-        <v>3990.0</v>
+        <v>126945.0</v>
       </c>
       <c r="F334" s="7" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="11">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B335" s="6"/>
       <c r="C335" s="7" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="D335" s="5">
         <v>0.0</v>
       </c>
       <c r="E335" s="9">
-        <v>500.0</v>
+        <v>129735.0</v>
       </c>
       <c r="F335" s="7" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="11">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B336" s="6"/>
       <c r="C336" s="7" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="D336" s="5">
-        <v>33.0</v>
+        <v>0.0</v>
       </c>
       <c r="E336" s="9">
-        <v>5390.0</v>
+        <v>133920.0</v>
       </c>
       <c r="F336" s="7" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="11">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="B337" s="6"/>
       <c r="C337" s="7" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D337" s="5">
         <v>0.0</v>
       </c>
       <c r="E337" s="9">
-        <v>5590.0</v>
+        <v>133920.0</v>
       </c>
       <c r="F337" s="7" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="11">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="B338" s="6"/>
       <c r="C338" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D338" s="5">
         <v>0.0</v>
       </c>
       <c r="E338" s="9">
-        <v>5590.0</v>
+        <v>138803.0</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="11">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B339" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B339" s="6"/>
+      <c r="C339" s="7" t="s">
         <v>960</v>
       </c>
-      <c r="C339" s="7" t="s">
+      <c r="D339" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E339" s="9">
+        <v>159030.0</v>
+      </c>
+      <c r="F339" s="7" t="s">
         <v>961</v>
-      </c>
-[...7 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="11">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B340" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="C340" s="7" t="s">
         <v>963</v>
       </c>
-      <c r="C340" s="7" t="s">
+      <c r="D340" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E340" s="9">
+        <v>1090.0</v>
+      </c>
+      <c r="F340" s="7" t="s">
         <v>964</v>
-      </c>
-[...7 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B341" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="C341" s="7" t="s">
         <v>966</v>
       </c>
-      <c r="C341" s="7" t="s">
+      <c r="D341" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E341" s="9">
+        <v>1290.0</v>
+      </c>
+      <c r="F341" s="7" t="s">
         <v>967</v>
-      </c>
-[...7 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B342" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="C342" s="7" t="s">
         <v>969</v>
       </c>
-      <c r="C342" s="7" t="s">
+      <c r="D342" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E342" s="9">
+        <v>1100.0</v>
+      </c>
+      <c r="F342" s="7" t="s">
         <v>970</v>
-      </c>
-[...7 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B343" s="6" t="s">
+        <v>971</v>
+      </c>
+      <c r="C343" s="7" t="s">
         <v>972</v>
       </c>
-      <c r="C343" s="7" t="s">
+      <c r="D343" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E343" s="9">
+        <v>1430.0</v>
+      </c>
+      <c r="F343" s="7" t="s">
         <v>973</v>
-      </c>
-[...7 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="11">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B344" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="C344" s="7" t="s">
         <v>975</v>
       </c>
-      <c r="C344" s="7" t="s">
+      <c r="D344" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E344" s="9">
+        <v>1650.0</v>
+      </c>
+      <c r="F344" s="7" t="s">
         <v>976</v>
-      </c>
-[...7 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="11">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B345" s="6" t="s">
+        <v>977</v>
+      </c>
+      <c r="C345" s="7" t="s">
         <v>978</v>
       </c>
-      <c r="C345" s="7" t="s">
+      <c r="D345" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E345" s="9">
+        <v>1650.0</v>
+      </c>
+      <c r="F345" s="7" t="s">
         <v>979</v>
-      </c>
-[...7 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="11">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B346" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="C346" s="7" t="s">
         <v>981</v>
       </c>
-      <c r="C346" s="7" t="s">
+      <c r="D346" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E346" s="9">
+        <v>2390.0</v>
+      </c>
+      <c r="F346" s="7" t="s">
         <v>982</v>
-      </c>
-[...7 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="11">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="B347" s="6" t="s">
+        <v>983</v>
+      </c>
+      <c r="C347" s="7" t="s">
         <v>984</v>
       </c>
-      <c r="C347" s="7" t="s">
+      <c r="D347" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="E347" s="9">
+        <v>2240.0</v>
+      </c>
+      <c r="F347" s="7" t="s">
         <v>985</v>
-      </c>
-[...7 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="11">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B348" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="C348" s="7" t="s">
         <v>987</v>
       </c>
-      <c r="C348" s="7" t="s">
+      <c r="D348" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E348" s="9">
+        <v>2790.0</v>
+      </c>
+      <c r="F348" s="7" t="s">
         <v>988</v>
-      </c>
-[...7 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="11">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="B349" s="6" t="s">
+        <v>989</v>
+      </c>
+      <c r="C349" s="7" t="s">
         <v>990</v>
       </c>
-      <c r="C349" s="7" t="s">
+      <c r="D349" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E349" s="9">
+        <v>4890.0</v>
+      </c>
+      <c r="F349" s="7" t="s">
         <v>991</v>
-      </c>
-[...7 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="B350" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="C350" s="7" t="s">
         <v>993</v>
       </c>
-      <c r="C350" s="7" t="s">
+      <c r="D350" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="E350" s="9">
+        <v>6190.0</v>
+      </c>
+      <c r="F350" s="7" t="s">
         <v>994</v>
-      </c>
-[...7 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="B351" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="C351" s="7" t="s">
         <v>996</v>
       </c>
-      <c r="C351" s="7" t="s">
+      <c r="D351" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E351" s="9">
+        <v>7490.0</v>
+      </c>
+      <c r="F351" s="7" t="s">
         <v>997</v>
-      </c>
-[...7 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="11">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="B352" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="C352" s="7" t="s">
         <v>999</v>
       </c>
-      <c r="C352" s="7" t="s">
+      <c r="D352" s="5">
+        <v>63.0</v>
+      </c>
+      <c r="E352" s="9">
+        <v>5790.0</v>
+      </c>
+      <c r="F352" s="7" t="s">
         <v>1000</v>
-      </c>
-[...7 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="11">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="B353" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C353" s="7" t="s">
         <v>1002</v>
       </c>
-      <c r="C353" s="7" t="s">
+      <c r="D353" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E353" s="9">
+        <v>5790.0</v>
+      </c>
+      <c r="F353" s="7" t="s">
         <v>1003</v>
-      </c>
-[...7 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="11">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="B354" s="6" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C354" s="7" t="s">
         <v>1005</v>
       </c>
-      <c r="C354" s="7" t="s">
+      <c r="D354" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E354" s="9">
+        <v>6790.0</v>
+      </c>
+      <c r="F354" s="7" t="s">
         <v>1006</v>
-      </c>
-[...7 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="11">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="B355" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C355" s="7" t="s">
         <v>1008</v>
       </c>
-      <c r="C355" s="7" t="s">
+      <c r="D355" s="5">
+        <v>134.0</v>
+      </c>
+      <c r="E355" s="9">
+        <v>6590.0</v>
+      </c>
+      <c r="F355" s="7" t="s">
         <v>1009</v>
-      </c>
-[...7 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="11">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B356" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C356" s="7" t="s">
         <v>1011</v>
       </c>
-      <c r="C356" s="7" t="s">
+      <c r="D356" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E356" s="9">
+        <v>6590.0</v>
+      </c>
+      <c r="F356" s="7" t="s">
         <v>1012</v>
-      </c>
-[...7 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="11">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="B357" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C357" s="7" t="s">
         <v>1014</v>
       </c>
-      <c r="C357" s="7" t="s">
+      <c r="D357" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E357" s="9">
+        <v>7190.0</v>
+      </c>
+      <c r="F357" s="7" t="s">
         <v>1015</v>
-      </c>
-[...7 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="11">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="B358" s="6" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C358" s="7" t="s">
         <v>1017</v>
       </c>
-      <c r="C358" s="7" t="s">
+      <c r="D358" s="5">
+        <v>320.0</v>
+      </c>
+      <c r="E358" s="9">
+        <v>2560.0</v>
+      </c>
+      <c r="F358" s="7" t="s">
         <v>1018</v>
-      </c>
-[...7 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="11">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="B359" s="6" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C359" s="7" t="s">
         <v>1020</v>
       </c>
-      <c r="C359" s="7" t="s">
+      <c r="D359" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E359" s="9">
+        <v>3390.0</v>
+      </c>
+      <c r="F359" s="7" t="s">
         <v>1021</v>
-      </c>
-[...7 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="11">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="B360" s="6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C360" s="7" t="s">
         <v>1023</v>
       </c>
-      <c r="C360" s="7" t="s">
+      <c r="D360" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E360" s="9">
+        <v>4390.0</v>
+      </c>
+      <c r="F360" s="7" t="s">
         <v>1024</v>
-      </c>
-[...7 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="11">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="B361" s="6" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C361" s="7" t="s">
         <v>1026</v>
       </c>
-      <c r="C361" s="7" t="s">
+      <c r="D361" s="5">
+        <v>110.0</v>
+      </c>
+      <c r="E361" s="9">
+        <v>3090.0</v>
+      </c>
+      <c r="F361" s="7" t="s">
         <v>1027</v>
-      </c>
-[...7 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="11">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="B362" s="6" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C362" s="7" t="s">
         <v>1029</v>
       </c>
-      <c r="C362" s="7" t="s">
+      <c r="D362" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E362" s="9">
+        <v>3790.0</v>
+      </c>
+      <c r="F362" s="7" t="s">
         <v>1030</v>
-      </c>
-[...7 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="11">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="B363" s="6" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C363" s="7" t="s">
         <v>1032</v>
       </c>
-      <c r="C363" s="7" t="s">
+      <c r="D363" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E363" s="9">
+        <v>4790.0</v>
+      </c>
+      <c r="F363" s="7" t="s">
         <v>1033</v>
-      </c>
-[...7 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="11">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B364" s="6" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C364" s="7" t="s">
         <v>1035</v>
       </c>
-      <c r="C364" s="7" t="s">
+      <c r="D364" s="5">
+        <v>500.0</v>
+      </c>
+      <c r="E364" s="9">
+        <v>3960.0</v>
+      </c>
+      <c r="F364" s="7" t="s">
         <v>1036</v>
-      </c>
-[...7 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B365" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C365" s="7" t="s">
         <v>1038</v>
       </c>
-      <c r="C365" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D365" s="5">
-        <v>32.0</v>
+        <v>1.0</v>
       </c>
       <c r="E365" s="9">
         <v>4390.0</v>
       </c>
       <c r="F365" s="7" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="11">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B366" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C366" s="7" t="s">
         <v>1041</v>
       </c>
-      <c r="C366" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D366" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E366" s="9">
         <v>5390.0</v>
       </c>
       <c r="F366" s="7" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B367" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C367" s="7" t="s">
         <v>1044</v>
       </c>
-      <c r="C367" s="7" t="s">
+      <c r="D367" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E367" s="9">
+        <v>1290.0</v>
+      </c>
+      <c r="F367" s="7" t="s">
         <v>1045</v>
-      </c>
-[...7 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B368" s="6" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C368" s="7" t="s">
         <v>1047</v>
       </c>
-      <c r="C368" s="7" t="s">
+      <c r="D368" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E368" s="9">
+        <v>1490.0</v>
+      </c>
+      <c r="F368" s="7" t="s">
         <v>1048</v>
-      </c>
-[...7 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B369" s="6" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C369" s="7" t="s">
         <v>1050</v>
       </c>
-      <c r="C369" s="7" t="s">
+      <c r="D369" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E369" s="9">
+        <v>1690.0</v>
+      </c>
+      <c r="F369" s="7" t="s">
         <v>1051</v>
-      </c>
-[...7 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B370" s="6" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C370" s="7" t="s">
         <v>1053</v>
       </c>
-      <c r="C370" s="7" t="s">
+      <c r="D370" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E370" s="9">
+        <v>4490.0</v>
+      </c>
+      <c r="F370" s="7" t="s">
         <v>1054</v>
-      </c>
-[...7 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B371" s="6" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C371" s="7" t="s">
         <v>1056</v>
       </c>
-      <c r="C371" s="7" t="s">
+      <c r="D371" s="5">
+        <v>86.0</v>
+      </c>
+      <c r="E371" s="9">
+        <v>4790.0</v>
+      </c>
+      <c r="F371" s="7" t="s">
         <v>1057</v>
-      </c>
-[...7 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B372" s="6" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C372" s="7" t="s">
         <v>1059</v>
       </c>
-      <c r="C372" s="7" t="s">
+      <c r="D372" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E372" s="9">
+        <v>4590.0</v>
+      </c>
+      <c r="F372" s="7" t="s">
         <v>1060</v>
-      </c>
-[...7 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B373" s="6" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C373" s="7" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="D373" s="5">
         <v>1.0</v>
       </c>
       <c r="E373" s="9">
-        <v>4490.0</v>
+        <v>4590.0</v>
       </c>
       <c r="F373" s="7" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B374" s="6" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C374" s="7" t="s">
         <v>1065</v>
       </c>
-      <c r="C374" s="7" t="s">
+      <c r="D374" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E374" s="9">
+        <v>5990.0</v>
+      </c>
+      <c r="F374" s="7" t="s">
         <v>1066</v>
-      </c>
-[...7 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B375" s="6" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C375" s="7" t="s">
         <v>1068</v>
       </c>
-      <c r="C375" s="7" t="s">
+      <c r="D375" s="5">
+        <v>46.0</v>
+      </c>
+      <c r="E375" s="9">
+        <v>6090.0</v>
+      </c>
+      <c r="F375" s="7" t="s">
         <v>1069</v>
-      </c>
-[...7 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="11">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B376" s="6" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C376" s="7" t="s">
         <v>1071</v>
       </c>
-      <c r="C376" s="7" t="s">
+      <c r="D376" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E376" s="9">
+        <v>5990.0</v>
+      </c>
+      <c r="F376" s="7" t="s">
         <v>1072</v>
-      </c>
-[...7 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="11">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B377" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C377" s="7" t="s">
         <v>1074</v>
       </c>
-      <c r="C377" s="7" t="s">
+      <c r="D377" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E377" s="9">
+        <v>5990.0</v>
+      </c>
+      <c r="F377" s="7" t="s">
         <v>1075</v>
-      </c>
-[...7 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="11">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B378" s="6" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C378" s="7" t="s">
         <v>1077</v>
       </c>
-      <c r="C378" s="7" t="s">
+      <c r="D378" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E378" s="9">
+        <v>6990.0</v>
+      </c>
+      <c r="F378" s="7" t="s">
         <v>1078</v>
-      </c>
-[...7 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="11">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B379" s="6" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C379" s="7" t="s">
         <v>1080</v>
       </c>
-      <c r="C379" s="7" t="s">
+      <c r="D379" s="5">
+        <v>89.0</v>
+      </c>
+      <c r="E379" s="9">
+        <v>6890.0</v>
+      </c>
+      <c r="F379" s="7" t="s">
         <v>1081</v>
-      </c>
-[...7 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="11">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B380" s="6" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C380" s="7" t="s">
         <v>1083</v>
       </c>
-      <c r="C380" s="7" t="s">
+      <c r="D380" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E380" s="9">
+        <v>6990.0</v>
+      </c>
+      <c r="F380" s="7" t="s">
         <v>1084</v>
-      </c>
-[...7 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="11">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B381" s="6" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C381" s="7" t="s">
         <v>1086</v>
       </c>
-      <c r="C381" s="7" t="s">
+      <c r="D381" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E381" s="9">
+        <v>6890.0</v>
+      </c>
+      <c r="F381" s="7" t="s">
         <v>1087</v>
-      </c>
-[...7 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="11">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B382" s="6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C382" s="7" t="s">
         <v>1089</v>
       </c>
-      <c r="C382" s="7" t="s">
+      <c r="D382" s="5">
+        <v>340.0</v>
+      </c>
+      <c r="E382" s="9">
+        <v>3830.0</v>
+      </c>
+      <c r="F382" s="7" t="s">
         <v>1090</v>
-      </c>
-[...7 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="11">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B383" s="6" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C383" s="7" t="s">
         <v>1092</v>
       </c>
-      <c r="C383" s="7" t="s">
+      <c r="D383" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E383" s="9">
+        <v>3590.0</v>
+      </c>
+      <c r="F383" s="7" t="s">
         <v>1093</v>
-      </c>
-[...7 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B384" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C384" s="7" t="s">
         <v>1095</v>
       </c>
-      <c r="C384" s="7" t="s">
+      <c r="D384" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E384" s="9">
+        <v>4390.0</v>
+      </c>
+      <c r="F384" s="7" t="s">
         <v>1096</v>
-      </c>
-[...7 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B385" s="6" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C385" s="7" t="s">
         <v>1098</v>
       </c>
-      <c r="C385" s="7" t="s">
+      <c r="D385" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E385" s="9">
+        <v>3790.0</v>
+      </c>
+      <c r="F385" s="7" t="s">
         <v>1099</v>
-      </c>
-[...7 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B386" s="6" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C386" s="7" t="s">
         <v>1101</v>
       </c>
-      <c r="C386" s="7" t="s">
+      <c r="D386" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E386" s="9">
+        <v>600.0</v>
+      </c>
+      <c r="F386" s="7" t="s">
         <v>1102</v>
-      </c>
-[...7 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B387" s="6" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C387" s="7" t="s">
         <v>1104</v>
       </c>
-      <c r="C387" s="7" t="s">
+      <c r="D387" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E387" s="9">
+        <v>600.0</v>
+      </c>
+      <c r="F387" s="7" t="s">
         <v>1105</v>
-      </c>
-[...7 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="11">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B388" s="6" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C388" s="7" t="s">
         <v>1107</v>
       </c>
-      <c r="C388" s="7" t="s">
+      <c r="D388" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E388" s="9">
+        <v>4190.0</v>
+      </c>
+      <c r="F388" s="7" t="s">
         <v>1108</v>
-      </c>
-[...7 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="11">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B389" s="6" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C389" s="7" t="s">
         <v>1110</v>
       </c>
-      <c r="C389" s="7" t="s">
+      <c r="D389" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E389" s="9">
+        <v>600.0</v>
+      </c>
+      <c r="F389" s="7" t="s">
         <v>1111</v>
-      </c>
-[...7 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="11">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B390" s="6" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C390" s="7" t="s">
         <v>1113</v>
       </c>
-      <c r="C390" s="7" t="s">
+      <c r="D390" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E390" s="9">
+        <v>600.0</v>
+      </c>
+      <c r="F390" s="7" t="s">
         <v>1114</v>
-      </c>
-[...7 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B391" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C391" s="7" t="s">
         <v>1116</v>
       </c>
-      <c r="C391" s="7" t="s">
+      <c r="D391" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="E391" s="9">
+        <v>4190.0</v>
+      </c>
+      <c r="F391" s="7" t="s">
         <v>1117</v>
-      </c>
-[...7 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B392" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C392" s="7" t="s">
         <v>1119</v>
       </c>
-      <c r="C392" s="7" t="s">
+      <c r="D392" s="5">
+        <v>202.0</v>
+      </c>
+      <c r="E392" s="9">
+        <v>4190.0</v>
+      </c>
+      <c r="F392" s="7" t="s">
         <v>1120</v>
-      </c>
-[...7 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B393" s="6" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C393" s="7" t="s">
         <v>1122</v>
       </c>
-      <c r="C393" s="7" t="s">
+      <c r="D393" s="5">
+        <v>37.0</v>
+      </c>
+      <c r="E393" s="9">
+        <v>4190.0</v>
+      </c>
+      <c r="F393" s="7" t="s">
         <v>1123</v>
-      </c>
-[...7 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B394" s="6" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C394" s="7" t="s">
         <v>1125</v>
       </c>
-      <c r="C394" s="7" t="s">
+      <c r="D394" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E394" s="9">
+        <v>2850.0</v>
+      </c>
+      <c r="F394" s="7" t="s">
         <v>1126</v>
-      </c>
-[...7 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B395" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C395" s="7" t="s">
         <v>1128</v>
       </c>
-      <c r="C395" s="7" t="s">
+      <c r="D395" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E395" s="9">
+        <v>4190.0</v>
+      </c>
+      <c r="F395" s="7" t="s">
         <v>1129</v>
-      </c>
-[...7 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B396" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C396" s="7" t="s">
         <v>1131</v>
       </c>
-      <c r="C396" s="7" t="s">
+      <c r="D396" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E396" s="9">
+        <v>4190.0</v>
+      </c>
+      <c r="F396" s="7" t="s">
         <v>1132</v>
-      </c>
-[...7 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B397" s="6" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C397" s="7" t="s">
         <v>1134</v>
       </c>
-      <c r="C397" s="7" t="s">
+      <c r="D397" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E397" s="9">
+        <v>4190.0</v>
+      </c>
+      <c r="F397" s="7" t="s">
         <v>1135</v>
-      </c>
-[...7 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B398" s="6" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C398" s="7" t="s">
         <v>1137</v>
       </c>
-      <c r="C398" s="7" t="s">
+      <c r="D398" s="5">
+        <v>475.0</v>
+      </c>
+      <c r="E398" s="9">
+        <v>4490.0</v>
+      </c>
+      <c r="F398" s="7" t="s">
         <v>1138</v>
-      </c>
-[...7 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="11">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B399" s="6"/>
+        <v>9</v>
+      </c>
+      <c r="B399" s="6" t="s">
+        <v>1139</v>
+      </c>
       <c r="C399" s="7" t="s">
         <v>1140</v>
       </c>
       <c r="D399" s="5">
         <v>0.0</v>
       </c>
       <c r="E399" s="9">
-        <v>170700.0</v>
+        <v>500.0</v>
       </c>
       <c r="F399" s="7" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="11">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B400" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B400" s="6" t="s">
+        <v>1142</v>
+      </c>
       <c r="C400" s="7" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D400" s="5">
         <v>0.0</v>
       </c>
       <c r="E400" s="9">
-        <v>176700.0</v>
+        <v>4490.0</v>
       </c>
       <c r="F400" s="7" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="11">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B401" s="6"/>
+        <v>11</v>
+      </c>
+      <c r="B401" s="6" t="s">
+        <v>1145</v>
+      </c>
       <c r="C401" s="7" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D401" s="5">
         <v>0.0</v>
       </c>
       <c r="E401" s="9">
-        <v>196500.0</v>
+        <v>5290.0</v>
       </c>
       <c r="F401" s="7" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="11">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B402" s="6"/>
+        <v>12</v>
+      </c>
+      <c r="B402" s="6" t="s">
+        <v>1148</v>
+      </c>
       <c r="C402" s="7" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="D402" s="5">
         <v>0.0</v>
       </c>
       <c r="E402" s="9">
-        <v>66200.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F402" s="7" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="11">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B403" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="B403" s="6" t="s">
+        <v>1151</v>
+      </c>
       <c r="C403" s="7" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="D403" s="5">
         <v>0.0</v>
       </c>
       <c r="E403" s="9">
-        <v>77900.0</v>
+        <v>500.0</v>
       </c>
       <c r="F403" s="7" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="11">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B404" s="6"/>
+        <v>14</v>
+      </c>
+      <c r="B404" s="6" t="s">
+        <v>1154</v>
+      </c>
       <c r="C404" s="7" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="D404" s="5">
         <v>0.0</v>
       </c>
       <c r="E404" s="9">
-        <v>72500.0</v>
+        <v>5790.0</v>
       </c>
       <c r="F404" s="7" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="11">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B405" s="6"/>
+        <v>15</v>
+      </c>
+      <c r="B405" s="6" t="s">
+        <v>1157</v>
+      </c>
       <c r="C405" s="7" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="D405" s="5">
         <v>0.0</v>
       </c>
       <c r="E405" s="9">
-        <v>96900.0</v>
+        <v>5590.0</v>
       </c>
       <c r="F405" s="7" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="11">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B406" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="B406" s="6" t="s">
+        <v>1160</v>
+      </c>
       <c r="C406" s="7" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
       <c r="D406" s="5">
         <v>0.0</v>
       </c>
       <c r="E406" s="9">
-        <v>86800.0</v>
+        <v>5590.0</v>
       </c>
       <c r="F406" s="7" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="11">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B407" s="6"/>
+        <v>17</v>
+      </c>
+      <c r="B407" s="6" t="s">
+        <v>1163</v>
+      </c>
       <c r="C407" s="7" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="D407" s="5">
         <v>0.0</v>
       </c>
       <c r="E407" s="9">
-        <v>87300.0</v>
+        <v>4890.0</v>
       </c>
       <c r="F407" s="7" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="11">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B408" s="6" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
       <c r="C408" s="7" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="D408" s="5">
         <v>0.0</v>
       </c>
       <c r="E408" s="9">
-        <v>0.0</v>
+        <v>6490.0</v>
       </c>
       <c r="F408" s="7" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="11">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="B409" s="6" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="D409" s="5">
         <v>0.0</v>
       </c>
       <c r="E409" s="9">
-        <v>0.0</v>
+        <v>7190.0</v>
       </c>
       <c r="F409" s="7" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="11">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="B410" s="6" t="s">
-        <v>1164</v>
+        <v>1172</v>
       </c>
       <c r="C410" s="7" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="D410" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E410" s="9">
-        <v>5900.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F410" s="7" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="B411" s="6" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="C411" s="7" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="D411" s="5">
         <v>0.0</v>
       </c>
       <c r="E411" s="9">
-        <v>0.0</v>
+        <v>4190.0</v>
       </c>
       <c r="F411" s="7" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="B412" s="6" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="C412" s="7" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="D412" s="5">
         <v>0.0</v>
       </c>
       <c r="E412" s="9">
-        <v>0.0</v>
+        <v>3690.0</v>
       </c>
       <c r="F412" s="7" t="s">
-        <v>1172</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B413" s="6" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
       <c r="C413" s="7" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="D413" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E413" s="9">
-        <v>7070.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F413" s="7" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="11">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B414" s="6" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="D414" s="5">
-        <v>56.0</v>
+        <v>6.0</v>
       </c>
       <c r="E414" s="9">
-        <v>7070.0</v>
+        <v>5360.0</v>
       </c>
       <c r="F414" s="7" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="11">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="B415" s="6" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="D415" s="5">
-        <v>30.0</v>
+        <v>0.0</v>
       </c>
       <c r="E415" s="9">
-        <v>9890.0</v>
+        <v>4890.0</v>
       </c>
       <c r="F415" s="7" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="11">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="B416" s="6" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="C416" s="7" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="D416" s="5">
-        <v>68.0</v>
+        <v>0.0</v>
       </c>
       <c r="E416" s="9">
-        <v>11470.0</v>
+        <v>4890.0</v>
       </c>
       <c r="F416" s="7" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="11">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="B417" s="6" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="C417" s="7" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
       <c r="D417" s="5">
-        <v>39.0</v>
+        <v>0.0</v>
       </c>
       <c r="E417" s="9">
-        <v>9160.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F417" s="7" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="11">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B418" s="6" t="s">
-        <v>1188</v>
+        <v>1196</v>
       </c>
       <c r="C418" s="7" t="s">
-        <v>1189</v>
+        <v>1197</v>
       </c>
       <c r="D418" s="5">
-        <v>52.0</v>
+        <v>0.0</v>
       </c>
       <c r="E418" s="9">
-        <v>10770.0</v>
+        <v>500.0</v>
       </c>
       <c r="F418" s="7" t="s">
-        <v>1190</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="11">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="B419" s="6" t="s">
-        <v>1191</v>
+        <v>1199</v>
       </c>
       <c r="C419" s="7" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="D419" s="5">
-        <v>61.0</v>
+        <v>0.0</v>
       </c>
       <c r="E419" s="9">
-        <v>10920.0</v>
+        <v>6290.0</v>
       </c>
       <c r="F419" s="7" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="11">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="B420" s="6" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
       <c r="C420" s="7" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
       <c r="D420" s="5">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="E420" s="9">
-        <v>9280.0</v>
+        <v>5490.0</v>
       </c>
       <c r="F420" s="7" t="s">
-        <v>1196</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="11">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B421" s="6" t="s">
-        <v>1197</v>
+        <v>1205</v>
       </c>
       <c r="C421" s="7" t="s">
-        <v>1198</v>
+        <v>1206</v>
       </c>
       <c r="D421" s="5">
-        <v>31.0</v>
+        <v>0.0</v>
       </c>
       <c r="E421" s="9">
-        <v>10990.0</v>
+        <v>5690.0</v>
       </c>
       <c r="F421" s="7" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="11">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="B422" s="6" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="C422" s="7" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
       <c r="D422" s="5">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
       <c r="E422" s="9">
-        <v>11620.0</v>
+        <v>4490.0</v>
       </c>
       <c r="F422" s="7" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="11">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B423" s="6" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="C423" s="7" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
       <c r="D423" s="5">
-        <v>33.0</v>
+        <v>0.0</v>
       </c>
       <c r="E423" s="9">
-        <v>11620.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F423" s="7" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="11">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B424" s="6" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
       <c r="C424" s="7" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="D424" s="5">
-        <v>35.0</v>
+        <v>0.0</v>
       </c>
       <c r="E424" s="9">
-        <v>13870.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F424" s="7" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="11">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B425" s="6" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="C425" s="7" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="D425" s="5">
-        <v>52.0</v>
+        <v>57.0</v>
       </c>
       <c r="E425" s="9">
-        <v>18550.0</v>
+        <v>6060.0</v>
       </c>
       <c r="F425" s="7" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="11">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B426" s="6" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="C426" s="7" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="D426" s="5">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E426" s="9">
-        <v>17580.0</v>
+        <v>7490.0</v>
       </c>
       <c r="F426" s="7" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="11">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B427" s="6" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="C427" s="7" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="D427" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E427" s="9">
-        <v>22620.0</v>
+        <v>6390.0</v>
       </c>
       <c r="F427" s="7" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="11">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="B428" s="6" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="C428" s="7" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="D428" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E428" s="9">
-        <v>12500.0</v>
+        <v>5660.0</v>
       </c>
       <c r="F428" s="7" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="11">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B429" s="6" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="C429" s="7" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="D429" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E429" s="9">
-        <v>12980.0</v>
+        <v>500.0</v>
       </c>
       <c r="F429" s="7" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="B430" s="6" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="C430" s="7" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="D430" s="5">
-        <v>29.0</v>
+        <v>0.0</v>
       </c>
       <c r="E430" s="9">
-        <v>14560.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F430" s="7" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B431" s="6" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="C431" s="7" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
       <c r="D431" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E431" s="9">
-        <v>14730.0</v>
+        <v>5990.0</v>
       </c>
       <c r="F431" s="7" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B432" s="6" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="C432" s="7" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="D432" s="5">
-        <v>33.0</v>
+        <v>514.0</v>
       </c>
       <c r="E432" s="9">
-        <v>14730.0</v>
+        <v>3310.0</v>
       </c>
       <c r="F432" s="7" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="11">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B433" s="6" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="C433" s="7" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="D433" s="5">
-        <v>18.0</v>
+        <v>35.0</v>
       </c>
       <c r="E433" s="9">
-        <v>17630.0</v>
+        <v>4690.0</v>
       </c>
       <c r="F433" s="7" t="s">
-        <v>1235</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="11">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="B434" s="6" t="s">
-        <v>1236</v>
+        <v>1244</v>
       </c>
       <c r="C434" s="7" t="s">
-        <v>1237</v>
+        <v>1245</v>
       </c>
       <c r="D434" s="5">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="E434" s="9">
-        <v>27500.0</v>
+        <v>5790.0</v>
       </c>
       <c r="F434" s="7" t="s">
-        <v>1238</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="11">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="B435" s="6" t="s">
-        <v>1239</v>
+        <v>1247</v>
       </c>
       <c r="C435" s="7" t="s">
-        <v>1240</v>
+        <v>1248</v>
       </c>
       <c r="D435" s="5">
-        <v>18.0</v>
+        <v>1.0</v>
       </c>
       <c r="E435" s="9">
-        <v>13830.0</v>
+        <v>4590.0</v>
       </c>
       <c r="F435" s="7" t="s">
-        <v>1241</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="11">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="B436" s="6" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="C436" s="7" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="D436" s="5">
         <v>9.0</v>
       </c>
       <c r="E436" s="9">
-        <v>19730.0</v>
+        <v>5690.0</v>
       </c>
       <c r="F436" s="7" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="11">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B437" s="6" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
       <c r="C437" s="7" t="s">
-        <v>1246</v>
+        <v>1254</v>
       </c>
       <c r="D437" s="5">
-        <v>37.0</v>
+        <v>0.0</v>
       </c>
       <c r="E437" s="9">
-        <v>19980.0</v>
+        <v>6290.0</v>
       </c>
       <c r="F437" s="7" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="11">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B438" s="6" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="C438" s="7" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="D438" s="5">
-        <v>37.0</v>
+        <v>54.0</v>
       </c>
       <c r="E438" s="9">
-        <v>22240.0</v>
+        <v>5130.0</v>
       </c>
       <c r="F438" s="7" t="s">
-        <v>1250</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="11">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="B439" s="6" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="C439" s="7" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="D439" s="5">
-        <v>19.0</v>
+        <v>1.0</v>
       </c>
       <c r="E439" s="9">
-        <v>25380.0</v>
+        <v>5990.0</v>
       </c>
       <c r="F439" s="7" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="11">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="C440" s="7" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="D440" s="5">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="E440" s="9">
-        <v>14330.0</v>
+        <v>6790.0</v>
       </c>
       <c r="F440" s="7" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="11">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="B441" s="6" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="C441" s="7" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="D441" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E441" s="9">
-        <v>19730.0</v>
+        <v>4490.0</v>
       </c>
       <c r="F441" s="7" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="11">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="B442" s="6" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="C442" s="7" t="s">
-        <v>1261</v>
+        <v>1269</v>
       </c>
       <c r="D442" s="5">
-        <v>31.0</v>
+        <v>0.0</v>
       </c>
       <c r="E442" s="9">
-        <v>19730.0</v>
+        <v>6590.0</v>
       </c>
       <c r="F442" s="7" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="11">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="B443" s="6" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
       <c r="C443" s="7" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="D443" s="5">
-        <v>17.0</v>
+        <v>84.0</v>
       </c>
       <c r="E443" s="9">
-        <v>21990.0</v>
+        <v>3190.0</v>
       </c>
       <c r="F443" s="7" t="s">
-        <v>1265</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="11">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="B444" s="6" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="C444" s="7" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
       <c r="D444" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E444" s="9">
-        <v>32090.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F444" s="7" t="s">
-        <v>1268</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="11">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="C445" s="7" t="s">
-        <v>1270</v>
+        <v>1278</v>
       </c>
       <c r="D445" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E445" s="9">
-        <v>29990.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F445" s="7" t="s">
-        <v>1271</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B446" s="6" t="s">
-        <v>1272</v>
+        <v>1280</v>
       </c>
       <c r="C446" s="7" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="D446" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E446" s="9">
-        <v>113940.0</v>
+        <v>2790.0</v>
       </c>
       <c r="F446" s="7" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B447" s="6" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="C447" s="7" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D447" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E447" s="9">
-        <v>137780.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F447" s="7" t="s">
-        <v>1277</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B448" s="6" t="s">
-        <v>1278</v>
+        <v>1286</v>
       </c>
       <c r="C448" s="7" t="s">
-        <v>1279</v>
+        <v>1287</v>
       </c>
       <c r="D448" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E448" s="9">
-        <v>162960.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F448" s="7" t="s">
-        <v>1280</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B449" s="6" t="s">
-        <v>1281</v>
+        <v>1289</v>
       </c>
       <c r="C449" s="7" t="s">
-        <v>1282</v>
+        <v>1290</v>
       </c>
       <c r="D449" s="5">
-        <v>14.0</v>
+        <v>5.0</v>
       </c>
       <c r="E449" s="9">
-        <v>193680.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F449" s="7" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B450" s="6" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
       <c r="C450" s="7" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="D450" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E450" s="9">
-        <v>39630.0</v>
+        <v>4290.0</v>
       </c>
       <c r="F450" s="7" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="11">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B451" s="6" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="C451" s="7" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="D451" s="5">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="E451" s="9">
-        <v>43850.0</v>
+        <v>5290.0</v>
       </c>
       <c r="F451" s="7" t="s">
-        <v>1289</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="C452" s="7" t="s">
-        <v>1291</v>
+        <v>1299</v>
       </c>
       <c r="D452" s="5">
-        <v>0.0</v>
+        <v>63.0</v>
       </c>
       <c r="E452" s="9">
-        <v>32000.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F452" s="7" t="s">
-        <v>1292</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B453" s="6" t="s">
-        <v>1293</v>
+        <v>1301</v>
       </c>
       <c r="C453" s="7" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="D453" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E453" s="9">
-        <v>36970.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F453" s="7" t="s">
-        <v>1295</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="C454" s="7" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="D454" s="5">
-        <v>12.0</v>
+        <v>51.0</v>
       </c>
       <c r="E454" s="9">
-        <v>33770.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F454" s="7" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="11">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
       <c r="C455" s="7" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="D455" s="5">
-        <v>17.0</v>
+        <v>50.0</v>
       </c>
       <c r="E455" s="9">
-        <v>36970.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F455" s="7" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="11">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="D456" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E456" s="9">
-        <v>21570.0</v>
+        <v>7499.0</v>
       </c>
       <c r="F456" s="7" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="11">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B457" s="6" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="C457" s="7" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="D457" s="5">
-        <v>17.0</v>
+        <v>50.0</v>
       </c>
       <c r="E457" s="9">
-        <v>44130.0</v>
+        <v>8990.0</v>
       </c>
       <c r="F457" s="7" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="11">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B458" s="6" t="s">
-        <v>1308</v>
+        <v>1316</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="D458" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E458" s="9">
-        <v>28320.0</v>
+        <v>4290.0</v>
       </c>
       <c r="F458" s="7" t="s">
-        <v>1310</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="11">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B459" s="6" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="C459" s="7" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
       <c r="D459" s="5">
-        <v>19.0</v>
+        <v>2.0</v>
       </c>
       <c r="E459" s="9">
-        <v>29380.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F459" s="7" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="11">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="D460" s="5">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="E460" s="9">
-        <v>38440.0</v>
+        <v>8990.0</v>
       </c>
       <c r="F460" s="7" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="11">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
       <c r="D461" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E461" s="9">
-        <v>43250.0</v>
+        <v>8990.0</v>
       </c>
       <c r="F461" s="7" t="s">
-        <v>1319</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B462" s="6" t="s">
-        <v>1320</v>
+        <v>1328</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="D462" s="5">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
       <c r="E462" s="9">
-        <v>0.0</v>
+        <v>999.0</v>
       </c>
       <c r="F462" s="7" t="s">
-        <v>1322</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B463" s="6" t="s">
-        <v>1323</v>
+        <v>1331</v>
       </c>
       <c r="C463" s="7" t="s">
-        <v>1324</v>
+        <v>1332</v>
       </c>
       <c r="D463" s="5">
-        <v>2.0</v>
+        <v>57.0</v>
       </c>
       <c r="E463" s="9">
-        <v>52760.0</v>
+        <v>2790.0</v>
       </c>
       <c r="F463" s="7" t="s">
-        <v>1325</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B464" s="6" t="s">
-        <v>1326</v>
+        <v>1334</v>
       </c>
       <c r="C464" s="7" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D464" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E464" s="9">
-        <v>0.0</v>
+        <v>5590.0</v>
       </c>
       <c r="F464" s="7" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B465" s="6" t="s">
-        <v>1329</v>
+        <v>1337</v>
       </c>
       <c r="C465" s="7" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="D465" s="5">
-        <v>3.0</v>
+        <v>50.0</v>
       </c>
       <c r="E465" s="9">
-        <v>30810.0</v>
+        <v>5590.0</v>
       </c>
       <c r="F465" s="7" t="s">
-        <v>1331</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B466" s="6" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="C466" s="7" t="s">
-        <v>1333</v>
+        <v>1341</v>
       </c>
       <c r="D466" s="5">
-        <v>4.0</v>
+        <v>55.0</v>
       </c>
       <c r="E466" s="9">
-        <v>46770.0</v>
+        <v>5490.0</v>
       </c>
       <c r="F466" s="7" t="s">
-        <v>1334</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B467" s="6" t="s">
-        <v>1335</v>
+        <v>1343</v>
       </c>
       <c r="C467" s="7" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="D467" s="5">
-        <v>15.0</v>
+        <v>36.0</v>
       </c>
       <c r="E467" s="9">
-        <v>52760.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F467" s="7" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B468" s="6" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="C468" s="7" t="s">
-        <v>1339</v>
+        <v>1347</v>
       </c>
       <c r="D468" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E468" s="9">
-        <v>60070.0</v>
+        <v>2450.0</v>
       </c>
       <c r="F468" s="7" t="s">
-        <v>1340</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B469" s="6" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
       <c r="C469" s="7" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
       <c r="D469" s="5">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
       <c r="E469" s="9">
-        <v>63430.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F469" s="7" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B470" s="6" t="s">
-        <v>1344</v>
+        <v>1352</v>
       </c>
       <c r="C470" s="7" t="s">
-        <v>1345</v>
+        <v>1353</v>
       </c>
       <c r="D470" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E470" s="9">
-        <v>72630.0</v>
+        <v>2190.0</v>
       </c>
       <c r="F470" s="7" t="s">
-        <v>1346</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B471" s="6" t="s">
-        <v>1347</v>
+        <v>1355</v>
       </c>
       <c r="C471" s="7" t="s">
-        <v>1348</v>
+        <v>1356</v>
       </c>
       <c r="D471" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E471" s="9">
-        <v>87540.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F471" s="7" t="s">
-        <v>1349</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B472" s="6" t="s">
-        <v>1350</v>
+        <v>1358</v>
       </c>
       <c r="C472" s="7" t="s">
-        <v>1351</v>
+        <v>1359</v>
       </c>
       <c r="D472" s="5">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="E472" s="9">
-        <v>47800.0</v>
+        <v>5190.0</v>
       </c>
       <c r="F472" s="7" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B473" s="6" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="C473" s="7" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="D473" s="5">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="E473" s="9">
-        <v>53060.0</v>
+        <v>13990.0</v>
       </c>
       <c r="F473" s="7" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B474" s="6" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="C474" s="7" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="D474" s="5">
-        <v>10.0</v>
+        <v>51.0</v>
       </c>
       <c r="E474" s="9">
-        <v>55970.0</v>
+        <v>27450.0</v>
       </c>
       <c r="F474" s="7" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="B475" s="6" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
       <c r="C475" s="7" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="D475" s="5">
         <v>0.0</v>
       </c>
       <c r="E475" s="9">
-        <v>0.0</v>
+        <v>917055.0</v>
       </c>
       <c r="F475" s="7" t="s">
-        <v>1361</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="B476" s="6" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="C476" s="7" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="D476" s="5">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E476" s="9">
-        <v>70440.0</v>
+        <v>917055.0</v>
       </c>
       <c r="F476" s="7" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="B477" s="6" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="C477" s="7" t="s">
-        <v>1366</v>
+        <v>1374</v>
       </c>
       <c r="D477" s="5">
         <v>0.0</v>
       </c>
       <c r="E477" s="9">
-        <v>91630.0</v>
+        <v>1054080.0</v>
       </c>
       <c r="F477" s="7" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="B478" s="6" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="C478" s="7" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="D478" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E478" s="9">
-        <v>90470.0</v>
+        <v>1054080.0</v>
       </c>
       <c r="F478" s="7" t="s">
-        <v>1370</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="B479" s="6" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="C479" s="7" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="D479" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E479" s="9">
-        <v>97630.0</v>
+        <v>937530.0</v>
       </c>
       <c r="F479" s="7" t="s">
-        <v>1373</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="11">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B480" s="6" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
       <c r="C480" s="7" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="D480" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E480" s="9">
-        <v>69710.0</v>
+        <v>937530.0</v>
       </c>
       <c r="F480" s="7" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="11">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="B481" s="6" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="C481" s="7" t="s">
-        <v>1378</v>
+        <v>1386</v>
       </c>
       <c r="D481" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E481" s="9">
-        <v>72360.0</v>
+        <v>1039500.0</v>
       </c>
       <c r="F481" s="7" t="s">
-        <v>1379</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="11">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="B482" s="6" t="s">
-        <v>1380</v>
+        <v>1388</v>
       </c>
       <c r="C482" s="7" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="D482" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E482" s="9">
-        <v>104500.0</v>
+        <v>1039500.0</v>
       </c>
       <c r="F482" s="7" t="s">
-        <v>1382</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="11">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="B483" s="6" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="C483" s="7" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="D483" s="5">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="E483" s="9">
-        <v>126990.0</v>
+        <v>387801.0</v>
       </c>
       <c r="F483" s="7" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="11">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="B484" s="6" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
       <c r="C484" s="7" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="D484" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E484" s="9">
-        <v>150090.0</v>
+        <v>372231.0</v>
       </c>
       <c r="F484" s="7" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="11">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>1389</v>
+        <v>1397</v>
       </c>
       <c r="C485" s="7" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
       <c r="D485" s="5">
         <v>0.0</v>
       </c>
       <c r="E485" s="9">
-        <v>178450.0</v>
+        <v>407943.0</v>
       </c>
       <c r="F485" s="7" t="s">
-        <v>1391</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="11">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="B486" s="6" t="s">
-        <v>1392</v>
+        <v>1400</v>
       </c>
       <c r="C486" s="7" t="s">
-        <v>1393</v>
+        <v>1401</v>
       </c>
       <c r="D486" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E486" s="9">
-        <v>79740.0</v>
+        <v>401625.0</v>
       </c>
       <c r="F486" s="7" t="s">
-        <v>1394</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="11">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="B487" s="6" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="C487" s="7" t="s">
-        <v>1396</v>
+        <v>1404</v>
       </c>
       <c r="D487" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E487" s="9">
-        <v>104300.0</v>
+        <v>395991.0</v>
       </c>
       <c r="F487" s="7" t="s">
-        <v>1397</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="11">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="B488" s="6" t="s">
-        <v>1398</v>
+        <v>1406</v>
       </c>
       <c r="C488" s="7" t="s">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="D488" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E488" s="9">
-        <v>127000.0</v>
+        <v>360531.0</v>
       </c>
       <c r="F488" s="7" t="s">
-        <v>1400</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="C489" s="7" t="s">
-        <v>1402</v>
+        <v>1410</v>
       </c>
       <c r="D489" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E489" s="9">
-        <v>160760.0</v>
+        <v>415971.0</v>
       </c>
       <c r="F489" s="7" t="s">
-        <v>1403</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="11">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="B490" s="6" t="s">
-        <v>1404</v>
+        <v>1412</v>
       </c>
       <c r="C490" s="7" t="s">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="9">
-        <v>188850.0</v>
+        <v>389826.0</v>
       </c>
       <c r="F490" s="7" t="s">
-        <v>1406</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="11">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="B491" s="6" t="s">
-        <v>1407</v>
+        <v>1415</v>
       </c>
       <c r="C491" s="7" t="s">
-        <v>1408</v>
+        <v>1416</v>
       </c>
       <c r="D491" s="5">
         <v>0.0</v>
       </c>
       <c r="E491" s="9">
-        <v>78753.0</v>
+        <v>596196.0</v>
       </c>
       <c r="F491" s="7" t="s">
-        <v>1409</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="11">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B492" s="6" t="s">
-        <v>1410</v>
+        <v>1418</v>
       </c>
       <c r="C492" s="7" t="s">
-        <v>1411</v>
+        <v>1419</v>
       </c>
       <c r="D492" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E492" s="9">
-        <v>133100.0</v>
+        <v>548298.0</v>
       </c>
       <c r="F492" s="7" t="s">
-        <v>1412</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B493" s="6" t="s">
-        <v>1413</v>
+        <v>1421</v>
       </c>
       <c r="C493" s="7" t="s">
-        <v>1414</v>
+        <v>1422</v>
       </c>
       <c r="D493" s="5">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
       <c r="E493" s="9">
-        <v>18830.0</v>
+        <v>691830.0</v>
       </c>
       <c r="F493" s="7" t="s">
-        <v>1415</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B494" s="6" t="s">
-        <v>1416</v>
+        <v>1424</v>
       </c>
       <c r="C494" s="7" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="D494" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E494" s="9">
-        <v>21650.0</v>
+        <v>675045.0</v>
       </c>
       <c r="F494" s="7" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B495" s="6" t="s">
-        <v>1419</v>
+        <v>1427</v>
       </c>
       <c r="C495" s="7" t="s">
-        <v>1420</v>
+        <v>1428</v>
       </c>
       <c r="D495" s="5">
-        <v>104.0</v>
+        <v>20.0</v>
       </c>
       <c r="E495" s="9">
-        <v>25870.0</v>
+        <v>392895.0</v>
       </c>
       <c r="F495" s="7" t="s">
-        <v>1421</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B496" s="6" t="s">
-        <v>1422</v>
+        <v>1430</v>
       </c>
       <c r="C496" s="7" t="s">
-        <v>1423</v>
+        <v>1431</v>
       </c>
       <c r="D496" s="5">
-        <v>21.0</v>
+        <v>2.0</v>
       </c>
       <c r="E496" s="9">
-        <v>31380.0</v>
+        <v>386991.0</v>
       </c>
       <c r="F496" s="7" t="s">
-        <v>1424</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B497" s="6" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="C497" s="7" t="s">
-        <v>1426</v>
+        <v>1434</v>
       </c>
       <c r="D497" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E497" s="9">
-        <v>76520.0</v>
+        <v>419886.0</v>
       </c>
       <c r="F497" s="7" t="s">
-        <v>1427</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B498" s="6" t="s">
-        <v>1428</v>
+        <v>1436</v>
       </c>
       <c r="C498" s="7" t="s">
-        <v>1429</v>
+        <v>1437</v>
       </c>
       <c r="D498" s="5">
-        <v>29.0</v>
+        <v>3.0</v>
       </c>
       <c r="E498" s="9">
-        <v>81200.0</v>
+        <v>411561.0</v>
       </c>
       <c r="F498" s="7" t="s">
-        <v>1430</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="11">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B499" s="6" t="s">
-        <v>1431</v>
+        <v>1439</v>
       </c>
       <c r="C499" s="7" t="s">
-        <v>1432</v>
+        <v>1440</v>
       </c>
       <c r="D499" s="5">
-        <v>2.0</v>
+        <v>8.0</v>
       </c>
       <c r="E499" s="9">
-        <v>17370.0</v>
+        <v>447831.0</v>
       </c>
       <c r="F499" s="7" t="s">
-        <v>1433</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="11">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B500" s="6" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C500" s="7" t="s">
-        <v>1435</v>
+        <v>1443</v>
       </c>
       <c r="D500" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E500" s="9">
-        <v>18480.0</v>
+        <v>437400.0</v>
       </c>
       <c r="F500" s="7" t="s">
-        <v>1436</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B501" s="6" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="C501" s="7" t="s">
-        <v>1438</v>
+        <v>1446</v>
       </c>
       <c r="D501" s="5">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
       <c r="E501" s="9">
-        <v>17740.0</v>
+        <v>419508.0</v>
       </c>
       <c r="F501" s="7" t="s">
-        <v>1439</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B502" s="6" t="s">
-        <v>1440</v>
+        <v>1448</v>
       </c>
       <c r="C502" s="7" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="D502" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E502" s="9">
-        <v>21730.0</v>
+        <v>382851.0</v>
       </c>
       <c r="F502" s="7" t="s">
-        <v>1442</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B503" s="6" t="s">
-        <v>1443</v>
+        <v>1451</v>
       </c>
       <c r="C503" s="7" t="s">
-        <v>1444</v>
+        <v>1452</v>
       </c>
       <c r="D503" s="5">
-        <v>24.0</v>
+        <v>6.0</v>
       </c>
       <c r="E503" s="9">
-        <v>23320.0</v>
+        <v>439749.0</v>
       </c>
       <c r="F503" s="7" t="s">
-        <v>1445</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B504" s="6" t="s">
-        <v>1446</v>
+        <v>1454</v>
       </c>
       <c r="C504" s="7" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="D504" s="5">
-        <v>14.0</v>
+        <v>1.0</v>
       </c>
       <c r="E504" s="9">
-        <v>26160.0</v>
+        <v>412920.0</v>
       </c>
       <c r="F504" s="7" t="s">
-        <v>1448</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="11">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B505" s="6" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="C505" s="7" t="s">
-        <v>1450</v>
+        <v>1458</v>
       </c>
       <c r="D505" s="5">
-        <v>53.0</v>
+        <v>0.0</v>
       </c>
       <c r="E505" s="9">
-        <v>29850.0</v>
+        <v>411183.0</v>
       </c>
       <c r="F505" s="7" t="s">
-        <v>1451</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B506" s="6" t="s">
-        <v>1452</v>
+        <v>1460</v>
       </c>
       <c r="C506" s="7" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="D506" s="5">
-        <v>51.0</v>
+        <v>0.0</v>
       </c>
       <c r="E506" s="9">
-        <v>36250.0</v>
+        <v>395631.0</v>
       </c>
       <c r="F506" s="7" t="s">
-        <v>1454</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B507" s="6" t="s">
-        <v>1455</v>
+        <v>1463</v>
       </c>
       <c r="C507" s="7" t="s">
-        <v>1456</v>
+        <v>1464</v>
       </c>
       <c r="D507" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E507" s="9">
-        <v>27210.0</v>
+        <v>431622.0</v>
       </c>
       <c r="F507" s="7" t="s">
-        <v>1457</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B508" s="6" t="s">
-        <v>1458</v>
+        <v>1466</v>
       </c>
       <c r="C508" s="7" t="s">
-        <v>1459</v>
+        <v>1467</v>
       </c>
       <c r="D508" s="5">
-        <v>33.0</v>
+        <v>2.0</v>
       </c>
       <c r="E508" s="9">
-        <v>35670.0</v>
+        <v>425799.0</v>
       </c>
       <c r="F508" s="7" t="s">
-        <v>1460</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B509" s="6" t="s">
-        <v>1461</v>
+        <v>1469</v>
       </c>
       <c r="C509" s="7" t="s">
-        <v>1462</v>
+        <v>1470</v>
       </c>
       <c r="D509" s="5">
-        <v>34.0</v>
+        <v>7.0</v>
       </c>
       <c r="E509" s="9">
-        <v>29600.0</v>
+        <v>666936.0</v>
       </c>
       <c r="F509" s="7" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="11">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B510" s="6" t="s">
-        <v>1464</v>
+        <v>1472</v>
       </c>
       <c r="C510" s="7" t="s">
-        <v>1465</v>
+        <v>1473</v>
       </c>
       <c r="D510" s="5">
-        <v>44.0</v>
+        <v>2.0</v>
       </c>
       <c r="E510" s="9">
-        <v>38380.0</v>
+        <v>595521.0</v>
       </c>
       <c r="F510" s="7" t="s">
-        <v>1466</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B511" s="6" t="s">
-        <v>1467</v>
+        <v>1475</v>
       </c>
       <c r="C511" s="7" t="s">
-        <v>1468</v>
+        <v>1476</v>
       </c>
       <c r="D511" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E511" s="9">
-        <v>39200.0</v>
+        <v>776439.0</v>
       </c>
       <c r="F511" s="7" t="s">
-        <v>1469</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B512" s="6" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="C512" s="7" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="D512" s="5">
-        <v>77.0</v>
+        <v>2.0</v>
       </c>
       <c r="E512" s="9">
-        <v>47320.0</v>
+        <v>796077.0</v>
       </c>
       <c r="F512" s="7" t="s">
-        <v>1472</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="11">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B513" s="6" t="s">
-        <v>1473</v>
+        <v>1481</v>
       </c>
       <c r="C513" s="7" t="s">
-        <v>1474</v>
+        <v>1482</v>
       </c>
       <c r="D513" s="5">
-        <v>25.0</v>
+        <v>14.0</v>
       </c>
       <c r="E513" s="9">
-        <v>52040.0</v>
+        <v>829035.0</v>
       </c>
       <c r="F513" s="7" t="s">
-        <v>1475</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="11">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B514" s="6" t="s">
-        <v>1476</v>
+        <v>1484</v>
       </c>
       <c r="C514" s="7" t="s">
-        <v>1477</v>
+        <v>1485</v>
       </c>
       <c r="D514" s="5">
-        <v>44.0</v>
+        <v>2.0</v>
       </c>
       <c r="E514" s="9">
-        <v>68780.0</v>
+        <v>846675.0</v>
       </c>
       <c r="F514" s="7" t="s">
-        <v>1478</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="11">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B515" s="6" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="C515" s="7" t="s">
-        <v>1480</v>
+        <v>1488</v>
       </c>
       <c r="D515" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E515" s="9">
-        <v>68990.0</v>
+        <v>388035.0</v>
       </c>
       <c r="F515" s="7" t="s">
-        <v>1481</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="11">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B516" s="6" t="s">
-        <v>1482</v>
+        <v>1490</v>
       </c>
       <c r="C516" s="7" t="s">
-        <v>1483</v>
+        <v>1491</v>
       </c>
       <c r="D516" s="5">
-        <v>9.0</v>
+        <v>18.0</v>
       </c>
       <c r="E516" s="9">
-        <v>79870.0</v>
+        <v>431424.0</v>
       </c>
       <c r="F516" s="7" t="s">
-        <v>1484</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="11">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B517" s="6" t="s">
-        <v>1485</v>
+        <v>1493</v>
       </c>
       <c r="C517" s="7" t="s">
-        <v>1486</v>
+        <v>1494</v>
       </c>
       <c r="D517" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E517" s="9">
-        <v>30027.0</v>
+        <v>424980.0</v>
       </c>
       <c r="F517" s="7" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B518" s="6" t="s">
-        <v>1488</v>
+        <v>1496</v>
       </c>
       <c r="C518" s="7" t="s">
-        <v>1489</v>
+        <v>1497</v>
       </c>
       <c r="D518" s="5">
-        <v>217.0</v>
+        <v>0.0</v>
       </c>
       <c r="E518" s="9">
-        <v>11378.0</v>
+        <v>393039.0</v>
       </c>
       <c r="F518" s="7" t="s">
-        <v>1490</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B519" s="6" t="s">
-        <v>1491</v>
+        <v>1499</v>
       </c>
       <c r="C519" s="7" t="s">
-        <v>1492</v>
+        <v>1500</v>
       </c>
       <c r="D519" s="5">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="E519" s="9">
-        <v>11414.0</v>
+        <v>810225.0</v>
       </c>
       <c r="F519" s="7" t="s">
-        <v>1493</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B520" s="6" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
       <c r="C520" s="7" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D520" s="5">
-        <v>17.0</v>
+        <v>1.0</v>
       </c>
       <c r="E520" s="9">
-        <v>14157.0</v>
+        <v>838683.0</v>
       </c>
       <c r="F520" s="7" t="s">
-        <v>1496</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B521" s="6" t="s">
-        <v>1497</v>
+        <v>1505</v>
       </c>
       <c r="C521" s="7" t="s">
-        <v>1498</v>
+        <v>1506</v>
       </c>
       <c r="D521" s="5">
-        <v>48.0</v>
+        <v>0.0</v>
       </c>
       <c r="E521" s="9">
-        <v>15120.0</v>
+        <v>974088.0</v>
       </c>
       <c r="F521" s="7" t="s">
-        <v>1499</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B522" s="6" t="s">
-        <v>1500</v>
+        <v>1508</v>
       </c>
       <c r="C522" s="7" t="s">
-        <v>1501</v>
+        <v>1509</v>
       </c>
       <c r="D522" s="5">
-        <v>33.0</v>
+        <v>0.0</v>
       </c>
       <c r="E522" s="9">
-        <v>16246.0</v>
+        <v>952470.0</v>
       </c>
       <c r="F522" s="7" t="s">
-        <v>1502</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B523" s="6" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="C523" s="7" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="D523" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E523" s="9">
-        <v>17636.0</v>
+        <v>1076840.0</v>
       </c>
       <c r="F523" s="7" t="s">
-        <v>1505</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B524" s="6" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
       <c r="C524" s="7" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="D524" s="5">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="E524" s="9">
-        <v>20925.0</v>
+        <v>1091660.0</v>
       </c>
       <c r="F524" s="7" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="11">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B525" s="6" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="C525" s="7" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
       <c r="D525" s="5">
-        <v>29.0</v>
+        <v>0.0</v>
       </c>
       <c r="E525" s="9">
-        <v>25318.0</v>
+        <v>838683.0</v>
       </c>
       <c r="F525" s="7" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="11">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B526" s="6" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
       <c r="C526" s="7" t="s">
-        <v>1513</v>
+        <v>1521</v>
       </c>
       <c r="D526" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E526" s="9">
-        <v>42567.0</v>
+        <v>927693.0</v>
       </c>
       <c r="F526" s="7" t="s">
-        <v>1514</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="11">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B527" s="6" t="s">
-        <v>1515</v>
+        <v>1523</v>
       </c>
       <c r="C527" s="7" t="s">
-        <v>1516</v>
+        <v>1524</v>
       </c>
       <c r="D527" s="5">
-        <v>45.0</v>
+        <v>0.0</v>
       </c>
       <c r="E527" s="9">
-        <v>12280.0</v>
+        <v>952470.0</v>
       </c>
       <c r="F527" s="7" t="s">
-        <v>1517</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="11">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B528" s="6" t="s">
-        <v>1518</v>
+        <v>1526</v>
       </c>
       <c r="C528" s="7" t="s">
-        <v>1519</v>
+        <v>1527</v>
       </c>
       <c r="D528" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E528" s="9">
-        <v>14020.0</v>
+        <v>1074610.0</v>
       </c>
       <c r="F528" s="7" t="s">
-        <v>1520</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="11">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B529" s="6" t="s">
-        <v>1521</v>
+        <v>1529</v>
       </c>
       <c r="C529" s="7" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="D529" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E529" s="9">
-        <v>17546.0</v>
+        <v>1091660.0</v>
       </c>
       <c r="F529" s="7" t="s">
-        <v>1523</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="11">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B530" s="6" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
       <c r="C530" s="7" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="D530" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E530" s="9">
-        <v>18575.0</v>
+        <v>1091660.0</v>
       </c>
       <c r="F530" s="7" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="11">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B531" s="6" t="s">
-        <v>1527</v>
+        <v>1535</v>
       </c>
       <c r="C531" s="7" t="s">
-        <v>1528</v>
+        <v>1536</v>
       </c>
       <c r="D531" s="5">
-        <v>23.0</v>
+        <v>37.0</v>
       </c>
       <c r="E531" s="9">
-        <v>19121.0</v>
+        <v>625860.0</v>
       </c>
       <c r="F531" s="7" t="s">
-        <v>1529</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="11">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B532" s="6" t="s">
-        <v>1530</v>
+        <v>1538</v>
       </c>
       <c r="C532" s="7" t="s">
-        <v>1531</v>
+        <v>1539</v>
       </c>
       <c r="D532" s="5">
-        <v>26.0</v>
+        <v>6.0</v>
       </c>
       <c r="E532" s="9">
-        <v>21336.0</v>
+        <v>576090.0</v>
       </c>
       <c r="F532" s="7" t="s">
-        <v>1532</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="11">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B533" s="6" t="s">
-        <v>1533</v>
+        <v>1541</v>
       </c>
       <c r="C533" s="7" t="s">
-        <v>1534</v>
+        <v>1542</v>
       </c>
       <c r="D533" s="5">
-        <v>5.0</v>
+        <v>15.0</v>
       </c>
       <c r="E533" s="9">
-        <v>28193.0</v>
+        <v>723258.0</v>
       </c>
       <c r="F533" s="7" t="s">
-        <v>1535</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="11">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B534" s="6" t="s">
-        <v>1536</v>
+        <v>1544</v>
       </c>
       <c r="C534" s="7" t="s">
-        <v>1537</v>
+        <v>1545</v>
       </c>
       <c r="D534" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E534" s="9">
-        <v>37317.0</v>
+        <v>706383.0</v>
       </c>
       <c r="F534" s="7" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="11">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B535" s="6" t="s">
-        <v>1539</v>
+        <v>1547</v>
       </c>
       <c r="C535" s="7" t="s">
-        <v>1540</v>
+        <v>1548</v>
       </c>
       <c r="D535" s="5">
-        <v>17.0</v>
+        <v>24.0</v>
       </c>
       <c r="E535" s="9">
-        <v>25367.0</v>
+        <v>417843.0</v>
       </c>
       <c r="F535" s="7" t="s">
-        <v>1541</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="11">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B536" s="6" t="s">
-        <v>1542</v>
+        <v>1550</v>
       </c>
       <c r="C536" s="7" t="s">
-        <v>1543</v>
+        <v>1551</v>
       </c>
       <c r="D536" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E536" s="9">
-        <v>9699.0</v>
+        <v>412632.0</v>
       </c>
       <c r="F536" s="7" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="11">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="B537" s="6" t="s">
-        <v>1545</v>
+        <v>1553</v>
       </c>
       <c r="C537" s="7" t="s">
-        <v>1546</v>
+        <v>1554</v>
       </c>
       <c r="D537" s="5">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
       <c r="E537" s="9">
-        <v>9679.0</v>
+        <v>444861.0</v>
       </c>
       <c r="F537" s="7" t="s">
-        <v>1547</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="11">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="B538" s="6" t="s">
-        <v>1548</v>
+        <v>1556</v>
       </c>
       <c r="C538" s="7" t="s">
-        <v>1549</v>
+        <v>1557</v>
       </c>
       <c r="D538" s="5">
-        <v>21.0</v>
+        <v>5.0</v>
       </c>
       <c r="E538" s="9">
-        <v>12017.0</v>
+        <v>437076.0</v>
       </c>
       <c r="F538" s="7" t="s">
-        <v>1550</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="11">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="B539" s="6" t="s">
-        <v>1551</v>
+        <v>1559</v>
       </c>
       <c r="C539" s="7" t="s">
-        <v>1552</v>
+        <v>1560</v>
       </c>
       <c r="D539" s="5">
-        <v>52.0</v>
+        <v>16.0</v>
       </c>
       <c r="E539" s="9">
-        <v>13217.0</v>
+        <v>473256.0</v>
       </c>
       <c r="F539" s="7" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="11">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B540" s="6" t="s">
-        <v>1554</v>
+        <v>1562</v>
       </c>
       <c r="C540" s="7" t="s">
-        <v>1555</v>
+        <v>1563</v>
       </c>
       <c r="D540" s="5">
-        <v>21.0</v>
+        <v>5.0</v>
       </c>
       <c r="E540" s="9">
-        <v>14020.0</v>
+        <v>463140.0</v>
       </c>
       <c r="F540" s="7" t="s">
-        <v>1556</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="11">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B541" s="6" t="s">
-        <v>1557</v>
+        <v>1565</v>
       </c>
       <c r="C541" s="7" t="s">
-        <v>1558</v>
+        <v>1566</v>
       </c>
       <c r="D541" s="5">
-        <v>44.0</v>
+        <v>4.0</v>
       </c>
       <c r="E541" s="9">
-        <v>14884.0</v>
+        <v>1083850.0</v>
       </c>
       <c r="F541" s="7" t="s">
-        <v>1559</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="11">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="B542" s="6" t="s">
-        <v>1560</v>
+        <v>1568</v>
       </c>
       <c r="C542" s="7" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D542" s="5">
-        <v>34.0</v>
+        <v>10.0</v>
       </c>
       <c r="E542" s="9">
-        <v>18707.0</v>
+        <v>1118020.0</v>
       </c>
       <c r="F542" s="7" t="s">
-        <v>1562</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="11">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="B543" s="6" t="s">
-        <v>1563</v>
+        <v>1571</v>
       </c>
       <c r="C543" s="7" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="D543" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E543" s="9">
-        <v>21452.0</v>
+        <v>804150.0</v>
       </c>
       <c r="F543" s="7" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B544" s="6" t="s">
-        <v>1566</v>
+        <v>1574</v>
       </c>
       <c r="C544" s="7" t="s">
-        <v>1567</v>
+        <v>1575</v>
       </c>
       <c r="D544" s="5">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="E544" s="9">
-        <v>5228.0</v>
+        <v>804150.0</v>
       </c>
       <c r="F544" s="7" t="s">
-        <v>1568</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B545" s="6" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="C545" s="7" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="D545" s="5">
-        <v>74.0</v>
+        <v>1.0</v>
       </c>
       <c r="E545" s="9">
-        <v>6090.0</v>
+        <v>776475.0</v>
       </c>
       <c r="F545" s="7" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B546" s="6" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
       <c r="C546" s="7" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="D546" s="5">
-        <v>42.0</v>
+        <v>1.0</v>
       </c>
       <c r="E546" s="9">
-        <v>6532.0</v>
+        <v>776475.0</v>
       </c>
       <c r="F546" s="7" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
       <c r="C547" s="7" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="D547" s="5">
-        <v>35.0</v>
+        <v>1.0</v>
       </c>
       <c r="E547" s="9">
-        <v>7409.0</v>
+        <v>491589.0</v>
       </c>
       <c r="F547" s="7" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B548" s="6" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="D548" s="5">
-        <v>41.0</v>
+        <v>3.0</v>
       </c>
       <c r="E548" s="9">
-        <v>6532.0</v>
+        <v>498780.0</v>
       </c>
       <c r="F548" s="7" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B549" s="6" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="C549" s="7" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="D549" s="5">
-        <v>178.0</v>
+        <v>0.0</v>
       </c>
       <c r="E549" s="9">
-        <v>8127.0</v>
+        <v>283950.0</v>
       </c>
       <c r="F549" s="7" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="11">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B550" s="6" t="s">
-        <v>1584</v>
+        <v>1592</v>
       </c>
       <c r="C550" s="7" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="D550" s="5">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="E550" s="9">
-        <v>7859.0</v>
+        <v>293985.0</v>
       </c>
       <c r="F550" s="7" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="11">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B551" s="6" t="s">
-        <v>1587</v>
+        <v>1595</v>
       </c>
       <c r="C551" s="7" t="s">
-        <v>1588</v>
+        <v>1596</v>
       </c>
       <c r="D551" s="5">
-        <v>25.0</v>
+        <v>23.0</v>
       </c>
       <c r="E551" s="9">
-        <v>9869.0</v>
+        <v>493047.0</v>
       </c>
       <c r="F551" s="7" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="11">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B552" s="6" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
       <c r="C552" s="7" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="D552" s="5">
-        <v>33.0</v>
+        <v>30.0</v>
       </c>
       <c r="E552" s="9">
-        <v>8650.0</v>
+        <v>548631.0</v>
       </c>
       <c r="F552" s="7" t="s">
-        <v>1592</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="11">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B553" s="6" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
       <c r="C553" s="7" t="s">
-        <v>1594</v>
+        <v>1602</v>
       </c>
       <c r="D553" s="5">
-        <v>105.0</v>
+        <v>8.0</v>
       </c>
       <c r="E553" s="9">
-        <v>10978.0</v>
+        <v>288900.0</v>
       </c>
       <c r="F553" s="7" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="11">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B554" s="6" t="s">
-        <v>1596</v>
+        <v>1604</v>
       </c>
       <c r="C554" s="7" t="s">
-        <v>1597</v>
+        <v>1605</v>
       </c>
       <c r="D554" s="5">
-        <v>36.0</v>
+        <v>6.0</v>
       </c>
       <c r="E554" s="9">
-        <v>11248.0</v>
+        <v>295650.0</v>
       </c>
       <c r="F554" s="7" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B555" s="6" t="s">
-        <v>1599</v>
+        <v>1607</v>
       </c>
       <c r="C555" s="7" t="s">
-        <v>1600</v>
+        <v>1608</v>
       </c>
       <c r="D555" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E555" s="9">
-        <v>14818.0</v>
+        <v>687879.0</v>
       </c>
       <c r="F555" s="7" t="s">
-        <v>1601</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="11">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B556" s="6" t="s">
-        <v>1602</v>
+        <v>1610</v>
       </c>
       <c r="C556" s="7" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="D556" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E556" s="9">
-        <v>17010.0</v>
+        <v>627885.0</v>
       </c>
       <c r="F556" s="7" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="11">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B557" s="6" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="C557" s="7" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="D557" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E557" s="9">
-        <v>19472.0</v>
+        <v>627885.0</v>
       </c>
       <c r="F557" s="7" t="s">
-        <v>1607</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="11">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B558" s="6" t="s">
-        <v>1608</v>
+        <v>1616</v>
       </c>
       <c r="C558" s="7" t="s">
-        <v>1609</v>
+        <v>1617</v>
       </c>
       <c r="D558" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E558" s="9">
-        <v>20033.0</v>
+        <v>696339.0</v>
       </c>
       <c r="F558" s="7" t="s">
-        <v>1610</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="11">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B559" s="6" t="s">
-        <v>1611</v>
+        <v>1619</v>
       </c>
       <c r="C559" s="7" t="s">
-        <v>1612</v>
+        <v>1620</v>
       </c>
       <c r="D559" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E559" s="9">
-        <v>21129.0</v>
+        <v>723555.0</v>
       </c>
       <c r="F559" s="7" t="s">
-        <v>1613</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="11">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B560" s="6" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="C560" s="7" t="s">
-        <v>1615</v>
+        <v>1623</v>
       </c>
       <c r="D560" s="5">
         <v>0.0</v>
       </c>
       <c r="E560" s="9">
-        <v>20213.0</v>
+        <v>723555.0</v>
       </c>
       <c r="F560" s="7" t="s">
-        <v>1616</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="11">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B561" s="6" t="s">
-        <v>1617</v>
+        <v>1625</v>
       </c>
       <c r="C561" s="7" t="s">
-        <v>1618</v>
+        <v>1626</v>
       </c>
       <c r="D561" s="5">
         <v>0.0</v>
       </c>
       <c r="E561" s="9">
-        <v>24479.0</v>
+        <v>642393.0</v>
       </c>
       <c r="F561" s="7" t="s">
-        <v>1619</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="11">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>1620</v>
+        <v>1628</v>
       </c>
       <c r="C562" s="7" t="s">
-        <v>1621</v>
+        <v>1629</v>
       </c>
       <c r="D562" s="5">
         <v>0.0</v>
       </c>
       <c r="E562" s="9">
-        <v>25006.0</v>
+        <v>642393.0</v>
       </c>
       <c r="F562" s="7" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="11">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>1623</v>
+        <v>1631</v>
       </c>
       <c r="C563" s="7" t="s">
-        <v>1624</v>
+        <v>1632</v>
       </c>
       <c r="D563" s="5">
         <v>0.0</v>
       </c>
       <c r="E563" s="9">
-        <v>26468.0</v>
+        <v>354852.0</v>
       </c>
       <c r="F563" s="7" t="s">
-        <v>1625</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="11">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B564" s="6" t="s">
-        <v>1626</v>
+        <v>1634</v>
       </c>
       <c r="C564" s="7" t="s">
-        <v>1627</v>
+        <v>1635</v>
       </c>
       <c r="D564" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E564" s="9">
-        <v>4443.0</v>
+        <v>354852.0</v>
       </c>
       <c r="F564" s="7" t="s">
-        <v>1628</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="11">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="B565" s="6" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="C565" s="7" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="D565" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E565" s="9">
-        <v>5795.0</v>
+        <v>375075.0</v>
       </c>
       <c r="F565" s="7" t="s">
-        <v>1631</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="11">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="B566" s="6" t="s">
-        <v>1632</v>
+        <v>1640</v>
       </c>
       <c r="C566" s="7" t="s">
-        <v>1633</v>
+        <v>1641</v>
       </c>
       <c r="D566" s="5">
-        <v>30.0</v>
+        <v>0.0</v>
       </c>
       <c r="E566" s="9">
-        <v>4972.0</v>
+        <v>375075.0</v>
       </c>
       <c r="F566" s="7" t="s">
-        <v>1634</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="11">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B567" s="6" t="s">
-        <v>1635</v>
+        <v>1643</v>
       </c>
       <c r="C567" s="7" t="s">
-        <v>1636</v>
+        <v>1644</v>
       </c>
       <c r="D567" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E567" s="9">
-        <v>6253.0</v>
+        <v>367326.0</v>
       </c>
       <c r="F567" s="7" t="s">
-        <v>1637</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="11">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B568" s="6" t="s">
-        <v>1638</v>
+        <v>1646</v>
       </c>
       <c r="C568" s="7" t="s">
-        <v>1639</v>
+        <v>1647</v>
       </c>
       <c r="D568" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E568" s="9">
-        <v>5401.0</v>
+        <v>367353.0</v>
       </c>
       <c r="F568" s="7" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="11">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="B569" s="6" t="s">
-        <v>1641</v>
+        <v>1649</v>
       </c>
       <c r="C569" s="7" t="s">
-        <v>1642</v>
+        <v>1650</v>
       </c>
       <c r="D569" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E569" s="9">
-        <v>6802.0</v>
+        <v>398502.0</v>
       </c>
       <c r="F569" s="7" t="s">
-        <v>1643</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="11">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="B570" s="6" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="C570" s="7" t="s">
-        <v>1645</v>
+        <v>1653</v>
       </c>
       <c r="D570" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E570" s="9">
-        <v>6309.0</v>
+        <v>398502.0</v>
       </c>
       <c r="F570" s="7" t="s">
-        <v>1646</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="11">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="B571" s="6" t="s">
-        <v>1647</v>
+        <v>1655</v>
       </c>
       <c r="C571" s="7" t="s">
-        <v>1648</v>
+        <v>1656</v>
       </c>
       <c r="D571" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E571" s="9">
-        <v>7930.0</v>
+        <v>553140.0</v>
       </c>
       <c r="F571" s="7" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="11">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="B572" s="6" t="s">
-        <v>1650</v>
+        <v>1658</v>
       </c>
       <c r="C572" s="7" t="s">
-        <v>1651</v>
+        <v>1659</v>
       </c>
       <c r="D572" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E572" s="9">
-        <v>7727.0</v>
+        <v>604044.0</v>
       </c>
       <c r="F572" s="7" t="s">
-        <v>1652</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="11">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="C573" s="7" t="s">
-        <v>1654</v>
+        <v>1662</v>
       </c>
       <c r="D573" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E573" s="9">
-        <v>9145.0</v>
+        <v>632205.0</v>
       </c>
       <c r="F573" s="7" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="11">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1656</v>
+        <v>1664</v>
       </c>
       <c r="C574" s="7" t="s">
-        <v>1657</v>
+        <v>1665</v>
       </c>
       <c r="D574" s="5">
-        <v>36.0</v>
+        <v>0.0</v>
       </c>
       <c r="E574" s="9">
-        <v>9463.0</v>
+        <v>675090.0</v>
       </c>
       <c r="F574" s="7" t="s">
-        <v>1658</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="11">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1659</v>
+        <v>1667</v>
       </c>
       <c r="C575" s="7" t="s">
-        <v>1660</v>
+        <v>1668</v>
       </c>
       <c r="D575" s="5">
         <v>0.0</v>
       </c>
       <c r="E575" s="9">
-        <v>12749.0</v>
+        <v>390681.0</v>
       </c>
       <c r="F575" s="7" t="s">
-        <v>1661</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="11">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1662</v>
+        <v>1670</v>
       </c>
       <c r="C576" s="7" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
       <c r="D576" s="5">
         <v>0.0</v>
       </c>
       <c r="E576" s="9">
-        <v>14468.0</v>
+        <v>470808.0</v>
       </c>
       <c r="F576" s="7" t="s">
-        <v>1664</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="11">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>1665</v>
+        <v>1673</v>
       </c>
       <c r="C577" s="7" t="s">
-        <v>1666</v>
+        <v>1674</v>
       </c>
       <c r="D577" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E577" s="9">
-        <v>16391.0</v>
+        <v>402642.0</v>
       </c>
       <c r="F577" s="7" t="s">
-        <v>1667</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="11">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
       <c r="C578" s="7" t="s">
-        <v>1669</v>
+        <v>1677</v>
       </c>
       <c r="D578" s="5">
         <v>0.0</v>
       </c>
       <c r="E578" s="9">
-        <v>17032.0</v>
+        <v>489096.0</v>
       </c>
       <c r="F578" s="7" t="s">
-        <v>1670</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="11">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="B579" s="6" t="s">
-        <v>1671</v>
+        <v>1679</v>
       </c>
       <c r="C579" s="7" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D579" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E579" s="9">
-        <v>17787.0</v>
+        <v>412650.0</v>
       </c>
       <c r="F579" s="7" t="s">
-        <v>1673</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="11">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>1674</v>
+        <v>1682</v>
       </c>
       <c r="C580" s="7" t="s">
-        <v>1675</v>
+        <v>1683</v>
       </c>
       <c r="D580" s="5">
         <v>0.0</v>
       </c>
       <c r="E580" s="9">
-        <v>20344.0</v>
+        <v>413100.0</v>
       </c>
       <c r="F580" s="7" t="s">
-        <v>1676</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="11">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="B581" s="6" t="s">
-        <v>1677</v>
+        <v>1685</v>
       </c>
       <c r="C581" s="7" t="s">
-        <v>1678</v>
+        <v>1686</v>
       </c>
       <c r="D581" s="5">
         <v>0.0</v>
       </c>
       <c r="E581" s="9">
-        <v>0.0</v>
+        <v>500796.0</v>
       </c>
       <c r="F581" s="7" t="s">
-        <v>1679</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="11">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="C582" s="7" t="s">
-        <v>1681</v>
+        <v>1689</v>
       </c>
       <c r="D582" s="5">
         <v>0.0</v>
       </c>
       <c r="E582" s="9">
-        <v>22513.0</v>
+        <v>500796.0</v>
       </c>
       <c r="F582" s="7" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B583" s="6" t="s">
-        <v>1683</v>
+        <v>1691</v>
       </c>
       <c r="C583" s="7" t="s">
-        <v>1684</v>
+        <v>1692</v>
       </c>
       <c r="D583" s="5">
-        <v>36.0</v>
+        <v>0.0</v>
       </c>
       <c r="E583" s="9">
-        <v>3216.0</v>
+        <v>350055.0</v>
       </c>
       <c r="F583" s="7" t="s">
-        <v>1685</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B584" s="6" t="s">
-        <v>1686</v>
+        <v>1694</v>
       </c>
       <c r="C584" s="7" t="s">
-        <v>1687</v>
+        <v>1695</v>
       </c>
       <c r="D584" s="5">
-        <v>73.0</v>
+        <v>0.0</v>
       </c>
       <c r="E584" s="9">
-        <v>3546.0</v>
+        <v>350055.0</v>
       </c>
       <c r="F584" s="7" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B585" s="6" t="s">
-        <v>1689</v>
+        <v>1697</v>
       </c>
       <c r="C585" s="7" t="s">
-        <v>1690</v>
+        <v>1698</v>
       </c>
       <c r="D585" s="5">
-        <v>28.0</v>
+        <v>0.0</v>
       </c>
       <c r="E585" s="9">
-        <v>3841.0</v>
+        <v>358722.0</v>
       </c>
       <c r="F585" s="7" t="s">
-        <v>1691</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="11">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B586" s="6" t="s">
-        <v>1692</v>
+        <v>1700</v>
       </c>
       <c r="C586" s="7" t="s">
-        <v>1693</v>
+        <v>1701</v>
       </c>
       <c r="D586" s="5">
-        <v>64.0</v>
+        <v>0.0</v>
       </c>
       <c r="E586" s="9">
-        <v>4294.0</v>
+        <v>358722.0</v>
       </c>
       <c r="F586" s="7" t="s">
-        <v>1694</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B587" s="6" t="s">
-        <v>1695</v>
+        <v>1703</v>
       </c>
       <c r="C587" s="7" t="s">
-        <v>1696</v>
+        <v>1704</v>
       </c>
       <c r="D587" s="5">
-        <v>65.0</v>
+        <v>3.0</v>
       </c>
       <c r="E587" s="9">
-        <v>5338.0</v>
+        <v>411831.0</v>
       </c>
       <c r="F587" s="7" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B588" s="6" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C588" s="7" t="s">
-        <v>1699</v>
+        <v>1707</v>
       </c>
       <c r="D588" s="5">
-        <v>54.0</v>
+        <v>3.0</v>
       </c>
       <c r="E588" s="9">
-        <v>6726.0</v>
+        <v>416655.0</v>
       </c>
       <c r="F588" s="7" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>1701</v>
+        <v>1709</v>
       </c>
       <c r="C589" s="7" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="D589" s="5">
-        <v>28.0</v>
+        <v>2.0</v>
       </c>
       <c r="E589" s="9">
-        <v>7833.0</v>
+        <v>303156.0</v>
       </c>
       <c r="F589" s="7" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="11">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B590" s="6" t="s">
-        <v>1704</v>
+        <v>1712</v>
       </c>
       <c r="C590" s="7" t="s">
-        <v>1705</v>
+        <v>1713</v>
       </c>
       <c r="D590" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E590" s="9">
-        <v>10595.0</v>
+        <v>311868.0</v>
       </c>
       <c r="F590" s="7" t="s">
-        <v>1706</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="11">
         <v>1</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>1707</v>
+        <v>1715</v>
       </c>
       <c r="C591" s="7" t="s">
-        <v>1708</v>
+        <v>1716</v>
       </c>
       <c r="D591" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E591" s="9">
-        <v>20000.0</v>
+        <v>491247.0</v>
       </c>
       <c r="F591" s="7" t="s">
-        <v>1709</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="11">
         <v>2</v>
       </c>
       <c r="B592" s="6" t="s">
-        <v>1710</v>
+        <v>1718</v>
       </c>
       <c r="C592" s="7" t="s">
-        <v>1711</v>
+        <v>1719</v>
       </c>
       <c r="D592" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E592" s="9">
-        <v>7800.0</v>
+        <v>395001.0</v>
       </c>
       <c r="F592" s="7" t="s">
-        <v>1712</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="11">
         <v>3</v>
       </c>
       <c r="B593" s="6" t="s">
-        <v>1713</v>
+        <v>1721</v>
       </c>
       <c r="C593" s="7" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D593" s="5">
-        <v>30.0</v>
+        <v>2.0</v>
       </c>
       <c r="E593" s="9">
-        <v>8254.0</v>
+        <v>324945.0</v>
       </c>
       <c r="F593" s="7" t="s">
-        <v>1715</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="11">
         <v>4</v>
       </c>
       <c r="B594" s="6" t="s">
-        <v>1716</v>
+        <v>1724</v>
       </c>
       <c r="C594" s="7" t="s">
-        <v>1717</v>
+        <v>1725</v>
       </c>
       <c r="D594" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E594" s="9">
-        <v>9247.0</v>
+        <v>340083.0</v>
       </c>
       <c r="F594" s="7" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B595" s="6" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="C595" s="7" t="s">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="D595" s="5">
-        <v>19.0</v>
+        <v>1.0</v>
       </c>
       <c r="E595" s="9">
-        <v>10082.0</v>
+        <v>387648.0</v>
       </c>
       <c r="F595" s="7" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B596" s="6" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="C596" s="7" t="s">
-        <v>1723</v>
+        <v>1731</v>
       </c>
       <c r="D596" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E596" s="9">
-        <v>10644.0</v>
+        <v>387495.0</v>
       </c>
       <c r="F596" s="7" t="s">
-        <v>1724</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B597" s="6" t="s">
-        <v>1725</v>
+        <v>1733</v>
       </c>
       <c r="C597" s="7" t="s">
-        <v>1726</v>
+        <v>1734</v>
       </c>
       <c r="D597" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E597" s="9">
-        <v>11217.0</v>
+        <v>509706.0</v>
       </c>
       <c r="F597" s="7" t="s">
-        <v>1727</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="11">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B598" s="6" t="s">
-        <v>1728</v>
+        <v>1736</v>
       </c>
       <c r="C598" s="7" t="s">
-        <v>1729</v>
+        <v>1737</v>
       </c>
       <c r="D598" s="5">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="E598" s="9">
-        <v>14562.0</v>
+        <v>388863.0</v>
       </c>
       <c r="F598" s="7" t="s">
-        <v>1730</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="11">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B599" s="6" t="s">
-        <v>1731</v>
+        <v>1739</v>
       </c>
       <c r="C599" s="7" t="s">
-        <v>1732</v>
+        <v>1740</v>
       </c>
       <c r="D599" s="5">
-        <v>22.0</v>
+        <v>3.0</v>
       </c>
       <c r="E599" s="9">
-        <v>15200.0</v>
+        <v>263898.0</v>
       </c>
       <c r="F599" s="7" t="s">
-        <v>1733</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="11">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B600" s="6" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="C600" s="7" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="D600" s="5">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="E600" s="9">
-        <v>17259.0</v>
+        <v>370404.0</v>
       </c>
       <c r="F600" s="7" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B601" s="6" t="s">
-        <v>1737</v>
+        <v>1745</v>
       </c>
       <c r="C601" s="7" t="s">
-        <v>1738</v>
+        <v>1746</v>
       </c>
       <c r="D601" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E601" s="9">
-        <v>9480.0</v>
+        <v>320346.0</v>
       </c>
       <c r="F601" s="7" t="s">
-        <v>1739</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="11">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>1740</v>
+        <v>1748</v>
       </c>
       <c r="C602" s="7" t="s">
-        <v>1741</v>
+        <v>1749</v>
       </c>
       <c r="D602" s="5">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="E602" s="9">
-        <v>10400.0</v>
+        <v>320346.0</v>
       </c>
       <c r="F602" s="7" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="11">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B603" s="6" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="C603" s="7" t="s">
-        <v>1744</v>
+        <v>1752</v>
       </c>
       <c r="D603" s="5">
-        <v>35.0</v>
+        <v>59.0</v>
       </c>
       <c r="E603" s="9">
-        <v>11021.0</v>
+        <v>26790.0</v>
       </c>
       <c r="F603" s="7" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="11">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B604" s="6" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
       <c r="C604" s="7" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="D604" s="5">
-        <v>12.0</v>
+        <v>71.0</v>
       </c>
       <c r="E604" s="9">
-        <v>11770.0</v>
+        <v>23990.0</v>
       </c>
       <c r="F604" s="7" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="11">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B605" s="6" t="s">
-        <v>1749</v>
+        <v>1757</v>
       </c>
       <c r="C605" s="7" t="s">
-        <v>1750</v>
+        <v>1758</v>
       </c>
       <c r="D605" s="5">
-        <v>34.0</v>
+        <v>2.0</v>
       </c>
       <c r="E605" s="9">
-        <v>11760.0</v>
+        <v>67500.0</v>
       </c>
       <c r="F605" s="7" t="s">
-        <v>1751</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="11">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>1752</v>
+        <v>1760</v>
       </c>
       <c r="C606" s="7" t="s">
-        <v>1753</v>
+        <v>1761</v>
       </c>
       <c r="D606" s="5">
-        <v>16.0</v>
+        <v>14.0</v>
       </c>
       <c r="E606" s="9">
-        <v>13349.0</v>
+        <v>74700.0</v>
       </c>
       <c r="F606" s="7" t="s">
-        <v>1754</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="11">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>1755</v>
+        <v>1763</v>
       </c>
       <c r="C607" s="7" t="s">
-        <v>1756</v>
+        <v>1764</v>
       </c>
       <c r="D607" s="5">
-        <v>31.0</v>
+        <v>54.0</v>
       </c>
       <c r="E607" s="9">
-        <v>14852.0</v>
+        <v>80000.0</v>
       </c>
       <c r="F607" s="7" t="s">
-        <v>1757</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>1758</v>
+        <v>1766</v>
       </c>
       <c r="C608" s="7" t="s">
-        <v>1759</v>
+        <v>1767</v>
       </c>
       <c r="D608" s="5">
-        <v>7.0</v>
+        <v>45.0</v>
       </c>
       <c r="E608" s="9">
-        <v>520.0</v>
+        <v>89000.0</v>
       </c>
       <c r="F608" s="7" t="s">
-        <v>1760</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1761</v>
+        <v>1769</v>
       </c>
       <c r="C609" s="7" t="s">
-        <v>1762</v>
+        <v>1770</v>
       </c>
       <c r="D609" s="5">
-        <v>2.0</v>
+        <v>56.0</v>
       </c>
       <c r="E609" s="9">
-        <v>580.0</v>
+        <v>116100.0</v>
       </c>
       <c r="F609" s="7" t="s">
-        <v>1763</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1764</v>
+        <v>1772</v>
       </c>
       <c r="C610" s="7" t="s">
-        <v>1765</v>
+        <v>1773</v>
       </c>
       <c r="D610" s="5">
-        <v>21.0</v>
+        <v>54.0</v>
       </c>
       <c r="E610" s="9">
-        <v>770.0</v>
+        <v>129200.0</v>
       </c>
       <c r="F610" s="7" t="s">
-        <v>1766</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B611" s="6" t="s">
-        <v>1767</v>
+        <v>1775</v>
       </c>
       <c r="C611" s="7" t="s">
-        <v>1768</v>
+        <v>1776</v>
       </c>
       <c r="D611" s="5">
-        <v>64.0</v>
+        <v>49.0</v>
       </c>
       <c r="E611" s="9">
-        <v>940.0</v>
+        <v>142300.0</v>
       </c>
       <c r="F611" s="7" t="s">
-        <v>1769</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1770</v>
+        <v>1778</v>
       </c>
       <c r="C612" s="7" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
       <c r="D612" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E612" s="9">
-        <v>1330.0</v>
+        <v>200530.0</v>
       </c>
       <c r="F612" s="7" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
       <c r="C613" s="7" t="s">
-        <v>1774</v>
+        <v>1782</v>
       </c>
       <c r="D613" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E613" s="9">
-        <v>1740.0</v>
+        <v>233190.0</v>
       </c>
       <c r="F613" s="7" t="s">
-        <v>1775</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1776</v>
+        <v>1784</v>
       </c>
       <c r="C614" s="7" t="s">
-        <v>1777</v>
+        <v>1785</v>
       </c>
       <c r="D614" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E614" s="9">
-        <v>2440.0</v>
+        <v>185000.0</v>
       </c>
       <c r="F614" s="7" t="s">
-        <v>1778</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>1779</v>
+        <v>1787</v>
       </c>
       <c r="C615" s="7" t="s">
-        <v>1780</v>
+        <v>1788</v>
       </c>
       <c r="D615" s="5">
-        <v>0.0</v>
+        <v>56.0</v>
       </c>
       <c r="E615" s="9">
-        <v>2780.0</v>
+        <v>217000.0</v>
       </c>
       <c r="F615" s="7" t="s">
-        <v>1781</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1782</v>
+        <v>1790</v>
       </c>
       <c r="C616" s="7" t="s">
-        <v>1783</v>
+        <v>1791</v>
       </c>
       <c r="D616" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E616" s="9">
-        <v>10391.0</v>
+        <v>85000.0</v>
       </c>
       <c r="F616" s="7" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="11">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1785</v>
+        <v>1793</v>
       </c>
       <c r="C617" s="7" t="s">
-        <v>1786</v>
+        <v>1794</v>
       </c>
       <c r="D617" s="5">
         <v>0.0</v>
       </c>
       <c r="E617" s="9">
-        <v>6450.0</v>
+        <v>90000.0</v>
       </c>
       <c r="F617" s="7" t="s">
-        <v>1787</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="11">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B618" s="6" t="s">
-        <v>1788</v>
+        <v>1796</v>
       </c>
       <c r="C618" s="7" t="s">
-        <v>1789</v>
+        <v>1797</v>
       </c>
       <c r="D618" s="5">
         <v>0.0</v>
       </c>
       <c r="E618" s="9">
-        <v>1620.0</v>
+        <v>104000.0</v>
       </c>
       <c r="F618" s="7" t="s">
-        <v>1790</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="11">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B619" s="6" t="s">
-        <v>1791</v>
+        <v>1799</v>
       </c>
       <c r="C619" s="7" t="s">
-        <v>1792</v>
+        <v>1800</v>
       </c>
       <c r="D619" s="5">
-        <v>0.0</v>
+        <v>28.0</v>
       </c>
       <c r="E619" s="9">
-        <v>2480.0</v>
+        <v>120000.0</v>
       </c>
       <c r="F619" s="7" t="s">
-        <v>1793</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="11">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>1794</v>
+        <v>1802</v>
       </c>
       <c r="C620" s="7" t="s">
-        <v>1795</v>
+        <v>1803</v>
       </c>
       <c r="D620" s="5">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="E620" s="9">
-        <v>4743.0</v>
+        <v>160000.0</v>
       </c>
       <c r="F620" s="7" t="s">
-        <v>1796</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="11">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B621" s="6" t="s">
-        <v>1797</v>
+        <v>1805</v>
       </c>
       <c r="C621" s="7" t="s">
-        <v>1798</v>
+        <v>1806</v>
       </c>
       <c r="D621" s="5">
         <v>0.0</v>
       </c>
       <c r="E621" s="9">
-        <v>2700.0</v>
+        <v>225970.0</v>
       </c>
       <c r="F621" s="7" t="s">
-        <v>1799</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="11">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B622" s="6" t="s">
-        <v>1800</v>
+        <v>1808</v>
       </c>
       <c r="C622" s="7" t="s">
-        <v>1801</v>
+        <v>1809</v>
       </c>
       <c r="D622" s="5">
         <v>0.0</v>
       </c>
       <c r="E622" s="9">
-        <v>6205.0</v>
+        <v>265200.0</v>
       </c>
       <c r="F622" s="7" t="s">
-        <v>1802</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="11">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B623" s="6" t="s">
-        <v>1803</v>
+        <v>1811</v>
       </c>
       <c r="C623" s="7" t="s">
-        <v>1804</v>
+        <v>1812</v>
       </c>
       <c r="D623" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E623" s="9">
-        <v>2790.0</v>
+        <v>100560.0</v>
       </c>
       <c r="F623" s="7" t="s">
-        <v>1805</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="11">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B624" s="6" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="C624" s="7" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
       <c r="D624" s="5">
         <v>0.0</v>
       </c>
       <c r="E624" s="9">
-        <v>7154.0</v>
+        <v>112710.0</v>
       </c>
       <c r="F624" s="7" t="s">
-        <v>1808</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="11">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>1809</v>
+        <v>1817</v>
       </c>
       <c r="C625" s="7" t="s">
-        <v>1810</v>
+        <v>1818</v>
       </c>
       <c r="D625" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E625" s="9">
-        <v>3280.0</v>
+        <v>131500.0</v>
       </c>
       <c r="F625" s="7" t="s">
-        <v>1811</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="11">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B626" s="6" t="s">
-        <v>1812</v>
+        <v>1820</v>
       </c>
       <c r="C626" s="7" t="s">
-        <v>1813</v>
+        <v>1821</v>
       </c>
       <c r="D626" s="5">
         <v>0.0</v>
       </c>
       <c r="E626" s="9">
-        <v>7561.0</v>
+        <v>153600.0</v>
       </c>
       <c r="F626" s="7" t="s">
-        <v>1814</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="11">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B627" s="6" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="C627" s="7" t="s">
-        <v>1816</v>
+        <v>1824</v>
       </c>
       <c r="D627" s="5">
-        <v>3.0</v>
+        <v>44.0</v>
       </c>
       <c r="E627" s="9">
-        <v>3570.0</v>
+        <v>193740.0</v>
       </c>
       <c r="F627" s="7" t="s">
-        <v>1817</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="11">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B628" s="6" t="s">
-        <v>1818</v>
+        <v>1826</v>
       </c>
       <c r="C628" s="7" t="s">
-        <v>1819</v>
+        <v>1827</v>
       </c>
       <c r="D628" s="5">
-        <v>0.0</v>
+        <v>39.0</v>
       </c>
       <c r="E628" s="9">
-        <v>8159.0</v>
+        <v>226640.0</v>
       </c>
       <c r="F628" s="7" t="s">
-        <v>1820</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="11">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>1821</v>
+        <v>1829</v>
       </c>
       <c r="C629" s="7" t="s">
-        <v>1822</v>
+        <v>1830</v>
       </c>
       <c r="D629" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E629" s="9">
-        <v>4060.0</v>
+        <v>75980.0</v>
       </c>
       <c r="F629" s="7" t="s">
-        <v>1823</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="11">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>1824</v>
+        <v>1832</v>
       </c>
       <c r="C630" s="7" t="s">
-        <v>1825</v>
+        <v>1833</v>
       </c>
       <c r="D630" s="5">
         <v>0.0</v>
       </c>
       <c r="E630" s="9">
-        <v>8530.0</v>
+        <v>85580.0</v>
       </c>
       <c r="F630" s="7" t="s">
-        <v>1826</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="11">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="B631" s="6" t="s">
-        <v>1827</v>
+        <v>1835</v>
       </c>
       <c r="C631" s="7" t="s">
-        <v>1828</v>
+        <v>1836</v>
       </c>
       <c r="D631" s="5">
         <v>0.0</v>
       </c>
       <c r="E631" s="9">
-        <v>5400.0</v>
+        <v>99760.0</v>
       </c>
       <c r="F631" s="7" t="s">
-        <v>1829</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="11">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B632" s="6" t="s">
-        <v>1830</v>
+        <v>1838</v>
       </c>
       <c r="C632" s="7" t="s">
-        <v>1831</v>
+        <v>1839</v>
       </c>
       <c r="D632" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E632" s="9">
-        <v>6938.0</v>
+        <v>122140.0</v>
       </c>
       <c r="F632" s="7" t="s">
-        <v>1832</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="11">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="B633" s="6" t="s">
-        <v>1833</v>
+        <v>1841</v>
       </c>
       <c r="C633" s="7" t="s">
-        <v>1834</v>
+        <v>1842</v>
       </c>
       <c r="D633" s="5">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E633" s="9">
-        <v>1641.0</v>
+        <v>49200.0</v>
       </c>
       <c r="F633" s="7" t="s">
-        <v>1835</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="11">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1836</v>
+        <v>1844</v>
       </c>
       <c r="C634" s="7" t="s">
-        <v>1837</v>
+        <v>1845</v>
       </c>
       <c r="D634" s="5">
-        <v>10.0</v>
+        <v>64.0</v>
       </c>
       <c r="E634" s="9">
-        <v>1954.0</v>
+        <v>49200.0</v>
       </c>
       <c r="F634" s="7" t="s">
-        <v>1838</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="11">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>1839</v>
+        <v>1847</v>
       </c>
       <c r="C635" s="7" t="s">
-        <v>1840</v>
+        <v>1848</v>
       </c>
       <c r="D635" s="5">
         <v>6.0</v>
       </c>
       <c r="E635" s="9">
-        <v>2544.0</v>
+        <v>31790.0</v>
       </c>
       <c r="F635" s="7" t="s">
-        <v>1841</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="11">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="B636" s="6" t="s">
-        <v>1842</v>
+        <v>1850</v>
       </c>
       <c r="C636" s="7" t="s">
-        <v>1843</v>
+        <v>1851</v>
       </c>
       <c r="D636" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E636" s="9">
-        <v>2486.0</v>
+        <v>209880.0</v>
       </c>
       <c r="F636" s="7" t="s">
-        <v>1844</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="11">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="B637" s="6" t="s">
-        <v>1845</v>
+        <v>1853</v>
       </c>
       <c r="C637" s="7" t="s">
-        <v>1846</v>
+        <v>1854</v>
       </c>
       <c r="D637" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E637" s="9">
-        <v>2856.0</v>
+        <v>296820.0</v>
       </c>
       <c r="F637" s="7" t="s">
-        <v>1847</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="11">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="B638" s="6" t="s">
-        <v>1848</v>
+        <v>1856</v>
       </c>
       <c r="C638" s="7" t="s">
-        <v>1849</v>
+        <v>1857</v>
       </c>
       <c r="D638" s="5">
-        <v>85.0</v>
+        <v>0.0</v>
       </c>
       <c r="E638" s="9">
-        <v>3342.0</v>
+        <v>122260.0</v>
       </c>
       <c r="F638" s="7" t="s">
-        <v>1850</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="11">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="B639" s="6" t="s">
-        <v>1851</v>
+        <v>1859</v>
       </c>
       <c r="C639" s="7" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="D639" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E639" s="9">
-        <v>4175.0</v>
+        <v>127390.0</v>
       </c>
       <c r="F639" s="7" t="s">
-        <v>1853</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="11">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="B640" s="6" t="s">
-        <v>1854</v>
+        <v>1862</v>
       </c>
       <c r="C640" s="7" t="s">
-        <v>1855</v>
+        <v>1863</v>
       </c>
       <c r="D640" s="5">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="E640" s="9">
-        <v>5677.0</v>
+        <v>151890.0</v>
       </c>
       <c r="F640" s="7" t="s">
-        <v>1856</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="11">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="B641" s="6" t="s">
-        <v>1857</v>
+        <v>1865</v>
       </c>
       <c r="C641" s="7" t="s">
-        <v>1858</v>
+        <v>1866</v>
       </c>
       <c r="D641" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E641" s="9">
-        <v>15034.0</v>
+        <v>0.0</v>
       </c>
       <c r="F641" s="7" t="s">
-        <v>1859</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="11">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B642" s="6" t="s">
-        <v>1860</v>
+        <v>1868</v>
       </c>
       <c r="C642" s="7" t="s">
-        <v>1861</v>
+        <v>1869</v>
       </c>
       <c r="D642" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E642" s="9">
-        <v>2821.0</v>
+        <v>0.0</v>
       </c>
       <c r="F642" s="7" t="s">
-        <v>1862</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="11">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>1863</v>
+        <v>1871</v>
       </c>
       <c r="C643" s="7" t="s">
-        <v>1864</v>
+        <v>1872</v>
       </c>
       <c r="D643" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E643" s="9">
-        <v>3851.0</v>
+        <v>0.0</v>
       </c>
       <c r="F643" s="7" t="s">
-        <v>1865</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="11">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="B644" s="6" t="s">
-        <v>1866</v>
+        <v>1874</v>
       </c>
       <c r="C644" s="7" t="s">
-        <v>1867</v>
+        <v>1875</v>
       </c>
       <c r="D644" s="5">
-        <v>32.0</v>
+        <v>0.0</v>
       </c>
       <c r="E644" s="9">
-        <v>5446.0</v>
+        <v>0.0</v>
       </c>
       <c r="F644" s="7" t="s">
-        <v>1868</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="11">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="B645" s="6" t="s">
-        <v>1869</v>
+        <v>1877</v>
       </c>
       <c r="C645" s="7" t="s">
-        <v>1870</v>
+        <v>1878</v>
       </c>
       <c r="D645" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E645" s="9">
-        <v>5877.0</v>
+        <v>0.0</v>
       </c>
       <c r="F645" s="7" t="s">
-        <v>1871</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="11">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="B646" s="6" t="s">
-        <v>1872</v>
+        <v>1880</v>
       </c>
       <c r="C646" s="7" t="s">
-        <v>1873</v>
+        <v>1881</v>
       </c>
       <c r="D646" s="5">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="E646" s="9">
-        <v>7123.0</v>
+        <v>0.0</v>
       </c>
       <c r="F646" s="7" t="s">
-        <v>1874</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="11">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="B647" s="6" t="s">
-        <v>1875</v>
+        <v>1883</v>
       </c>
       <c r="C647" s="7" t="s">
-        <v>1876</v>
+        <v>1884</v>
       </c>
       <c r="D647" s="5">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="E647" s="9">
-        <v>8681.0</v>
+        <v>0.0</v>
       </c>
       <c r="F647" s="7" t="s">
-        <v>1877</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="11">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B648" s="6"/>
       <c r="C648" s="7" t="s">
-        <v>1879</v>
+        <v>1886</v>
       </c>
       <c r="D648" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E648" s="9">
-        <v>8850.0</v>
+        <v>170700.0</v>
       </c>
       <c r="F648" s="7" t="s">
-        <v>1880</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="11">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B649" s="6"/>
       <c r="C649" s="7" t="s">
-        <v>1882</v>
+        <v>1888</v>
       </c>
       <c r="D649" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E649" s="9">
-        <v>7123.0</v>
+        <v>176700.0</v>
       </c>
       <c r="F649" s="7" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="11">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="B650" s="6"/>
       <c r="C650" s="7" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="D650" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E650" s="9">
-        <v>8681.0</v>
+        <v>196500.0</v>
       </c>
       <c r="F650" s="7" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="11">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B651" s="6"/>
       <c r="C651" s="7" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="D651" s="5">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
       <c r="E651" s="9">
-        <v>6580.0</v>
+        <v>66200.0</v>
       </c>
       <c r="F651" s="7" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="11">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B652" s="6"/>
       <c r="C652" s="7" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
       <c r="D652" s="5">
         <v>0.0</v>
       </c>
       <c r="E652" s="9">
-        <v>1270.0</v>
+        <v>77900.0</v>
       </c>
       <c r="F652" s="7" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B653" s="6"/>
       <c r="C653" s="7" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="D653" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E653" s="9">
-        <v>1490.0</v>
+        <v>72500.0</v>
       </c>
       <c r="F653" s="7" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B654" s="6"/>
       <c r="C654" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="D654" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E654" s="9">
-        <v>1920.0</v>
+        <v>96900.0</v>
       </c>
       <c r="F654" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B655" s="6"/>
       <c r="C655" s="7" t="s">
         <v>1900</v>
       </c>
       <c r="D655" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E655" s="9">
-        <v>2250.0</v>
+        <v>86800.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B656" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B656" s="6"/>
+      <c r="C656" s="7" t="s">
         <v>1902</v>
       </c>
-      <c r="C656" s="7" t="s">
+      <c r="D656" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E656" s="9">
+        <v>87300.0</v>
+      </c>
+      <c r="F656" s="7" t="s">
         <v>1903</v>
-      </c>
-[...7 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="B657" s="6" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C657" s="7" t="s">
         <v>1905</v>
       </c>
-      <c r="C657" s="7" t="s">
+      <c r="D657" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E657" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F657" s="7" t="s">
         <v>1906</v>
-      </c>
-[...7 lines deleted...]
-        <v>1907</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="B658" s="6" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C658" s="7" t="s">
         <v>1908</v>
       </c>
-      <c r="C658" s="7" t="s">
+      <c r="D658" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E658" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F658" s="7" t="s">
         <v>1909</v>
-      </c>
-[...7 lines deleted...]
-        <v>1910</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="B659" s="6" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C659" s="7" t="s">
         <v>1911</v>
       </c>
-      <c r="C659" s="7" t="s">
+      <c r="D659" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E659" s="9">
+        <v>5900.0</v>
+      </c>
+      <c r="F659" s="7" t="s">
         <v>1912</v>
-      </c>
-[...7 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B660" s="6" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C660" s="7" t="s">
         <v>1914</v>
       </c>
-      <c r="C660" s="7" t="s">
+      <c r="D660" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E660" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F660" s="7" t="s">
         <v>1915</v>
-      </c>
-[...7 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B661" s="6" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C661" s="7" t="s">
         <v>1917</v>
       </c>
-      <c r="C661" s="7" t="s">
+      <c r="D661" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E661" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F661" s="7" t="s">
         <v>1918</v>
-      </c>
-[...7 lines deleted...]
-        <v>1919</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="11">
         <v>1</v>
       </c>
       <c r="B662" s="6" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C662" s="7" t="s">
         <v>1920</v>
       </c>
-      <c r="C662" s="7" t="s">
+      <c r="D662" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E662" s="9">
+        <v>7690.0</v>
+      </c>
+      <c r="F662" s="7" t="s">
         <v>1921</v>
-      </c>
-[...7 lines deleted...]
-        <v>1922</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="11">
         <v>2</v>
       </c>
       <c r="B663" s="6" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C663" s="7" t="s">
         <v>1923</v>
       </c>
-      <c r="C663" s="7" t="s">
+      <c r="D663" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E663" s="9">
+        <v>7690.0</v>
+      </c>
+      <c r="F663" s="7" t="s">
         <v>1924</v>
-      </c>
-[...7 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="11">
         <v>3</v>
       </c>
       <c r="B664" s="6" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C664" s="7" t="s">
         <v>1926</v>
       </c>
-      <c r="C664" s="7" t="s">
+      <c r="D664" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="E664" s="9">
+        <v>10750.0</v>
+      </c>
+      <c r="F664" s="7" t="s">
         <v>1927</v>
-      </c>
-[...7 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="11">
         <v>4</v>
       </c>
       <c r="B665" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C665" s="7" t="s">
         <v>1929</v>
       </c>
-      <c r="C665" s="7" t="s">
+      <c r="D665" s="5">
+        <v>63.0</v>
+      </c>
+      <c r="E665" s="9">
+        <v>12460.0</v>
+      </c>
+      <c r="F665" s="7" t="s">
         <v>1930</v>
-      </c>
-[...7 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="11">
         <v>5</v>
       </c>
       <c r="B666" s="6" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C666" s="7" t="s">
         <v>1932</v>
       </c>
-      <c r="C666" s="7" t="s">
+      <c r="D666" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="E666" s="9">
+        <v>9950.0</v>
+      </c>
+      <c r="F666" s="7" t="s">
         <v>1933</v>
-      </c>
-[...7 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="11">
         <v>6</v>
       </c>
       <c r="B667" s="6" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C667" s="7" t="s">
         <v>1935</v>
       </c>
-      <c r="C667" s="7" t="s">
+      <c r="D667" s="5">
+        <v>36.0</v>
+      </c>
+      <c r="E667" s="9">
+        <v>11710.0</v>
+      </c>
+      <c r="F667" s="7" t="s">
         <v>1936</v>
-      </c>
-[...7 lines deleted...]
-        <v>1937</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="11">
         <v>7</v>
       </c>
       <c r="B668" s="6" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C668" s="7" t="s">
         <v>1938</v>
       </c>
-      <c r="C668" s="7" t="s">
+      <c r="D668" s="5">
+        <v>46.0</v>
+      </c>
+      <c r="E668" s="9">
+        <v>11870.0</v>
+      </c>
+      <c r="F668" s="7" t="s">
         <v>1939</v>
-      </c>
-[...7 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="11">
         <v>8</v>
       </c>
       <c r="B669" s="6" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C669" s="7" t="s">
         <v>1941</v>
       </c>
-      <c r="C669" s="7" t="s">
+      <c r="D669" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="E669" s="9">
+        <v>10080.0</v>
+      </c>
+      <c r="F669" s="7" t="s">
         <v>1942</v>
-      </c>
-[...7 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="11">
         <v>9</v>
       </c>
       <c r="B670" s="6" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C670" s="7" t="s">
         <v>1944</v>
       </c>
-      <c r="C670" s="7" t="s">
+      <c r="D670" s="5">
+        <v>45.0</v>
+      </c>
+      <c r="E670" s="9">
+        <v>11940.0</v>
+      </c>
+      <c r="F670" s="7" t="s">
         <v>1945</v>
-      </c>
-[...7 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="11">
         <v>10</v>
       </c>
       <c r="B671" s="6" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C671" s="7" t="s">
         <v>1947</v>
       </c>
-      <c r="C671" s="7" t="s">
+      <c r="D671" s="5">
+        <v>81.0</v>
+      </c>
+      <c r="E671" s="9">
+        <v>12630.0</v>
+      </c>
+      <c r="F671" s="7" t="s">
         <v>1948</v>
-      </c>
-[...7 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="11">
         <v>11</v>
       </c>
       <c r="B672" s="6" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C672" s="7" t="s">
         <v>1950</v>
       </c>
-      <c r="C672" s="7" t="s">
+      <c r="D672" s="5">
+        <v>57.0</v>
+      </c>
+      <c r="E672" s="9">
+        <v>12630.0</v>
+      </c>
+      <c r="F672" s="7" t="s">
         <v>1951</v>
-      </c>
-[...7 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="11">
         <v>12</v>
       </c>
       <c r="B673" s="6" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C673" s="7" t="s">
         <v>1953</v>
       </c>
-      <c r="C673" s="7" t="s">
+      <c r="D673" s="5">
+        <v>50.0</v>
+      </c>
+      <c r="E673" s="9">
+        <v>15080.0</v>
+      </c>
+      <c r="F673" s="7" t="s">
         <v>1954</v>
-      </c>
-[...7 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="11">
         <v>13</v>
       </c>
       <c r="B674" s="6" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C674" s="7" t="s">
         <v>1956</v>
       </c>
-      <c r="C674" s="7" t="s">
+      <c r="D674" s="5">
+        <v>40.0</v>
+      </c>
+      <c r="E674" s="9">
+        <v>20160.0</v>
+      </c>
+      <c r="F674" s="7" t="s">
         <v>1957</v>
-      </c>
-[...7 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="11">
         <v>14</v>
       </c>
       <c r="B675" s="6" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C675" s="7" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960</v>
       </c>
       <c r="D675" s="5">
         <v>30.0</v>
       </c>
       <c r="E675" s="9">
-        <v>1153.0</v>
+        <v>19110.0</v>
       </c>
       <c r="F675" s="7" t="s">
-        <v>1961</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="11">
         <v>15</v>
       </c>
       <c r="B676" s="6" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C676" s="7" t="s">
         <v>1962</v>
-      </c>
-[...1 lines deleted...]
-        <v>1963</v>
       </c>
       <c r="D676" s="5">
         <v>3.0</v>
       </c>
       <c r="E676" s="9">
-        <v>1466.0</v>
+        <v>24580.0</v>
       </c>
       <c r="F676" s="7" t="s">
-        <v>1964</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="11">
         <v>16</v>
       </c>
       <c r="B677" s="6" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C677" s="7" t="s">
         <v>1965</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966</v>
       </c>
       <c r="D677" s="5">
         <v>19.0</v>
       </c>
       <c r="E677" s="9">
-        <v>2100.0</v>
+        <v>13590.0</v>
       </c>
       <c r="F677" s="7" t="s">
-        <v>1967</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="11">
         <v>17</v>
       </c>
       <c r="B678" s="6" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C678" s="7" t="s">
         <v>1968</v>
       </c>
-      <c r="C678" s="7" t="s">
+      <c r="D678" s="5">
+        <v>71.0</v>
+      </c>
+      <c r="E678" s="9">
+        <v>14100.0</v>
+      </c>
+      <c r="F678" s="7" t="s">
         <v>1969</v>
-      </c>
-[...7 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="11">
         <v>18</v>
       </c>
       <c r="B679" s="6" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C679" s="7" t="s">
         <v>1971</v>
       </c>
-      <c r="C679" s="7" t="s">
+      <c r="D679" s="5">
+        <v>44.0</v>
+      </c>
+      <c r="E679" s="9">
+        <v>15820.0</v>
+      </c>
+      <c r="F679" s="7" t="s">
         <v>1972</v>
-      </c>
-[...7 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="11">
         <v>19</v>
       </c>
       <c r="B680" s="6" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C680" s="7" t="s">
         <v>1974</v>
       </c>
-      <c r="C680" s="7" t="s">
+      <c r="D680" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="E680" s="9">
+        <v>16010.0</v>
+      </c>
+      <c r="F680" s="7" t="s">
         <v>1975</v>
-      </c>
-[...7 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="11">
         <v>20</v>
       </c>
       <c r="B681" s="6" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C681" s="7" t="s">
         <v>1977</v>
       </c>
-      <c r="C681" s="7" t="s">
+      <c r="D681" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="E681" s="9">
+        <v>16010.0</v>
+      </c>
+      <c r="F681" s="7" t="s">
         <v>1978</v>
-      </c>
-[...7 lines deleted...]
-        <v>1979</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="11">
         <v>21</v>
       </c>
       <c r="B682" s="6" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C682" s="7" t="s">
         <v>1980</v>
       </c>
-      <c r="C682" s="7" t="s">
+      <c r="D682" s="5">
+        <v>47.0</v>
+      </c>
+      <c r="E682" s="9">
+        <v>19160.0</v>
+      </c>
+      <c r="F682" s="7" t="s">
         <v>1981</v>
-      </c>
-[...7 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="11">
         <v>22</v>
       </c>
       <c r="B683" s="6" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C683" s="7" t="s">
         <v>1983</v>
       </c>
-      <c r="C683" s="7" t="s">
+      <c r="D683" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E683" s="9">
+        <v>29880.0</v>
+      </c>
+      <c r="F683" s="7" t="s">
         <v>1984</v>
-      </c>
-[...7 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="11">
         <v>23</v>
       </c>
       <c r="B684" s="6" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C684" s="7" t="s">
         <v>1986</v>
       </c>
-      <c r="C684" s="7" t="s">
+      <c r="D684" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E684" s="9">
+        <v>15030.0</v>
+      </c>
+      <c r="F684" s="7" t="s">
         <v>1987</v>
-      </c>
-[...7 lines deleted...]
-        <v>1988</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="11">
         <v>24</v>
       </c>
       <c r="B685" s="6" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C685" s="7" t="s">
         <v>1989</v>
       </c>
-      <c r="C685" s="7" t="s">
+      <c r="D685" s="5">
+        <v>48.0</v>
+      </c>
+      <c r="E685" s="9">
+        <v>21440.0</v>
+      </c>
+      <c r="F685" s="7" t="s">
         <v>1990</v>
-      </c>
-[...7 lines deleted...]
-        <v>1991</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="11">
         <v>25</v>
       </c>
       <c r="B686" s="6" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C686" s="7" t="s">
         <v>1992</v>
       </c>
-      <c r="C686" s="7" t="s">
+      <c r="D686" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E686" s="9">
+        <v>21710.0</v>
+      </c>
+      <c r="F686" s="7" t="s">
         <v>1993</v>
-      </c>
-[...7 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="11">
         <v>26</v>
       </c>
       <c r="B687" s="6" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C687" s="7" t="s">
         <v>1995</v>
       </c>
-      <c r="C687" s="7" t="s">
+      <c r="D687" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E687" s="9">
+        <v>24170.0</v>
+      </c>
+      <c r="F687" s="7" t="s">
         <v>1996</v>
-      </c>
-[...7 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="11">
         <v>27</v>
       </c>
       <c r="B688" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C688" s="7" t="s">
         <v>1998</v>
       </c>
-      <c r="C688" s="7" t="s">
+      <c r="D688" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E688" s="9">
+        <v>27580.0</v>
+      </c>
+      <c r="F688" s="7" t="s">
         <v>1999</v>
-      </c>
-[...7 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="11">
         <v>28</v>
       </c>
       <c r="B689" s="6" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C689" s="7" t="s">
         <v>2001</v>
       </c>
-      <c r="C689" s="7" t="s">
+      <c r="D689" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E689" s="9">
+        <v>15570.0</v>
+      </c>
+      <c r="F689" s="7" t="s">
         <v>2002</v>
-      </c>
-[...7 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="11">
         <v>29</v>
       </c>
       <c r="B690" s="6" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C690" s="7" t="s">
         <v>2004</v>
       </c>
-      <c r="C690" s="7" t="s">
+      <c r="D690" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="E690" s="9">
+        <v>21440.0</v>
+      </c>
+      <c r="F690" s="7" t="s">
         <v>2005</v>
-      </c>
-[...7 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="11">
         <v>30</v>
       </c>
       <c r="B691" s="6" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C691" s="7" t="s">
         <v>2007</v>
       </c>
-      <c r="C691" s="7" t="s">
+      <c r="D691" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E691" s="9">
+        <v>21440.0</v>
+      </c>
+      <c r="F691" s="7" t="s">
         <v>2008</v>
-      </c>
-[...7 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="11">
         <v>31</v>
       </c>
       <c r="B692" s="6" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C692" s="7" t="s">
         <v>2010</v>
       </c>
-      <c r="C692" s="7" t="s">
+      <c r="D692" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E692" s="9">
+        <v>23900.0</v>
+      </c>
+      <c r="F692" s="7" t="s">
         <v>2011</v>
-      </c>
-[...7 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="11">
         <v>32</v>
       </c>
       <c r="B693" s="6" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C693" s="7" t="s">
         <v>2013</v>
       </c>
-      <c r="C693" s="7" t="s">
+      <c r="D693" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E693" s="9">
+        <v>34870.0</v>
+      </c>
+      <c r="F693" s="7" t="s">
         <v>2014</v>
-      </c>
-[...7 lines deleted...]
-        <v>2015</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="11">
         <v>33</v>
       </c>
       <c r="B694" s="6" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C694" s="7" t="s">
         <v>2016</v>
       </c>
-      <c r="C694" s="7" t="s">
+      <c r="D694" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E694" s="9">
+        <v>32590.0</v>
+      </c>
+      <c r="F694" s="7" t="s">
         <v>2017</v>
-      </c>
-[...7 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="11">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="B695" s="6" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C695" s="7" t="s">
         <v>2019</v>
       </c>
-      <c r="C695" s="7" t="s">
+      <c r="D695" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E695" s="9">
+        <v>6049.0</v>
+      </c>
+      <c r="F695" s="7" t="s">
         <v>2020</v>
-      </c>
-[...7 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B696" s="6" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C696" s="7" t="s">
         <v>2022</v>
       </c>
-      <c r="C696" s="7" t="s">
+      <c r="D696" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E696" s="9">
+        <v>6222.0</v>
+      </c>
+      <c r="F696" s="7" t="s">
         <v>2023</v>
-      </c>
-[...7 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="B697" s="6" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C697" s="7" t="s">
         <v>2025</v>
       </c>
-      <c r="C697" s="7" t="s">
+      <c r="D697" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E697" s="9">
+        <v>7798.0</v>
+      </c>
+      <c r="F697" s="7" t="s">
         <v>2026</v>
-      </c>
-[...7 lines deleted...]
-        <v>2027</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="11">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="B698" s="6" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C698" s="7" t="s">
         <v>2028</v>
       </c>
-      <c r="C698" s="7" t="s">
+      <c r="D698" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E698" s="9">
+        <v>9191.0</v>
+      </c>
+      <c r="F698" s="7" t="s">
         <v>2029</v>
-      </c>
-[...7 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="11">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="B699" s="6" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C699" s="7" t="s">
         <v>2031</v>
       </c>
-      <c r="C699" s="7" t="s">
+      <c r="D699" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E699" s="9">
+        <v>8479.0</v>
+      </c>
+      <c r="F699" s="7" t="s">
         <v>2032</v>
-      </c>
-[...7 lines deleted...]
-        <v>2033</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="11">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="B700" s="6" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C700" s="7" t="s">
         <v>2034</v>
       </c>
-      <c r="C700" s="7" t="s">
+      <c r="D700" s="5">
+        <v>27.0</v>
+      </c>
+      <c r="E700" s="9">
+        <v>9018.0</v>
+      </c>
+      <c r="F700" s="7" t="s">
         <v>2035</v>
-      </c>
-[...7 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="11">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="B701" s="6" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C701" s="7" t="s">
         <v>2037</v>
       </c>
-      <c r="C701" s="7" t="s">
+      <c r="D701" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E701" s="9">
+        <v>10442.0</v>
+      </c>
+      <c r="F701" s="7" t="s">
         <v>2038</v>
-      </c>
-[...7 lines deleted...]
-        <v>2039</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="11">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="B702" s="6" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C702" s="7" t="s">
         <v>2040</v>
       </c>
-      <c r="C702" s="7" t="s">
+      <c r="D702" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E702" s="9">
+        <v>12150.0</v>
+      </c>
+      <c r="F702" s="7" t="s">
         <v>2041</v>
-      </c>
-[...7 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="11">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="B703" s="6" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C703" s="7" t="s">
         <v>2043</v>
       </c>
-      <c r="C703" s="7" t="s">
+      <c r="D703" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E703" s="9">
+        <v>12983.0</v>
+      </c>
+      <c r="F703" s="7" t="s">
         <v>2044</v>
-      </c>
-[...7 lines deleted...]
-        <v>2045</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="11">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B704" s="6" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C704" s="7" t="s">
         <v>2046</v>
       </c>
-      <c r="C704" s="7" t="s">
+      <c r="D704" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E704" s="9">
+        <v>10564.0</v>
+      </c>
+      <c r="F704" s="7" t="s">
         <v>2047</v>
-      </c>
-[...7 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="11">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="B705" s="6" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C705" s="7" t="s">
         <v>2049</v>
       </c>
-      <c r="C705" s="7" t="s">
+      <c r="D705" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E705" s="9">
+        <v>10950.0</v>
+      </c>
+      <c r="F705" s="7" t="s">
         <v>2050</v>
-      </c>
-[...7 lines deleted...]
-        <v>2051</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="11">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="B706" s="6" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C706" s="7" t="s">
         <v>2052</v>
       </c>
-      <c r="C706" s="7" t="s">
+      <c r="D706" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E706" s="9">
+        <v>13136.0</v>
+      </c>
+      <c r="F706" s="7" t="s">
         <v>2053</v>
-      </c>
-[...7 lines deleted...]
-        <v>2054</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="11">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="B707" s="6" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C707" s="7" t="s">
         <v>2055</v>
       </c>
-      <c r="C707" s="7" t="s">
+      <c r="D707" s="5">
+        <v>27.0</v>
+      </c>
+      <c r="E707" s="9">
+        <v>13431.0</v>
+      </c>
+      <c r="F707" s="7" t="s">
         <v>2056</v>
-      </c>
-[...7 lines deleted...]
-        <v>2057</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="11">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="B708" s="6" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C708" s="7" t="s">
         <v>2058</v>
       </c>
-      <c r="C708" s="7" t="s">
+      <c r="D708" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E708" s="9">
+        <v>13593.0</v>
+      </c>
+      <c r="F708" s="7" t="s">
         <v>2059</v>
-      </c>
-[...7 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="11">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="B709" s="6" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C709" s="7" t="s">
         <v>2061</v>
       </c>
-      <c r="C709" s="7" t="s">
+      <c r="D709" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E709" s="9">
+        <v>23018.0</v>
+      </c>
+      <c r="F709" s="7" t="s">
         <v>2062</v>
-      </c>
-[...7 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="11">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="B710" s="6" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C710" s="7" t="s">
         <v>2064</v>
       </c>
-      <c r="C710" s="7" t="s">
+      <c r="D710" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E710" s="9">
+        <v>13624.0</v>
+      </c>
+      <c r="F710" s="7" t="s">
         <v>2065</v>
-      </c>
-[...7 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="11">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="B711" s="6" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C711" s="7" t="s">
         <v>2067</v>
       </c>
-      <c r="C711" s="7" t="s">
+      <c r="D711" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E711" s="9">
+        <v>16318.0</v>
+      </c>
+      <c r="F711" s="7" t="s">
         <v>2068</v>
-      </c>
-[...7 lines deleted...]
-        <v>2069</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="11">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="B712" s="6" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C712" s="7" t="s">
         <v>2070</v>
       </c>
-      <c r="C712" s="7" t="s">
+      <c r="D712" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E712" s="9">
+        <v>16918.0</v>
+      </c>
+      <c r="F712" s="7" t="s">
         <v>2071</v>
-      </c>
-[...7 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="11">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="B713" s="6" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C713" s="7" t="s">
         <v>2073</v>
       </c>
-      <c r="C713" s="7" t="s">
+      <c r="D713" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E713" s="9">
+        <v>18199.0</v>
+      </c>
+      <c r="F713" s="7" t="s">
         <v>2074</v>
-      </c>
-[...7 lines deleted...]
-        <v>2075</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="11">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="B714" s="6" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C714" s="7" t="s">
         <v>2076</v>
       </c>
-      <c r="C714" s="7" t="s">
+      <c r="D714" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E714" s="9">
+        <v>21747.0</v>
+      </c>
+      <c r="F714" s="7" t="s">
         <v>2077</v>
-      </c>
-[...7 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="11">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="B715" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C715" s="7" t="s">
         <v>2079</v>
       </c>
-      <c r="C715" s="7" t="s">
+      <c r="D715" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E715" s="9">
+        <v>12089.0</v>
+      </c>
+      <c r="F715" s="7" t="s">
         <v>2080</v>
-      </c>
-[...7 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="11">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="B716" s="6" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C716" s="7" t="s">
         <v>2082</v>
       </c>
-      <c r="C716" s="7" t="s">
+      <c r="D716" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E716" s="9">
+        <v>16308.0</v>
+      </c>
+      <c r="F716" s="7" t="s">
         <v>2083</v>
-      </c>
-[...7 lines deleted...]
-        <v>2084</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="11">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="B717" s="6" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C717" s="7" t="s">
         <v>2085</v>
       </c>
-      <c r="C717" s="7" t="s">
+      <c r="D717" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E717" s="9">
+        <v>19775.0</v>
+      </c>
+      <c r="F717" s="7" t="s">
         <v>2086</v>
-      </c>
-[...7 lines deleted...]
-        <v>2087</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="11">
-        <v>57</v>
+        <v>1</v>
       </c>
       <c r="B718" s="6" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C718" s="7" t="s">
         <v>2088</v>
       </c>
-      <c r="C718" s="7" t="s">
+      <c r="D718" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E718" s="9">
+        <v>123830.0</v>
+      </c>
+      <c r="F718" s="7" t="s">
         <v>2089</v>
-      </c>
-[...7 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="11">
-        <v>58</v>
+        <v>2</v>
       </c>
       <c r="B719" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C719" s="7" t="s">
         <v>2091</v>
       </c>
-      <c r="C719" s="7" t="s">
+      <c r="D719" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E719" s="9">
+        <v>149730.0</v>
+      </c>
+      <c r="F719" s="7" t="s">
         <v>2092</v>
-      </c>
-[...7 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="11">
-        <v>59</v>
+        <v>3</v>
       </c>
       <c r="B720" s="6" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C720" s="7" t="s">
         <v>2094</v>
       </c>
-      <c r="C720" s="7" t="s">
+      <c r="D720" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E720" s="9">
+        <v>177090.0</v>
+      </c>
+      <c r="F720" s="7" t="s">
         <v>2095</v>
-      </c>
-[...7 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="11">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="B721" s="6" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C721" s="7" t="s">
         <v>2097</v>
       </c>
-      <c r="C721" s="7" t="s">
+      <c r="D721" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E721" s="9">
+        <v>210480.0</v>
+      </c>
+      <c r="F721" s="7" t="s">
         <v>2098</v>
-      </c>
-[...7 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B722" s="6" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C722" s="7" t="s">
         <v>2100</v>
       </c>
-      <c r="C722" s="7" t="s">
+      <c r="D722" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E722" s="9">
+        <v>43070.0</v>
+      </c>
+      <c r="F722" s="7" t="s">
         <v>2101</v>
-      </c>
-[...7 lines deleted...]
-        <v>2102</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B723" s="6" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C723" s="7" t="s">
         <v>2103</v>
       </c>
-      <c r="C723" s="7" t="s">
+      <c r="D723" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E723" s="9">
+        <v>47650.0</v>
+      </c>
+      <c r="F723" s="7" t="s">
         <v>2104</v>
-      </c>
-[...7 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B724" s="6" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C724" s="7" t="s">
         <v>2106</v>
       </c>
-      <c r="C724" s="7" t="s">
+      <c r="D724" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E724" s="9">
+        <v>34780.0</v>
+      </c>
+      <c r="F724" s="7" t="s">
         <v>2107</v>
-      </c>
-[...7 lines deleted...]
-        <v>2108</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="11">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B725" s="6" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C725" s="7" t="s">
         <v>2109</v>
       </c>
-      <c r="C725" s="7" t="s">
+      <c r="D725" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E725" s="9">
+        <v>40170.0</v>
+      </c>
+      <c r="F725" s="7" t="s">
         <v>2110</v>
-      </c>
-[...7 lines deleted...]
-        <v>2111</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B726" s="6" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C726" s="7" t="s">
         <v>2112</v>
       </c>
-      <c r="C726" s="7" t="s">
+      <c r="D726" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E726" s="9">
+        <v>36700.0</v>
+      </c>
+      <c r="F726" s="7" t="s">
         <v>2113</v>
-      </c>
-[...7 lines deleted...]
-        <v>2114</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B727" s="6" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C727" s="7" t="s">
         <v>2115</v>
       </c>
-      <c r="C727" s="7" t="s">
+      <c r="D727" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E727" s="9">
+        <v>40170.0</v>
+      </c>
+      <c r="F727" s="7" t="s">
         <v>2116</v>
-      </c>
-[...7 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="11">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B728" s="6" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C728" s="7" t="s">
         <v>2118</v>
       </c>
-      <c r="C728" s="7" t="s">
+      <c r="D728" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E728" s="9">
+        <v>21570.0</v>
+      </c>
+      <c r="F728" s="7" t="s">
         <v>2119</v>
-      </c>
-[...7 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B729" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C729" s="7" t="s">
         <v>2121</v>
       </c>
-      <c r="C729" s="7" t="s">
+      <c r="D729" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E729" s="9">
+        <v>47950.0</v>
+      </c>
+      <c r="F729" s="7" t="s">
         <v>2122</v>
-      </c>
-[...7 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B730" s="6" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C730" s="7" t="s">
         <v>2124</v>
       </c>
-      <c r="C730" s="7" t="s">
+      <c r="D730" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E730" s="9">
+        <v>28320.0</v>
+      </c>
+      <c r="F730" s="7" t="s">
         <v>2125</v>
-      </c>
-[...7 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="11">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B731" s="6" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C731" s="7" t="s">
         <v>2127</v>
       </c>
-      <c r="C731" s="7" t="s">
+      <c r="D731" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="E731" s="9">
+        <v>31930.0</v>
+      </c>
+      <c r="F731" s="7" t="s">
         <v>2128</v>
-      </c>
-[...7 lines deleted...]
-        <v>2129</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="11">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B732" s="6" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C732" s="7" t="s">
         <v>2130</v>
       </c>
-      <c r="C732" s="7" t="s">
+      <c r="D732" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E732" s="9">
+        <v>41780.0</v>
+      </c>
+      <c r="F732" s="7" t="s">
         <v>2131</v>
-      </c>
-[...7 lines deleted...]
-        <v>2132</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B733" s="6" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C733" s="7" t="s">
         <v>2133</v>
       </c>
-      <c r="C733" s="7" t="s">
+      <c r="D733" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E733" s="9">
+        <v>47000.0</v>
+      </c>
+      <c r="F733" s="7" t="s">
         <v>2134</v>
-      </c>
-[...7 lines deleted...]
-        <v>2135</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="11">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B734" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C734" s="7" t="s">
         <v>2136</v>
       </c>
-      <c r="C734" s="7" t="s">
+      <c r="D734" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E734" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F734" s="7" t="s">
         <v>2137</v>
-      </c>
-[...7 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="11">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B735" s="6" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C735" s="7" t="s">
         <v>2139</v>
       </c>
-      <c r="C735" s="7" t="s">
+      <c r="D735" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E735" s="9">
+        <v>57340.0</v>
+      </c>
+      <c r="F735" s="7" t="s">
         <v>2140</v>
-      </c>
-[...7 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="11">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B736" s="6" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C736" s="7" t="s">
         <v>2142</v>
       </c>
-      <c r="C736" s="7" t="s">
+      <c r="D736" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E736" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F736" s="7" t="s">
         <v>2143</v>
-      </c>
-[...7 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="11">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B737" s="6" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C737" s="7" t="s">
         <v>2145</v>
       </c>
-      <c r="C737" s="7" t="s">
+      <c r="D737" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E737" s="9">
+        <v>33480.0</v>
+      </c>
+      <c r="F737" s="7" t="s">
         <v>2146</v>
-      </c>
-[...7 lines deleted...]
-        <v>2147</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="11">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B738" s="6" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C738" s="7" t="s">
         <v>2148</v>
       </c>
-      <c r="C738" s="7" t="s">
+      <c r="D738" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E738" s="9">
+        <v>50830.0</v>
+      </c>
+      <c r="F738" s="7" t="s">
         <v>2149</v>
-      </c>
-[...7 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="11">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B739" s="6" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C739" s="7" t="s">
         <v>2151</v>
       </c>
-      <c r="C739" s="7" t="s">
+      <c r="D739" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E739" s="9">
+        <v>57340.0</v>
+      </c>
+      <c r="F739" s="7" t="s">
         <v>2152</v>
-      </c>
-[...7 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="11">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B740" s="6" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C740" s="7" t="s">
         <v>2154</v>
       </c>
-      <c r="C740" s="7" t="s">
+      <c r="D740" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E740" s="9">
+        <v>65280.0</v>
+      </c>
+      <c r="F740" s="7" t="s">
         <v>2155</v>
-      </c>
-[...7 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="11">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B741" s="6" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C741" s="7" t="s">
         <v>2157</v>
       </c>
-      <c r="C741" s="7" t="s">
+      <c r="D741" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E741" s="9">
+        <v>68930.0</v>
+      </c>
+      <c r="F741" s="7" t="s">
         <v>2158</v>
-      </c>
-[...7 lines deleted...]
-        <v>2159</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="11">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B742" s="6" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C742" s="7" t="s">
         <v>2160</v>
       </c>
-      <c r="C742" s="7" t="s">
+      <c r="D742" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E742" s="9">
+        <v>78930.0</v>
+      </c>
+      <c r="F742" s="7" t="s">
         <v>2161</v>
-      </c>
-[...7 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="11">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="B743" s="6" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C743" s="7" t="s">
         <v>2163</v>
       </c>
-      <c r="C743" s="7" t="s">
+      <c r="D743" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E743" s="9">
+        <v>95130.0</v>
+      </c>
+      <c r="F743" s="7" t="s">
         <v>2164</v>
-      </c>
-[...7 lines deleted...]
-        <v>2165</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="11">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="B744" s="6" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C744" s="7" t="s">
         <v>2166</v>
       </c>
-      <c r="C744" s="7" t="s">
+      <c r="D744" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E744" s="9">
+        <v>51940.0</v>
+      </c>
+      <c r="F744" s="7" t="s">
         <v>2167</v>
-      </c>
-[...7 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="11">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="B745" s="6" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C745" s="7" t="s">
         <v>2169</v>
       </c>
-      <c r="C745" s="7" t="s">
+      <c r="D745" s="5">
+        <v>24.0</v>
+      </c>
+      <c r="E745" s="9">
+        <v>57670.0</v>
+      </c>
+      <c r="F745" s="7" t="s">
         <v>2170</v>
-      </c>
-[...7 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="11">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="B746" s="6" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C746" s="7" t="s">
         <v>2172</v>
       </c>
-      <c r="C746" s="7" t="s">
+      <c r="D746" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E746" s="9">
+        <v>60830.0</v>
+      </c>
+      <c r="F746" s="7" t="s">
         <v>2173</v>
-      </c>
-[...7 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="11">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B747" s="6" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C747" s="7" t="s">
         <v>2175</v>
       </c>
-      <c r="C747" s="7" t="s">
+      <c r="D747" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E747" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F747" s="7" t="s">
         <v>2176</v>
-      </c>
-[...7 lines deleted...]
-        <v>2177</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="11">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B748" s="6" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C748" s="7" t="s">
         <v>2178</v>
       </c>
-      <c r="C748" s="7" t="s">
+      <c r="D748" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E748" s="9">
+        <v>76560.0</v>
+      </c>
+      <c r="F748" s="7" t="s">
         <v>2179</v>
-      </c>
-[...7 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="11">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="B749" s="6" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C749" s="7" t="s">
         <v>2181</v>
       </c>
-      <c r="C749" s="7" t="s">
+      <c r="D749" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E749" s="9">
+        <v>99580.0</v>
+      </c>
+      <c r="F749" s="7" t="s">
         <v>2182</v>
-      </c>
-[...7 lines deleted...]
-        <v>2183</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="11">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="B750" s="6" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C750" s="7" t="s">
         <v>2184</v>
       </c>
-      <c r="C750" s="7" t="s">
+      <c r="D750" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E750" s="9">
+        <v>98320.0</v>
+      </c>
+      <c r="F750" s="7" t="s">
         <v>2185</v>
-      </c>
-[...7 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="11">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="B751" s="6" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C751" s="7" t="s">
         <v>2187</v>
       </c>
-      <c r="C751" s="7" t="s">
+      <c r="D751" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E751" s="9">
+        <v>106100.0</v>
+      </c>
+      <c r="F751" s="7" t="s">
         <v>2188</v>
-      </c>
-[...7 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="11">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="B752" s="6" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C752" s="7" t="s">
         <v>2190</v>
       </c>
-      <c r="C752" s="7" t="s">
+      <c r="D752" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E752" s="9">
+        <v>75760.0</v>
+      </c>
+      <c r="F752" s="7" t="s">
         <v>2191</v>
-      </c>
-[...7 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="11">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="B753" s="6" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C753" s="7" t="s">
         <v>2193</v>
       </c>
-      <c r="C753" s="7" t="s">
+      <c r="D753" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E753" s="9">
+        <v>78630.0</v>
+      </c>
+      <c r="F753" s="7" t="s">
         <v>2194</v>
-      </c>
-[...7 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="11">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="B754" s="6" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C754" s="7" t="s">
         <v>2196</v>
       </c>
-      <c r="C754" s="7" t="s">
+      <c r="D754" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E754" s="9">
+        <v>113570.0</v>
+      </c>
+      <c r="F754" s="7" t="s">
         <v>2197</v>
-      </c>
-[...7 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="11">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="B755" s="6" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C755" s="7" t="s">
         <v>2199</v>
       </c>
-      <c r="C755" s="7" t="s">
+      <c r="D755" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E755" s="9">
+        <v>138000.0</v>
+      </c>
+      <c r="F755" s="7" t="s">
         <v>2200</v>
-      </c>
-[...7 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="11">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="B756" s="6" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C756" s="7" t="s">
         <v>2202</v>
       </c>
-      <c r="C756" s="7" t="s">
+      <c r="D756" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E756" s="9">
+        <v>163110.0</v>
+      </c>
+      <c r="F756" s="7" t="s">
         <v>2203</v>
-      </c>
-[...7 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="11">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="B757" s="6" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C757" s="7" t="s">
         <v>2205</v>
       </c>
-      <c r="C757" s="7" t="s">
+      <c r="D757" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E757" s="9">
+        <v>193940.0</v>
+      </c>
+      <c r="F757" s="7" t="s">
         <v>2206</v>
-      </c>
-[...7 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="11">
-        <v>3</v>
+        <v>41</v>
       </c>
       <c r="B758" s="6" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C758" s="7" t="s">
         <v>2208</v>
       </c>
-      <c r="C758" s="7" t="s">
+      <c r="D758" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E758" s="9">
+        <v>86660.0</v>
+      </c>
+      <c r="F758" s="7" t="s">
         <v>2209</v>
-      </c>
-[...7 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="11">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="B759" s="6" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C759" s="7" t="s">
         <v>2211</v>
-      </c>
-[...1 lines deleted...]
-        <v>2212</v>
       </c>
       <c r="D759" s="5">
         <v>4.0</v>
       </c>
       <c r="E759" s="9">
-        <v>806.0</v>
+        <v>113350.0</v>
       </c>
       <c r="F759" s="7" t="s">
-        <v>2213</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="11">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="B760" s="6" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C760" s="7" t="s">
         <v>2214</v>
       </c>
-      <c r="C760" s="7" t="s">
+      <c r="D760" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E760" s="9">
+        <v>138020.0</v>
+      </c>
+      <c r="F760" s="7" t="s">
         <v>2215</v>
-      </c>
-[...7 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="11">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="B761" s="6" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C761" s="7" t="s">
         <v>2217</v>
       </c>
-      <c r="C761" s="7" t="s">
+      <c r="D761" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E761" s="9">
+        <v>174710.0</v>
+      </c>
+      <c r="F761" s="7" t="s">
         <v>2218</v>
-      </c>
-[...7 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="11">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="B762" s="6" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C762" s="7" t="s">
         <v>2220</v>
       </c>
-      <c r="C762" s="7" t="s">
+      <c r="D762" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E762" s="9">
+        <v>205230.0</v>
+      </c>
+      <c r="F762" s="7" t="s">
         <v>2221</v>
-      </c>
-[...7 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="11">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="B763" s="6" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C763" s="7" t="s">
         <v>2223</v>
       </c>
-      <c r="C763" s="7" t="s">
+      <c r="D763" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E763" s="9">
+        <v>78753.0</v>
+      </c>
+      <c r="F763" s="7" t="s">
         <v>2224</v>
-      </c>
-[...7 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="11">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="B764" s="6" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C764" s="7" t="s">
         <v>2226</v>
       </c>
-      <c r="C764" s="7" t="s">
+      <c r="D764" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E764" s="9">
+        <v>133100.0</v>
+      </c>
+      <c r="F764" s="7" t="s">
         <v>2227</v>
-      </c>
-[...7 lines deleted...]
-        <v>2228</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B765" s="6" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C765" s="7" t="s">
         <v>2229</v>
       </c>
-      <c r="C765" s="7" t="s">
+      <c r="D765" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E765" s="9">
+        <v>80604.0</v>
+      </c>
+      <c r="F765" s="7" t="s">
         <v>2230</v>
-      </c>
-[...7 lines deleted...]
-        <v>2231</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="11">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B766" s="6" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C766" s="7" t="s">
         <v>2232</v>
       </c>
-      <c r="C766" s="7" t="s">
+      <c r="D766" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E766" s="9">
+        <v>40556.0</v>
+      </c>
+      <c r="F766" s="7" t="s">
         <v>2233</v>
-      </c>
-[...7 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="11">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B767" s="6" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C767" s="7" t="s">
         <v>2235</v>
       </c>
-      <c r="C767" s="7" t="s">
+      <c r="D767" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E767" s="9">
+        <v>39143.0</v>
+      </c>
+      <c r="F767" s="7" t="s">
         <v>2236</v>
-      </c>
-[...7 lines deleted...]
-        <v>2237</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="11">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B768" s="6" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C768" s="7" t="s">
         <v>2238</v>
       </c>
-      <c r="C768" s="7" t="s">
+      <c r="D768" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E768" s="9">
+        <v>28173.0</v>
+      </c>
+      <c r="F768" s="7" t="s">
         <v>2239</v>
-      </c>
-[...7 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="11">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B769" s="6" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C769" s="7" t="s">
         <v>2241</v>
       </c>
-      <c r="C769" s="7" t="s">
+      <c r="D769" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E769" s="9">
+        <v>36581.0</v>
+      </c>
+      <c r="F769" s="7" t="s">
         <v>2242</v>
-      </c>
-[...7 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="11">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B770" s="6" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C770" s="7" t="s">
         <v>2244</v>
       </c>
-      <c r="C770" s="7" t="s">
+      <c r="D770" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E770" s="9">
+        <v>32097.0</v>
+      </c>
+      <c r="F770" s="7" t="s">
         <v>2245</v>
-      </c>
-[...7 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="11">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B771" s="6" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C771" s="7" t="s">
         <v>2247</v>
       </c>
-      <c r="C771" s="7" t="s">
+      <c r="D771" s="5">
+        <v>13.0</v>
+      </c>
+      <c r="E771" s="9">
+        <v>36184.0</v>
+      </c>
+      <c r="F771" s="7" t="s">
         <v>2248</v>
-      </c>
-[...7 lines deleted...]
-        <v>2249</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="11">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B772" s="6" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C772" s="7" t="s">
         <v>2250</v>
       </c>
-      <c r="C772" s="7" t="s">
+      <c r="D772" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E772" s="9">
+        <v>36845.0</v>
+      </c>
+      <c r="F772" s="7" t="s">
         <v>2251</v>
-      </c>
-[...7 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="11">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B773" s="6" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C773" s="7" t="s">
         <v>2253</v>
       </c>
-      <c r="C773" s="7" t="s">
+      <c r="D773" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E773" s="9">
+        <v>35564.0</v>
+      </c>
+      <c r="F773" s="7" t="s">
         <v>2254</v>
-      </c>
-[...7 lines deleted...]
-        <v>2255</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="11">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B774" s="6" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C774" s="7" t="s">
         <v>2256</v>
       </c>
-      <c r="C774" s="7" t="s">
+      <c r="D774" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E774" s="9">
+        <v>56020.0</v>
+      </c>
+      <c r="F774" s="7" t="s">
         <v>2257</v>
-      </c>
-[...7 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="11">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B775" s="6" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C775" s="7" t="s">
         <v>2259</v>
       </c>
-      <c r="C775" s="7" t="s">
+      <c r="D775" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E775" s="9">
+        <v>37425.0</v>
+      </c>
+      <c r="F775" s="7" t="s">
         <v>2260</v>
-      </c>
-[...7 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="11">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B776" s="6" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C776" s="7" t="s">
         <v>2262</v>
       </c>
-      <c r="C776" s="7" t="s">
+      <c r="D776" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E776" s="9">
+        <v>34181.0</v>
+      </c>
+      <c r="F776" s="7" t="s">
         <v>2263</v>
-      </c>
-[...7 lines deleted...]
-        <v>2264</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="11">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B777" s="6" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C777" s="7" t="s">
         <v>2265</v>
       </c>
-      <c r="C777" s="7" t="s">
+      <c r="D777" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E777" s="9">
+        <v>50235.0</v>
+      </c>
+      <c r="F777" s="7" t="s">
         <v>2266</v>
-      </c>
-[...7 lines deleted...]
-        <v>2267</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="11">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B778" s="6" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C778" s="7" t="s">
         <v>2268</v>
       </c>
-      <c r="C778" s="7" t="s">
+      <c r="D778" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E778" s="9">
+        <v>62812.0</v>
+      </c>
+      <c r="F778" s="7" t="s">
         <v>2269</v>
-      </c>
-[...7 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="11">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B779" s="6" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C779" s="7" t="s">
         <v>2271</v>
       </c>
-      <c r="C779" s="7" t="s">
+      <c r="D779" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E779" s="9">
+        <v>49178.0</v>
+      </c>
+      <c r="F779" s="7" t="s">
         <v>2272</v>
-      </c>
-[...7 lines deleted...]
-        <v>2273</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" s="11">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B780" s="6" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C780" s="7" t="s">
         <v>2274</v>
       </c>
-      <c r="C780" s="7" t="s">
+      <c r="D780" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="E780" s="9">
+        <v>33449.0</v>
+      </c>
+      <c r="F780" s="7" t="s">
         <v>2275</v>
-      </c>
-[...7 lines deleted...]
-        <v>2276</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="11">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B781" s="6" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C781" s="7" t="s">
         <v>2277</v>
       </c>
-      <c r="C781" s="7" t="s">
+      <c r="D781" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E781" s="9">
+        <v>51689.0</v>
+      </c>
+      <c r="F781" s="7" t="s">
         <v>2278</v>
-      </c>
-[...7 lines deleted...]
-        <v>2279</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="11">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B782" s="6" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C782" s="7" t="s">
         <v>2280</v>
       </c>
-      <c r="C782" s="7" t="s">
+      <c r="D782" s="5">
+        <v>28.0</v>
+      </c>
+      <c r="E782" s="9">
+        <v>40261.0</v>
+      </c>
+      <c r="F782" s="7" t="s">
         <v>2281</v>
-      </c>
-[...7 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="11">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="B783" s="6" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C783" s="7" t="s">
         <v>2283</v>
       </c>
-      <c r="C783" s="7" t="s">
+      <c r="D783" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E783" s="9">
+        <v>64886.0</v>
+      </c>
+      <c r="F783" s="7" t="s">
         <v>2284</v>
-      </c>
-[...7 lines deleted...]
-        <v>2285</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="11">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="B784" s="6" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C784" s="7" t="s">
         <v>2286</v>
       </c>
-      <c r="C784" s="7" t="s">
+      <c r="D784" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="E784" s="9">
+        <v>47704.0</v>
+      </c>
+      <c r="F784" s="7" t="s">
         <v>2287</v>
-      </c>
-[...7 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="11">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="B785" s="6" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C785" s="7" t="s">
         <v>2289</v>
       </c>
-      <c r="C785" s="7" t="s">
+      <c r="D785" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E785" s="9">
+        <v>57291.0</v>
+      </c>
+      <c r="F785" s="7" t="s">
         <v>2290</v>
-      </c>
-[...7 lines deleted...]
-        <v>2291</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="11">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="B786" s="6" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C786" s="7" t="s">
         <v>2292</v>
       </c>
-      <c r="C786" s="7" t="s">
+      <c r="D786" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="E786" s="9">
+        <v>54546.0</v>
+      </c>
+      <c r="F786" s="7" t="s">
         <v>2293</v>
-      </c>
-[...7 lines deleted...]
-        <v>2294</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="11">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="B787" s="6" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C787" s="7" t="s">
         <v>2295</v>
       </c>
-      <c r="C787" s="7" t="s">
+      <c r="D787" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E787" s="9">
+        <v>69532.0</v>
+      </c>
+      <c r="F787" s="7" t="s">
         <v>2296</v>
-      </c>
-[...7 lines deleted...]
-        <v>2297</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="11">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="B788" s="6" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C788" s="7" t="s">
         <v>2298</v>
       </c>
-      <c r="C788" s="7" t="s">
+      <c r="D788" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E788" s="9">
+        <v>84284.0</v>
+      </c>
+      <c r="F788" s="7" t="s">
         <v>2299</v>
-      </c>
-[...7 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="11">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B789" s="6" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C789" s="7" t="s">
         <v>2301</v>
       </c>
-      <c r="C789" s="7" t="s">
+      <c r="D789" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E789" s="9">
+        <v>124424.0</v>
+      </c>
+      <c r="F789" s="7" t="s">
         <v>2302</v>
-      </c>
-[...7 lines deleted...]
-        <v>2303</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="11">
+        <v>26</v>
+      </c>
+      <c r="B790" s="6" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C790" s="7" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D790" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E790" s="9">
+        <v>81387.0</v>
+      </c>
+      <c r="F790" s="7" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6">
+      <c r="A791" s="11">
+        <v>27</v>
+      </c>
+      <c r="B791" s="6" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C791" s="7" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D791" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E791" s="9">
+        <v>97969.0</v>
+      </c>
+      <c r="F791" s="7" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="792" spans="1:6">
+      <c r="A792" s="11">
+        <v>28</v>
+      </c>
+      <c r="B792" s="6" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C792" s="7" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D792" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E792" s="9">
+        <v>64123.0</v>
+      </c>
+      <c r="F792" s="7" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="793" spans="1:6">
+      <c r="A793" s="11">
+        <v>1</v>
+      </c>
+      <c r="B793" s="6" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C793" s="7" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D793" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E793" s="9">
+        <v>21860.0</v>
+      </c>
+      <c r="F793" s="7" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="794" spans="1:6">
+      <c r="A794" s="11">
+        <v>2</v>
+      </c>
+      <c r="B794" s="6" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C794" s="7" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D794" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E794" s="9">
+        <v>25120.0</v>
+      </c>
+      <c r="F794" s="7" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="795" spans="1:6">
+      <c r="A795" s="11">
+        <v>3</v>
+      </c>
+      <c r="B795" s="6" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C795" s="7" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D795" s="5">
+        <v>51.0</v>
+      </c>
+      <c r="E795" s="9">
+        <v>30020.0</v>
+      </c>
+      <c r="F795" s="7" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="796" spans="1:6">
+      <c r="A796" s="11">
+        <v>4</v>
+      </c>
+      <c r="B796" s="6" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C796" s="7" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D796" s="5">
+        <v>44.0</v>
+      </c>
+      <c r="E796" s="9">
+        <v>36420.0</v>
+      </c>
+      <c r="F796" s="7" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="797" spans="1:6">
+      <c r="A797" s="11">
+        <v>1</v>
+      </c>
+      <c r="B797" s="6" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C797" s="7" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D797" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="E797" s="9">
+        <v>13498.0</v>
+      </c>
+      <c r="F797" s="7" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="798" spans="1:6">
+      <c r="A798" s="11">
+        <v>2</v>
+      </c>
+      <c r="B798" s="6" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C798" s="7" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D798" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E798" s="9">
+        <v>17808.0</v>
+      </c>
+      <c r="F798" s="7" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="799" spans="1:6">
+      <c r="A799" s="11">
+        <v>3</v>
+      </c>
+      <c r="B799" s="6" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C799" s="7" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D799" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E799" s="9">
+        <v>19329.0</v>
+      </c>
+      <c r="F799" s="7" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="800" spans="1:6">
+      <c r="A800" s="11">
+        <v>4</v>
+      </c>
+      <c r="B800" s="6" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C800" s="7" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D800" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E800" s="9">
+        <v>20396.0</v>
+      </c>
+      <c r="F800" s="7" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="801" spans="1:6">
+      <c r="A801" s="11">
+        <v>1</v>
+      </c>
+      <c r="B801" s="6" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C801" s="7" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D801" s="5">
+        <v>31.0</v>
+      </c>
+      <c r="E801" s="9">
+        <v>88800.0</v>
+      </c>
+      <c r="F801" s="7" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="802" spans="1:6">
+      <c r="A802" s="11">
+        <v>2</v>
+      </c>
+      <c r="B802" s="6" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C802" s="7" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D802" s="5">
+        <v>43.0</v>
+      </c>
+      <c r="E802" s="9">
+        <v>94240.0</v>
+      </c>
+      <c r="F802" s="7" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="803" spans="1:6">
+      <c r="A803" s="11">
+        <v>3</v>
+      </c>
+      <c r="B803" s="6" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C803" s="7" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D803" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E803" s="9">
+        <v>20160.0</v>
+      </c>
+      <c r="F803" s="7" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="804" spans="1:6">
+      <c r="A804" s="11">
+        <v>4</v>
+      </c>
+      <c r="B804" s="6" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C804" s="7" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D804" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E804" s="9">
+        <v>18480.0</v>
+      </c>
+      <c r="F804" s="7" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="805" spans="1:6">
+      <c r="A805" s="11">
+        <v>5</v>
+      </c>
+      <c r="B805" s="6" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C805" s="7" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D805" s="5">
+        <v>56.0</v>
+      </c>
+      <c r="E805" s="9">
+        <v>20590.0</v>
+      </c>
+      <c r="F805" s="7" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6">
+      <c r="A806" s="11">
+        <v>6</v>
+      </c>
+      <c r="B806" s="6" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C806" s="7" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D806" s="5">
+        <v>38.0</v>
+      </c>
+      <c r="E806" s="9">
+        <v>25220.0</v>
+      </c>
+      <c r="F806" s="7" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6">
+      <c r="A807" s="11">
+        <v>7</v>
+      </c>
+      <c r="B807" s="6" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C807" s="7" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D807" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E807" s="9">
+        <v>27060.0</v>
+      </c>
+      <c r="F807" s="7" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6">
+      <c r="A808" s="11">
+        <v>8</v>
+      </c>
+      <c r="B808" s="6" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C808" s="7" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D808" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E808" s="9">
+        <v>30360.0</v>
+      </c>
+      <c r="F808" s="7" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6">
+      <c r="A809" s="11">
         <v>9</v>
       </c>
-      <c r="B790" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D790" s="5">
+      <c r="B809" s="6" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C809" s="7" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D809" s="5">
+        <v>46.0</v>
+      </c>
+      <c r="E809" s="9">
+        <v>34640.0</v>
+      </c>
+      <c r="F809" s="7" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6">
+      <c r="A810" s="11">
+        <v>10</v>
+      </c>
+      <c r="B810" s="6" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C810" s="7" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D810" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E810" s="9">
+        <v>42060.0</v>
+      </c>
+      <c r="F810" s="7" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="811" spans="1:6">
+      <c r="A811" s="11">
+        <v>11</v>
+      </c>
+      <c r="B811" s="6" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C811" s="7" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D811" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E811" s="9">
+        <v>31580.0</v>
+      </c>
+      <c r="F811" s="7" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6">
+      <c r="A812" s="11">
+        <v>12</v>
+      </c>
+      <c r="B812" s="6" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C812" s="7" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D812" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="E812" s="9">
+        <v>41390.0</v>
+      </c>
+      <c r="F812" s="7" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6">
+      <c r="A813" s="11">
+        <v>13</v>
+      </c>
+      <c r="B813" s="6" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C813" s="7" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D813" s="5">
+        <v>76.0</v>
+      </c>
+      <c r="E813" s="9">
+        <v>34350.0</v>
+      </c>
+      <c r="F813" s="7" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6">
+      <c r="A814" s="11">
+        <v>14</v>
+      </c>
+      <c r="B814" s="6" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C814" s="7" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D814" s="5">
+        <v>53.0</v>
+      </c>
+      <c r="E814" s="9">
+        <v>44540.0</v>
+      </c>
+      <c r="F814" s="7" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6">
+      <c r="A815" s="11">
+        <v>15</v>
+      </c>
+      <c r="B815" s="6" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C815" s="7" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D815" s="5">
+        <v>85.0</v>
+      </c>
+      <c r="E815" s="9">
+        <v>45500.0</v>
+      </c>
+      <c r="F815" s="7" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6">
+      <c r="A816" s="11">
+        <v>16</v>
+      </c>
+      <c r="B816" s="6" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C816" s="7" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D816" s="5">
+        <v>63.0</v>
+      </c>
+      <c r="E816" s="9">
+        <v>54910.0</v>
+      </c>
+      <c r="F816" s="7" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6">
+      <c r="A817" s="11">
+        <v>17</v>
+      </c>
+      <c r="B817" s="6" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C817" s="7" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D817" s="5">
+        <v>38.0</v>
+      </c>
+      <c r="E817" s="9">
+        <v>60390.0</v>
+      </c>
+      <c r="F817" s="7" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6">
+      <c r="A818" s="11">
+        <v>18</v>
+      </c>
+      <c r="B818" s="6" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C818" s="7" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D818" s="5">
+        <v>74.0</v>
+      </c>
+      <c r="E818" s="9">
+        <v>79820.0</v>
+      </c>
+      <c r="F818" s="7" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6">
+      <c r="A819" s="11">
+        <v>19</v>
+      </c>
+      <c r="B819" s="6" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C819" s="7" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D819" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E819" s="9">
+        <v>80060.0</v>
+      </c>
+      <c r="F819" s="7" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6">
+      <c r="A820" s="11">
+        <v>20</v>
+      </c>
+      <c r="B820" s="6" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C820" s="7" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D820" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E820" s="9">
+        <v>92690.0</v>
+      </c>
+      <c r="F820" s="7" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6">
+      <c r="A821" s="11">
+        <v>1</v>
+      </c>
+      <c r="B821" s="6" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C821" s="7" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D821" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E821" s="9">
+        <v>52488.0</v>
+      </c>
+      <c r="F821" s="7" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="822" spans="1:6">
+      <c r="A822" s="11">
+        <v>2</v>
+      </c>
+      <c r="B822" s="6" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C822" s="7" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D822" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E822" s="9">
+        <v>59282.0</v>
+      </c>
+      <c r="F822" s="7" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6">
+      <c r="A823" s="11">
+        <v>3</v>
+      </c>
+      <c r="B823" s="6" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C823" s="7" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D823" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E823" s="9">
+        <v>11934.0</v>
+      </c>
+      <c r="F823" s="7" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6">
+      <c r="A824" s="11">
+        <v>4</v>
+      </c>
+      <c r="B824" s="6" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C824" s="7" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D824" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E824" s="9">
+        <v>12952.0</v>
+      </c>
+      <c r="F824" s="7" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6">
+      <c r="A825" s="11">
+        <v>5</v>
+      </c>
+      <c r="B825" s="6" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C825" s="7" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D825" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E825" s="9">
+        <v>14639.0</v>
+      </c>
+      <c r="F825" s="7" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6">
+      <c r="A826" s="11">
+        <v>6</v>
+      </c>
+      <c r="B826" s="6" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C826" s="7" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D826" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="E826" s="9">
+        <v>15603.0</v>
+      </c>
+      <c r="F826" s="7" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="827" spans="1:6">
+      <c r="A827" s="11">
+        <v>7</v>
+      </c>
+      <c r="B827" s="6" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C827" s="7" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D827" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E827" s="9">
+        <v>17001.0</v>
+      </c>
+      <c r="F827" s="7" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6">
+      <c r="A828" s="11">
+        <v>8</v>
+      </c>
+      <c r="B828" s="6" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C828" s="7" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D828" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E828" s="9">
+        <v>17886.0</v>
+      </c>
+      <c r="F828" s="7" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6">
+      <c r="A829" s="11">
+        <v>9</v>
+      </c>
+      <c r="B829" s="6" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C829" s="7" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D829" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E829" s="9">
+        <v>21351.0</v>
+      </c>
+      <c r="F829" s="7" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6">
+      <c r="A830" s="11">
+        <v>10</v>
+      </c>
+      <c r="B830" s="6" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C830" s="7" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D830" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E830" s="9">
+        <v>25112.0</v>
+      </c>
+      <c r="F830" s="7" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6">
+      <c r="A831" s="11">
+        <v>11</v>
+      </c>
+      <c r="B831" s="6" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C831" s="7" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D831" s="5">
+        <v>35.0</v>
+      </c>
+      <c r="E831" s="9">
+        <v>23219.0</v>
+      </c>
+      <c r="F831" s="7" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6">
+      <c r="A832" s="11">
+        <v>12</v>
+      </c>
+      <c r="B832" s="6" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C832" s="7" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D832" s="5">
+        <v>13.0</v>
+      </c>
+      <c r="E832" s="9">
+        <v>25214.0</v>
+      </c>
+      <c r="F832" s="7" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6">
+      <c r="A833" s="11">
+        <v>13</v>
+      </c>
+      <c r="B833" s="6" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C833" s="7" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D833" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E833" s="9">
+        <v>24350.0</v>
+      </c>
+      <c r="F833" s="7" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6">
+      <c r="A834" s="11">
+        <v>14</v>
+      </c>
+      <c r="B834" s="6" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C834" s="7" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D834" s="5">
+        <v>36.0</v>
+      </c>
+      <c r="E834" s="9">
+        <v>27819.0</v>
+      </c>
+      <c r="F834" s="7" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6">
+      <c r="A835" s="11">
+        <v>15</v>
+      </c>
+      <c r="B835" s="6" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C835" s="7" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D835" s="5">
+        <v>46.0</v>
+      </c>
+      <c r="E835" s="9">
+        <v>28252.0</v>
+      </c>
+      <c r="F835" s="7" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="836" spans="1:6">
+      <c r="A836" s="11">
+        <v>16</v>
+      </c>
+      <c r="B836" s="6" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C836" s="7" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D836" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E836" s="9">
+        <v>34444.0</v>
+      </c>
+      <c r="F836" s="7" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="837" spans="1:6">
+      <c r="A837" s="11">
+        <v>17</v>
+      </c>
+      <c r="B837" s="6" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C837" s="7" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D837" s="5">
+        <v>39.0</v>
+      </c>
+      <c r="E837" s="9">
+        <v>37708.0</v>
+      </c>
+      <c r="F837" s="7" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="838" spans="1:6">
+      <c r="A838" s="11">
+        <v>18</v>
+      </c>
+      <c r="B838" s="6" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C838" s="7" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D838" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E838" s="9">
+        <v>50684.0</v>
+      </c>
+      <c r="F838" s="7" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="839" spans="1:6">
+      <c r="A839" s="11">
+        <v>1</v>
+      </c>
+      <c r="B839" s="6" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C839" s="7" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D839" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E839" s="9">
+        <v>103338.0</v>
+      </c>
+      <c r="F839" s="7" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="840" spans="1:6">
+      <c r="A840" s="11">
+        <v>2</v>
+      </c>
+      <c r="B840" s="6" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C840" s="7" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D840" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E840" s="9">
+        <v>31950.0</v>
+      </c>
+      <c r="F840" s="7" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6">
+      <c r="A841" s="11">
+        <v>3</v>
+      </c>
+      <c r="B841" s="6" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C841" s="7" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D841" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E841" s="9">
+        <v>37251.0</v>
+      </c>
+      <c r="F841" s="7" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="842" spans="1:6">
+      <c r="A842" s="11">
+        <v>4</v>
+      </c>
+      <c r="B842" s="6" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C842" s="7" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D842" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E842" s="9">
+        <v>46548.0</v>
+      </c>
+      <c r="F842" s="7" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="843" spans="1:6">
+      <c r="A843" s="11">
+        <v>5</v>
+      </c>
+      <c r="B843" s="6" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C843" s="7" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D843" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E843" s="9">
+        <v>51786.0</v>
+      </c>
+      <c r="F843" s="7" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="844" spans="1:6">
+      <c r="A844" s="11">
+        <v>6</v>
+      </c>
+      <c r="B844" s="6" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C844" s="7" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D844" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E844" s="9">
+        <v>54306.0</v>
+      </c>
+      <c r="F844" s="7" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6">
+      <c r="A845" s="11">
+        <v>7</v>
+      </c>
+      <c r="B845" s="6" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C845" s="7" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D845" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E845" s="9">
+        <v>60678.0</v>
+      </c>
+      <c r="F845" s="7" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="846" spans="1:6">
+      <c r="A846" s="11">
+        <v>8</v>
+      </c>
+      <c r="B846" s="6" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C846" s="7" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D846" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E846" s="9">
+        <v>86238.0</v>
+      </c>
+      <c r="F846" s="7" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="847" spans="1:6">
+      <c r="A847" s="11">
+        <v>1</v>
+      </c>
+      <c r="B847" s="6" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C847" s="7" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D847" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E847" s="9">
+        <v>83820.0</v>
+      </c>
+      <c r="F847" s="7" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="848" spans="1:6">
+      <c r="A848" s="11">
+        <v>2</v>
+      </c>
+      <c r="B848" s="6" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C848" s="7" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D848" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E848" s="9">
+        <v>29511.0</v>
+      </c>
+      <c r="F848" s="7" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="849" spans="1:6">
+      <c r="A849" s="11">
+        <v>3</v>
+      </c>
+      <c r="B849" s="6" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C849" s="7" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D849" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E849" s="9">
+        <v>30586.0</v>
+      </c>
+      <c r="F849" s="7" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="850" spans="1:6">
+      <c r="A850" s="11">
+        <v>4</v>
+      </c>
+      <c r="B850" s="6" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C850" s="7" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D850" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E850" s="9">
+        <v>42885.0</v>
+      </c>
+      <c r="F850" s="7" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="851" spans="1:6">
+      <c r="A851" s="11">
+        <v>5</v>
+      </c>
+      <c r="B851" s="6" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C851" s="7" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D851" s="5">
         <v>30.0</v>
       </c>
-      <c r="E790" s="9">
-[...3 lines deleted...]
-        <v>2306</v>
+      <c r="E851" s="9">
+        <v>45711.0</v>
+      </c>
+      <c r="F851" s="7" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="852" spans="1:6">
+      <c r="A852" s="11">
+        <v>6</v>
+      </c>
+      <c r="B852" s="6" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C852" s="7" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D852" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E852" s="9">
+        <v>48657.0</v>
+      </c>
+      <c r="F852" s="7" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="853" spans="1:6">
+      <c r="A853" s="11">
+        <v>7</v>
+      </c>
+      <c r="B853" s="6" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C853" s="7" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D853" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E853" s="9">
+        <v>62134.0</v>
+      </c>
+      <c r="F853" s="7" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="854" spans="1:6">
+      <c r="A854" s="11">
+        <v>8</v>
+      </c>
+      <c r="B854" s="6" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C854" s="7" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D854" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="E854" s="9">
+        <v>73032.0</v>
+      </c>
+      <c r="F854" s="7" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="855" spans="1:6">
+      <c r="A855" s="11">
+        <v>1</v>
+      </c>
+      <c r="B855" s="6" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C855" s="7" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D855" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E855" s="9">
+        <v>31680.0</v>
+      </c>
+      <c r="F855" s="7" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="856" spans="1:6">
+      <c r="A856" s="11">
+        <v>2</v>
+      </c>
+      <c r="B856" s="6" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C856" s="7" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D856" s="5">
+        <v>214.0</v>
+      </c>
+      <c r="E856" s="9">
+        <v>12000.0</v>
+      </c>
+      <c r="F856" s="7" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="857" spans="1:6">
+      <c r="A857" s="11">
+        <v>3</v>
+      </c>
+      <c r="B857" s="6" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C857" s="7" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D857" s="5">
+        <v>58.0</v>
+      </c>
+      <c r="E857" s="9">
+        <v>12040.0</v>
+      </c>
+      <c r="F857" s="7" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="858" spans="1:6">
+      <c r="A858" s="11">
+        <v>4</v>
+      </c>
+      <c r="B858" s="6" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C858" s="7" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D858" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E858" s="9">
+        <v>14940.0</v>
+      </c>
+      <c r="F858" s="7" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="859" spans="1:6">
+      <c r="A859" s="11">
+        <v>5</v>
+      </c>
+      <c r="B859" s="6" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C859" s="7" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D859" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E859" s="9">
+        <v>15950.0</v>
+      </c>
+      <c r="F859" s="7" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="860" spans="1:6">
+      <c r="A860" s="11">
+        <v>6</v>
+      </c>
+      <c r="B860" s="6" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C860" s="7" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D860" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E860" s="9">
+        <v>17140.0</v>
+      </c>
+      <c r="F860" s="7" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="861" spans="1:6">
+      <c r="A861" s="11">
+        <v>7</v>
+      </c>
+      <c r="B861" s="6" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C861" s="7" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D861" s="5">
+        <v>79.0</v>
+      </c>
+      <c r="E861" s="9">
+        <v>18610.0</v>
+      </c>
+      <c r="F861" s="7" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="862" spans="1:6">
+      <c r="A862" s="11">
+        <v>8</v>
+      </c>
+      <c r="B862" s="6" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C862" s="7" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D862" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E862" s="9">
+        <v>22080.0</v>
+      </c>
+      <c r="F862" s="7" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="863" spans="1:6">
+      <c r="A863" s="11">
+        <v>9</v>
+      </c>
+      <c r="B863" s="6" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C863" s="7" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D863" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E863" s="9">
+        <v>26710.0</v>
+      </c>
+      <c r="F863" s="7" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="864" spans="1:6">
+      <c r="A864" s="11">
+        <v>10</v>
+      </c>
+      <c r="B864" s="6" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C864" s="7" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D864" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E864" s="9">
+        <v>44910.0</v>
+      </c>
+      <c r="F864" s="7" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="865" spans="1:6">
+      <c r="A865" s="11">
+        <v>11</v>
+      </c>
+      <c r="B865" s="6" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C865" s="7" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D865" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E865" s="9">
+        <v>12960.0</v>
+      </c>
+      <c r="F865" s="7" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6">
+      <c r="A866" s="11">
+        <v>12</v>
+      </c>
+      <c r="B866" s="6" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C866" s="7" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D866" s="5">
+        <v>37.0</v>
+      </c>
+      <c r="E866" s="9">
+        <v>14790.0</v>
+      </c>
+      <c r="F866" s="7" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6">
+      <c r="A867" s="11">
+        <v>13</v>
+      </c>
+      <c r="B867" s="6" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C867" s="7" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D867" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E867" s="9">
+        <v>18510.0</v>
+      </c>
+      <c r="F867" s="7" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6">
+      <c r="A868" s="11">
+        <v>14</v>
+      </c>
+      <c r="B868" s="6" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C868" s="7" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D868" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E868" s="9">
+        <v>19600.0</v>
+      </c>
+      <c r="F868" s="7" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6">
+      <c r="A869" s="11">
+        <v>15</v>
+      </c>
+      <c r="B869" s="6" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C869" s="7" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D869" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E869" s="9">
+        <v>20170.0</v>
+      </c>
+      <c r="F869" s="7" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6">
+      <c r="A870" s="11">
+        <v>16</v>
+      </c>
+      <c r="B870" s="6" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C870" s="7" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D870" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E870" s="9">
+        <v>22510.0</v>
+      </c>
+      <c r="F870" s="7" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6">
+      <c r="A871" s="11">
+        <v>17</v>
+      </c>
+      <c r="B871" s="6" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C871" s="7" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D871" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E871" s="9">
+        <v>29740.0</v>
+      </c>
+      <c r="F871" s="7" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6">
+      <c r="A872" s="11">
+        <v>18</v>
+      </c>
+      <c r="B872" s="6" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C872" s="7" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D872" s="5">
+        <v>37.0</v>
+      </c>
+      <c r="E872" s="9">
+        <v>39370.0</v>
+      </c>
+      <c r="F872" s="7" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6">
+      <c r="A873" s="11">
+        <v>19</v>
+      </c>
+      <c r="B873" s="6" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C873" s="7" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D873" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E873" s="9">
+        <v>37404.0</v>
+      </c>
+      <c r="F873" s="7" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6">
+      <c r="A874" s="11">
+        <v>20</v>
+      </c>
+      <c r="B874" s="6" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C874" s="7" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D874" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E874" s="9">
+        <v>10797.0</v>
+      </c>
+      <c r="F874" s="7" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="875" spans="1:6">
+      <c r="A875" s="11">
+        <v>21</v>
+      </c>
+      <c r="B875" s="6" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C875" s="7" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D875" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E875" s="9">
+        <v>14539.0</v>
+      </c>
+      <c r="F875" s="7" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6">
+      <c r="A876" s="11">
+        <v>22</v>
+      </c>
+      <c r="B876" s="6" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C876" s="7" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D876" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E876" s="9">
+        <v>15932.0</v>
+      </c>
+      <c r="F876" s="7" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6">
+      <c r="A877" s="11">
+        <v>23</v>
+      </c>
+      <c r="B877" s="6" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C877" s="7" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D877" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E877" s="9">
+        <v>15850.0</v>
+      </c>
+      <c r="F877" s="7" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6">
+      <c r="A878" s="11">
+        <v>24</v>
+      </c>
+      <c r="B878" s="6" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C878" s="7" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D878" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E878" s="9">
+        <v>17609.0</v>
+      </c>
+      <c r="F878" s="7" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6">
+      <c r="A879" s="11">
+        <v>25</v>
+      </c>
+      <c r="B879" s="6" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C879" s="7" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D879" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E879" s="9">
+        <v>24340.0</v>
+      </c>
+      <c r="F879" s="7" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6">
+      <c r="A880" s="11">
+        <v>26</v>
+      </c>
+      <c r="B880" s="6" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C880" s="7" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D880" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E880" s="9">
+        <v>33144.0</v>
+      </c>
+      <c r="F880" s="7" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6">
+      <c r="A881" s="11">
+        <v>27</v>
+      </c>
+      <c r="B881" s="6" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C881" s="7" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D881" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E881" s="9">
+        <v>25367.0</v>
+      </c>
+      <c r="F881" s="7" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6">
+      <c r="A882" s="11">
+        <v>28</v>
+      </c>
+      <c r="B882" s="6" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C882" s="7" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D882" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E882" s="9">
+        <v>9699.0</v>
+      </c>
+      <c r="F882" s="7" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6">
+      <c r="A883" s="11">
+        <v>29</v>
+      </c>
+      <c r="B883" s="6" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C883" s="7" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D883" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E883" s="9">
+        <v>9679.0</v>
+      </c>
+      <c r="F883" s="7" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6">
+      <c r="A884" s="11">
+        <v>30</v>
+      </c>
+      <c r="B884" s="6" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C884" s="7" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D884" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E884" s="9">
+        <v>12017.0</v>
+      </c>
+      <c r="F884" s="7" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6">
+      <c r="A885" s="11">
+        <v>31</v>
+      </c>
+      <c r="B885" s="6" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C885" s="7" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D885" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E885" s="9">
+        <v>13217.0</v>
+      </c>
+      <c r="F885" s="7" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6">
+      <c r="A886" s="11">
+        <v>32</v>
+      </c>
+      <c r="B886" s="6" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C886" s="7" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D886" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E886" s="9">
+        <v>14020.0</v>
+      </c>
+      <c r="F886" s="7" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6">
+      <c r="A887" s="11">
+        <v>33</v>
+      </c>
+      <c r="B887" s="6" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C887" s="7" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D887" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="E887" s="9">
+        <v>14884.0</v>
+      </c>
+      <c r="F887" s="7" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6">
+      <c r="A888" s="11">
+        <v>34</v>
+      </c>
+      <c r="B888" s="6" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C888" s="7" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D888" s="5">
+        <v>36.0</v>
+      </c>
+      <c r="E888" s="9">
+        <v>18707.0</v>
+      </c>
+      <c r="F888" s="7" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6">
+      <c r="A889" s="11">
+        <v>35</v>
+      </c>
+      <c r="B889" s="6" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C889" s="7" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D889" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E889" s="9">
+        <v>21452.0</v>
+      </c>
+      <c r="F889" s="7" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="890" spans="1:6">
+      <c r="A890" s="11">
+        <v>1</v>
+      </c>
+      <c r="B890" s="6" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C890" s="7" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D890" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E890" s="9">
+        <v>5220.0</v>
+      </c>
+      <c r="F890" s="7" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="891" spans="1:6">
+      <c r="A891" s="11">
+        <v>2</v>
+      </c>
+      <c r="B891" s="6" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C891" s="7" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D891" s="5">
+        <v>48.0</v>
+      </c>
+      <c r="E891" s="9">
+        <v>6090.0</v>
+      </c>
+      <c r="F891" s="7" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6">
+      <c r="A892" s="11">
+        <v>3</v>
+      </c>
+      <c r="B892" s="6" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C892" s="7" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D892" s="5">
+        <v>123.0</v>
+      </c>
+      <c r="E892" s="9">
+        <v>6530.0</v>
+      </c>
+      <c r="F892" s="7" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6">
+      <c r="A893" s="11">
+        <v>4</v>
+      </c>
+      <c r="B893" s="6" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C893" s="7" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D893" s="5">
+        <v>204.0</v>
+      </c>
+      <c r="E893" s="9">
+        <v>7400.0</v>
+      </c>
+      <c r="F893" s="7" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6">
+      <c r="A894" s="11">
+        <v>5</v>
+      </c>
+      <c r="B894" s="6" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C894" s="7" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D894" s="5">
+        <v>83.0</v>
+      </c>
+      <c r="E894" s="9">
+        <v>6530.0</v>
+      </c>
+      <c r="F894" s="7" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6">
+      <c r="A895" s="11">
+        <v>6</v>
+      </c>
+      <c r="B895" s="6" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C895" s="7" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D895" s="5">
+        <v>169.0</v>
+      </c>
+      <c r="E895" s="9">
+        <v>8120.0</v>
+      </c>
+      <c r="F895" s="7" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6">
+      <c r="A896" s="11">
+        <v>7</v>
+      </c>
+      <c r="B896" s="6" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C896" s="7" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D896" s="5">
+        <v>253.0</v>
+      </c>
+      <c r="E896" s="9">
+        <v>7850.0</v>
+      </c>
+      <c r="F896" s="7" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6">
+      <c r="A897" s="11">
+        <v>8</v>
+      </c>
+      <c r="B897" s="6" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C897" s="7" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D897" s="5">
+        <v>208.0</v>
+      </c>
+      <c r="E897" s="9">
+        <v>9860.0</v>
+      </c>
+      <c r="F897" s="7" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6">
+      <c r="A898" s="11">
+        <v>9</v>
+      </c>
+      <c r="B898" s="6" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C898" s="7" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D898" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E898" s="9">
+        <v>8650.0</v>
+      </c>
+      <c r="F898" s="7" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6">
+      <c r="A899" s="11">
+        <v>10</v>
+      </c>
+      <c r="B899" s="6" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C899" s="7" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D899" s="5">
+        <v>37.0</v>
+      </c>
+      <c r="E899" s="9">
+        <v>10970.0</v>
+      </c>
+      <c r="F899" s="7" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6">
+      <c r="A900" s="11">
+        <v>11</v>
+      </c>
+      <c r="B900" s="6" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C900" s="7" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D900" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E900" s="9">
+        <v>11240.0</v>
+      </c>
+      <c r="F900" s="7" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="901" spans="1:6">
+      <c r="A901" s="11">
+        <v>12</v>
+      </c>
+      <c r="B901" s="6" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C901" s="7" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D901" s="5">
+        <v>63.0</v>
+      </c>
+      <c r="E901" s="9">
+        <v>14810.0</v>
+      </c>
+      <c r="F901" s="7" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="902" spans="1:6">
+      <c r="A902" s="11">
+        <v>13</v>
+      </c>
+      <c r="B902" s="6" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C902" s="7" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D902" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E902" s="9">
+        <v>17010.0</v>
+      </c>
+      <c r="F902" s="7" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="903" spans="1:6">
+      <c r="A903" s="11">
+        <v>14</v>
+      </c>
+      <c r="B903" s="6" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C903" s="7" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D903" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E903" s="9">
+        <v>19470.0</v>
+      </c>
+      <c r="F903" s="7" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="904" spans="1:6">
+      <c r="A904" s="11">
+        <v>15</v>
+      </c>
+      <c r="B904" s="6" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C904" s="7" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D904" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E904" s="9">
+        <v>20030.0</v>
+      </c>
+      <c r="F904" s="7" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="905" spans="1:6">
+      <c r="A905" s="11">
+        <v>16</v>
+      </c>
+      <c r="B905" s="6" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C905" s="7" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D905" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E905" s="9">
+        <v>21120.0</v>
+      </c>
+      <c r="F905" s="7" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="906" spans="1:6">
+      <c r="A906" s="11">
+        <v>17</v>
+      </c>
+      <c r="B906" s="6" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C906" s="7" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D906" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E906" s="9">
+        <v>20210.0</v>
+      </c>
+      <c r="F906" s="7" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="907" spans="1:6">
+      <c r="A907" s="11">
+        <v>18</v>
+      </c>
+      <c r="B907" s="6" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C907" s="7" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D907" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E907" s="9">
+        <v>24470.0</v>
+      </c>
+      <c r="F907" s="7" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="908" spans="1:6">
+      <c r="A908" s="11">
+        <v>19</v>
+      </c>
+      <c r="B908" s="6" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C908" s="7" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D908" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E908" s="9">
+        <v>25000.0</v>
+      </c>
+      <c r="F908" s="7" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="909" spans="1:6">
+      <c r="A909" s="11">
+        <v>20</v>
+      </c>
+      <c r="B909" s="6" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C909" s="7" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D909" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E909" s="9">
+        <v>26460.0</v>
+      </c>
+      <c r="F909" s="7" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="910" spans="1:6">
+      <c r="A910" s="11">
+        <v>21</v>
+      </c>
+      <c r="B910" s="6" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C910" s="7" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D910" s="5">
+        <v>49.0</v>
+      </c>
+      <c r="E910" s="9">
+        <v>4443.0</v>
+      </c>
+      <c r="F910" s="7" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="911" spans="1:6">
+      <c r="A911" s="11">
+        <v>22</v>
+      </c>
+      <c r="B911" s="6" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C911" s="7" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D911" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="E911" s="9">
+        <v>5795.0</v>
+      </c>
+      <c r="F911" s="7" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="912" spans="1:6">
+      <c r="A912" s="11">
+        <v>23</v>
+      </c>
+      <c r="B912" s="6" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C912" s="7" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D912" s="5">
+        <v>54.0</v>
+      </c>
+      <c r="E912" s="9">
+        <v>4972.0</v>
+      </c>
+      <c r="F912" s="7" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="913" spans="1:6">
+      <c r="A913" s="11">
+        <v>24</v>
+      </c>
+      <c r="B913" s="6" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C913" s="7" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D913" s="5">
+        <v>35.0</v>
+      </c>
+      <c r="E913" s="9">
+        <v>6253.0</v>
+      </c>
+      <c r="F913" s="7" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6">
+      <c r="A914" s="11">
+        <v>25</v>
+      </c>
+      <c r="B914" s="6" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C914" s="7" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D914" s="5">
+        <v>50.0</v>
+      </c>
+      <c r="E914" s="9">
+        <v>5401.0</v>
+      </c>
+      <c r="F914" s="7" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6">
+      <c r="A915" s="11">
+        <v>26</v>
+      </c>
+      <c r="B915" s="6" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C915" s="7" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D915" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E915" s="9">
+        <v>6802.0</v>
+      </c>
+      <c r="F915" s="7" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6">
+      <c r="A916" s="11">
+        <v>27</v>
+      </c>
+      <c r="B916" s="6" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C916" s="7" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D916" s="5">
+        <v>48.0</v>
+      </c>
+      <c r="E916" s="9">
+        <v>6309.0</v>
+      </c>
+      <c r="F916" s="7" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="917" spans="1:6">
+      <c r="A917" s="11">
+        <v>28</v>
+      </c>
+      <c r="B917" s="6" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C917" s="7" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D917" s="5">
+        <v>53.0</v>
+      </c>
+      <c r="E917" s="9">
+        <v>7930.0</v>
+      </c>
+      <c r="F917" s="7" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="918" spans="1:6">
+      <c r="A918" s="11">
+        <v>29</v>
+      </c>
+      <c r="B918" s="6" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C918" s="7" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D918" s="5">
+        <v>31.0</v>
+      </c>
+      <c r="E918" s="9">
+        <v>7727.0</v>
+      </c>
+      <c r="F918" s="7" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="919" spans="1:6">
+      <c r="A919" s="11">
+        <v>30</v>
+      </c>
+      <c r="B919" s="6" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C919" s="7" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D919" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E919" s="9">
+        <v>9145.0</v>
+      </c>
+      <c r="F919" s="7" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="920" spans="1:6">
+      <c r="A920" s="11">
+        <v>31</v>
+      </c>
+      <c r="B920" s="6" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C920" s="7" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D920" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E920" s="9">
+        <v>9463.0</v>
+      </c>
+      <c r="F920" s="7" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="921" spans="1:6">
+      <c r="A921" s="11">
+        <v>32</v>
+      </c>
+      <c r="B921" s="6" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C921" s="7" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D921" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E921" s="9">
+        <v>12749.0</v>
+      </c>
+      <c r="F921" s="7" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="922" spans="1:6">
+      <c r="A922" s="11">
+        <v>33</v>
+      </c>
+      <c r="B922" s="6" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C922" s="7" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D922" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E922" s="9">
+        <v>14468.0</v>
+      </c>
+      <c r="F922" s="7" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="923" spans="1:6">
+      <c r="A923" s="11">
+        <v>34</v>
+      </c>
+      <c r="B923" s="6" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C923" s="7" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D923" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="E923" s="9">
+        <v>16391.0</v>
+      </c>
+      <c r="F923" s="7" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="924" spans="1:6">
+      <c r="A924" s="11">
+        <v>35</v>
+      </c>
+      <c r="B924" s="6" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C924" s="7" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D924" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E924" s="9">
+        <v>17032.0</v>
+      </c>
+      <c r="F924" s="7" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="925" spans="1:6">
+      <c r="A925" s="11">
+        <v>36</v>
+      </c>
+      <c r="B925" s="6" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C925" s="7" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D925" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E925" s="9">
+        <v>17787.0</v>
+      </c>
+      <c r="F925" s="7" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="926" spans="1:6">
+      <c r="A926" s="11">
+        <v>37</v>
+      </c>
+      <c r="B926" s="6" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C926" s="7" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D926" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E926" s="9">
+        <v>20344.0</v>
+      </c>
+      <c r="F926" s="7" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="927" spans="1:6">
+      <c r="A927" s="11">
+        <v>38</v>
+      </c>
+      <c r="B927" s="6" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C927" s="7" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D927" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E927" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F927" s="7" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="928" spans="1:6">
+      <c r="A928" s="11">
+        <v>39</v>
+      </c>
+      <c r="B928" s="6" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C928" s="7" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D928" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E928" s="9">
+        <v>22513.0</v>
+      </c>
+      <c r="F928" s="7" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="929" spans="1:6">
+      <c r="A929" s="11">
+        <v>1</v>
+      </c>
+      <c r="B929" s="6" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C929" s="7" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D929" s="5">
+        <v>77.0</v>
+      </c>
+      <c r="E929" s="9">
+        <v>3390.0</v>
+      </c>
+      <c r="F929" s="7" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="930" spans="1:6">
+      <c r="A930" s="11">
+        <v>2</v>
+      </c>
+      <c r="B930" s="6" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C930" s="7" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D930" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E930" s="9">
+        <v>3740.0</v>
+      </c>
+      <c r="F930" s="7" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="931" spans="1:6">
+      <c r="A931" s="11">
+        <v>3</v>
+      </c>
+      <c r="B931" s="6" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C931" s="7" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D931" s="5">
+        <v>140.0</v>
+      </c>
+      <c r="E931" s="9">
+        <v>4050.0</v>
+      </c>
+      <c r="F931" s="7" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="932" spans="1:6">
+      <c r="A932" s="11">
+        <v>4</v>
+      </c>
+      <c r="B932" s="6" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C932" s="7" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D932" s="5">
+        <v>55.0</v>
+      </c>
+      <c r="E932" s="9">
+        <v>4530.0</v>
+      </c>
+      <c r="F932" s="7" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="933" spans="1:6">
+      <c r="A933" s="11">
+        <v>5</v>
+      </c>
+      <c r="B933" s="6" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C933" s="7" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D933" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="E933" s="9">
+        <v>5630.0</v>
+      </c>
+      <c r="F933" s="7" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="934" spans="1:6">
+      <c r="A934" s="11">
+        <v>6</v>
+      </c>
+      <c r="B934" s="6" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C934" s="7" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D934" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E934" s="9">
+        <v>7100.0</v>
+      </c>
+      <c r="F934" s="7" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="935" spans="1:6">
+      <c r="A935" s="11">
+        <v>7</v>
+      </c>
+      <c r="B935" s="6" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C935" s="7" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D935" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E935" s="9">
+        <v>8260.0</v>
+      </c>
+      <c r="F935" s="7" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="936" spans="1:6">
+      <c r="A936" s="11">
+        <v>8</v>
+      </c>
+      <c r="B936" s="6" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C936" s="7" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D936" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E936" s="9">
+        <v>11180.0</v>
+      </c>
+      <c r="F936" s="7" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="937" spans="1:6">
+      <c r="A937" s="11">
+        <v>9</v>
+      </c>
+      <c r="B937" s="6" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C937" s="7" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D937" s="5">
+        <v>71.0</v>
+      </c>
+      <c r="E937" s="9">
+        <v>2491.0</v>
+      </c>
+      <c r="F937" s="7" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="938" spans="1:6">
+      <c r="A938" s="11">
+        <v>10</v>
+      </c>
+      <c r="B938" s="6" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C938" s="7" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D938" s="5">
+        <v>48.0</v>
+      </c>
+      <c r="E938" s="9">
+        <v>2542.0</v>
+      </c>
+      <c r="F938" s="7" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="939" spans="1:6">
+      <c r="A939" s="11">
+        <v>11</v>
+      </c>
+      <c r="B939" s="6" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C939" s="7" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D939" s="5">
+        <v>38.0</v>
+      </c>
+      <c r="E939" s="9">
+        <v>2765.0</v>
+      </c>
+      <c r="F939" s="7" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="940" spans="1:6">
+      <c r="A940" s="11">
+        <v>12</v>
+      </c>
+      <c r="B940" s="6" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C940" s="7" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D940" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="E940" s="9">
+        <v>3091.0</v>
+      </c>
+      <c r="F940" s="7" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="941" spans="1:6">
+      <c r="A941" s="11">
+        <v>13</v>
+      </c>
+      <c r="B941" s="6" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C941" s="7" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D941" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E941" s="9">
+        <v>3609.0</v>
+      </c>
+      <c r="F941" s="7" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="942" spans="1:6">
+      <c r="A942" s="11">
+        <v>14</v>
+      </c>
+      <c r="B942" s="6" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C942" s="7" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D942" s="5">
+        <v>46.0</v>
+      </c>
+      <c r="E942" s="9">
+        <v>4321.0</v>
+      </c>
+      <c r="F942" s="7" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="943" spans="1:6">
+      <c r="A943" s="11">
+        <v>15</v>
+      </c>
+      <c r="B943" s="6" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C943" s="7" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D943" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E943" s="9">
+        <v>5633.0</v>
+      </c>
+      <c r="F943" s="7" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="944" spans="1:6">
+      <c r="A944" s="11">
+        <v>16</v>
+      </c>
+      <c r="B944" s="6" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C944" s="7" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D944" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E944" s="9">
+        <v>7615.0</v>
+      </c>
+      <c r="F944" s="7" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="945" spans="1:6">
+      <c r="A945" s="11">
+        <v>1</v>
+      </c>
+      <c r="B945" s="6" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C945" s="7" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D945" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E945" s="9">
+        <v>21100.0</v>
+      </c>
+      <c r="F945" s="7" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="946" spans="1:6">
+      <c r="A946" s="11">
+        <v>2</v>
+      </c>
+      <c r="B946" s="6" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C946" s="7" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D946" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E946" s="9">
+        <v>8230.0</v>
+      </c>
+      <c r="F946" s="7" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="947" spans="1:6">
+      <c r="A947" s="11">
+        <v>3</v>
+      </c>
+      <c r="B947" s="6" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C947" s="7" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D947" s="5">
+        <v>37.0</v>
+      </c>
+      <c r="E947" s="9">
+        <v>8710.0</v>
+      </c>
+      <c r="F947" s="7" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="948" spans="1:6">
+      <c r="A948" s="11">
+        <v>4</v>
+      </c>
+      <c r="B948" s="6" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C948" s="7" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D948" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E948" s="9">
+        <v>9760.0</v>
+      </c>
+      <c r="F948" s="7" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="949" spans="1:6">
+      <c r="A949" s="11">
+        <v>5</v>
+      </c>
+      <c r="B949" s="6" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C949" s="7" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D949" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E949" s="9">
+        <v>10640.0</v>
+      </c>
+      <c r="F949" s="7" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="950" spans="1:6">
+      <c r="A950" s="11">
+        <v>6</v>
+      </c>
+      <c r="B950" s="6" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C950" s="7" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D950" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E950" s="9">
+        <v>11230.0</v>
+      </c>
+      <c r="F950" s="7" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="951" spans="1:6">
+      <c r="A951" s="11">
+        <v>7</v>
+      </c>
+      <c r="B951" s="6" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C951" s="7" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D951" s="5">
+        <v>29.0</v>
+      </c>
+      <c r="E951" s="9">
+        <v>11830.0</v>
+      </c>
+      <c r="F951" s="7" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="952" spans="1:6">
+      <c r="A952" s="11">
+        <v>8</v>
+      </c>
+      <c r="B952" s="6" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C952" s="7" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D952" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="E952" s="9">
+        <v>15360.0</v>
+      </c>
+      <c r="F952" s="7" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="953" spans="1:6">
+      <c r="A953" s="11">
+        <v>9</v>
+      </c>
+      <c r="B953" s="6" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C953" s="7" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D953" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E953" s="9">
+        <v>16040.0</v>
+      </c>
+      <c r="F953" s="7" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="954" spans="1:6">
+      <c r="A954" s="11">
+        <v>10</v>
+      </c>
+      <c r="B954" s="6" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C954" s="7" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D954" s="5">
+        <v>54.0</v>
+      </c>
+      <c r="E954" s="9">
+        <v>18210.0</v>
+      </c>
+      <c r="F954" s="7" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="955" spans="1:6">
+      <c r="A955" s="11">
+        <v>11</v>
+      </c>
+      <c r="B955" s="6" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C955" s="7" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D955" s="5">
+        <v>50.0</v>
+      </c>
+      <c r="E955" s="9">
+        <v>10000.0</v>
+      </c>
+      <c r="F955" s="7" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="956" spans="1:6">
+      <c r="A956" s="11">
+        <v>12</v>
+      </c>
+      <c r="B956" s="6" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C956" s="7" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D956" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E956" s="9">
+        <v>10970.0</v>
+      </c>
+      <c r="F956" s="7" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="957" spans="1:6">
+      <c r="A957" s="11">
+        <v>13</v>
+      </c>
+      <c r="B957" s="6" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C957" s="7" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D957" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E957" s="9">
+        <v>11630.0</v>
+      </c>
+      <c r="F957" s="7" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="958" spans="1:6">
+      <c r="A958" s="11">
+        <v>14</v>
+      </c>
+      <c r="B958" s="6" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C958" s="7" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D958" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="E958" s="9">
+        <v>12420.0</v>
+      </c>
+      <c r="F958" s="7" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="959" spans="1:6">
+      <c r="A959" s="11">
+        <v>15</v>
+      </c>
+      <c r="B959" s="6" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C959" s="7" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D959" s="5">
+        <v>59.0</v>
+      </c>
+      <c r="E959" s="9">
+        <v>12410.0</v>
+      </c>
+      <c r="F959" s="7" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="960" spans="1:6">
+      <c r="A960" s="11">
+        <v>16</v>
+      </c>
+      <c r="B960" s="6" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C960" s="7" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D960" s="5">
+        <v>72.0</v>
+      </c>
+      <c r="E960" s="9">
+        <v>14080.0</v>
+      </c>
+      <c r="F960" s="7" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="961" spans="1:6">
+      <c r="A961" s="11">
+        <v>17</v>
+      </c>
+      <c r="B961" s="6" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C961" s="7" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D961" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E961" s="9">
+        <v>15670.0</v>
+      </c>
+      <c r="F961" s="7" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="962" spans="1:6">
+      <c r="A962" s="11">
+        <v>18</v>
+      </c>
+      <c r="B962" s="6" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C962" s="7" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D962" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E962" s="9">
+        <v>14559.0</v>
+      </c>
+      <c r="F962" s="7" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="963" spans="1:6">
+      <c r="A963" s="11">
+        <v>19</v>
+      </c>
+      <c r="B963" s="6" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C963" s="7" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D963" s="5">
+        <v>35.0</v>
+      </c>
+      <c r="E963" s="9">
+        <v>7971.0</v>
+      </c>
+      <c r="F963" s="7" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="964" spans="1:6">
+      <c r="A964" s="11">
+        <v>20</v>
+      </c>
+      <c r="B964" s="6" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C964" s="7" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D964" s="5">
+        <v>43.0</v>
+      </c>
+      <c r="E964" s="9">
+        <v>8540.0</v>
+      </c>
+      <c r="F964" s="7" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="965" spans="1:6">
+      <c r="A965" s="11">
+        <v>21</v>
+      </c>
+      <c r="B965" s="6" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C965" s="7" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D965" s="5">
+        <v>35.0</v>
+      </c>
+      <c r="E965" s="9">
+        <v>8998.0</v>
+      </c>
+      <c r="F965" s="7" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="966" spans="1:6">
+      <c r="A966" s="11">
+        <v>22</v>
+      </c>
+      <c r="B966" s="6" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C966" s="7" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D966" s="5">
+        <v>28.0</v>
+      </c>
+      <c r="E966" s="9">
+        <v>9455.0</v>
+      </c>
+      <c r="F966" s="7" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="967" spans="1:6">
+      <c r="A967" s="11">
+        <v>23</v>
+      </c>
+      <c r="B967" s="6" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C967" s="7" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D967" s="5">
+        <v>45.0</v>
+      </c>
+      <c r="E967" s="9">
+        <v>9648.0</v>
+      </c>
+      <c r="F967" s="7" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="968" spans="1:6">
+      <c r="A968" s="11">
+        <v>24</v>
+      </c>
+      <c r="B968" s="6" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C968" s="7" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D968" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E968" s="9">
+        <v>11255.0</v>
+      </c>
+      <c r="F968" s="7" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="969" spans="1:6">
+      <c r="A969" s="11">
+        <v>25</v>
+      </c>
+      <c r="B969" s="6" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C969" s="7" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D969" s="5">
+        <v>43.0</v>
+      </c>
+      <c r="E969" s="9">
+        <v>12546.0</v>
+      </c>
+      <c r="F969" s="7" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="970" spans="1:6">
+      <c r="A970" s="11">
+        <v>26</v>
+      </c>
+      <c r="B970" s="6" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C970" s="7" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D970" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E970" s="9">
+        <v>6832.0</v>
+      </c>
+      <c r="F970" s="7" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="971" spans="1:6">
+      <c r="A971" s="11">
+        <v>27</v>
+      </c>
+      <c r="B971" s="6" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C971" s="7" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D971" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E971" s="9">
+        <v>7625.0</v>
+      </c>
+      <c r="F971" s="7" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="972" spans="1:6">
+      <c r="A972" s="11">
+        <v>28</v>
+      </c>
+      <c r="B972" s="6" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C972" s="7" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D972" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E972" s="9">
+        <v>8489.0</v>
+      </c>
+      <c r="F972" s="7" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="973" spans="1:6">
+      <c r="A973" s="11">
+        <v>29</v>
+      </c>
+      <c r="B973" s="6" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C973" s="7" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D973" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E973" s="9">
+        <v>9221.0</v>
+      </c>
+      <c r="F973" s="7" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="974" spans="1:6">
+      <c r="A974" s="11">
+        <v>30</v>
+      </c>
+      <c r="B974" s="6" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C974" s="7" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D974" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E974" s="9">
+        <v>9709.0</v>
+      </c>
+      <c r="F974" s="7" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6">
+      <c r="A975" s="11">
+        <v>31</v>
+      </c>
+      <c r="B975" s="6" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C975" s="7" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D975" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E975" s="9">
+        <v>10167.0</v>
+      </c>
+      <c r="F975" s="7" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6">
+      <c r="A976" s="11">
+        <v>32</v>
+      </c>
+      <c r="B976" s="6" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C976" s="7" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D976" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E976" s="9">
+        <v>13014.0</v>
+      </c>
+      <c r="F976" s="7" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6">
+      <c r="A977" s="11">
+        <v>33</v>
+      </c>
+      <c r="B977" s="6" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C977" s="7" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D977" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E977" s="9">
+        <v>14610.0</v>
+      </c>
+      <c r="F977" s="7" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6">
+      <c r="A978" s="11">
+        <v>34</v>
+      </c>
+      <c r="B978" s="6" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C978" s="7" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D978" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E978" s="9">
+        <v>18067.0</v>
+      </c>
+      <c r="F978" s="7" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6">
+      <c r="A979" s="11">
+        <v>1</v>
+      </c>
+      <c r="B979" s="6" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C979" s="7" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D979" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E979" s="9">
+        <v>520.0</v>
+      </c>
+      <c r="F979" s="7" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6">
+      <c r="A980" s="11">
+        <v>2</v>
+      </c>
+      <c r="B980" s="6" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C980" s="7" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D980" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E980" s="9">
+        <v>580.0</v>
+      </c>
+      <c r="F980" s="7" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6">
+      <c r="A981" s="11">
+        <v>3</v>
+      </c>
+      <c r="B981" s="6" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C981" s="7" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D981" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="E981" s="9">
+        <v>770.0</v>
+      </c>
+      <c r="F981" s="7" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6">
+      <c r="A982" s="11">
+        <v>4</v>
+      </c>
+      <c r="B982" s="6" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C982" s="7" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D982" s="5">
+        <v>64.0</v>
+      </c>
+      <c r="E982" s="9">
+        <v>940.0</v>
+      </c>
+      <c r="F982" s="7" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6">
+      <c r="A983" s="11">
+        <v>5</v>
+      </c>
+      <c r="B983" s="6" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C983" s="7" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D983" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E983" s="9">
+        <v>1330.0</v>
+      </c>
+      <c r="F983" s="7" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6">
+      <c r="A984" s="11">
+        <v>6</v>
+      </c>
+      <c r="B984" s="6" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C984" s="7" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D984" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E984" s="9">
+        <v>1740.0</v>
+      </c>
+      <c r="F984" s="7" t="s">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6">
+      <c r="A985" s="11">
+        <v>7</v>
+      </c>
+      <c r="B985" s="6" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C985" s="7" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D985" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E985" s="9">
+        <v>2440.0</v>
+      </c>
+      <c r="F985" s="7" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6">
+      <c r="A986" s="11">
+        <v>8</v>
+      </c>
+      <c r="B986" s="6" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C986" s="7" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D986" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E986" s="9">
+        <v>2780.0</v>
+      </c>
+      <c r="F986" s="7" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6">
+      <c r="A987" s="11">
+        <v>9</v>
+      </c>
+      <c r="B987" s="6" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C987" s="7" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D987" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E987" s="9">
+        <v>10390.0</v>
+      </c>
+      <c r="F987" s="7" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6">
+      <c r="A988" s="11">
+        <v>10</v>
+      </c>
+      <c r="B988" s="6" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C988" s="7" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D988" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E988" s="9">
+        <v>6450.0</v>
+      </c>
+      <c r="F988" s="7" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6">
+      <c r="A989" s="11">
+        <v>11</v>
+      </c>
+      <c r="B989" s="6" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C989" s="7" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D989" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E989" s="9">
+        <v>1620.0</v>
+      </c>
+      <c r="F989" s="7" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6">
+      <c r="A990" s="11">
+        <v>12</v>
+      </c>
+      <c r="B990" s="6" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C990" s="7" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D990" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E990" s="9">
+        <v>2480.0</v>
+      </c>
+      <c r="F990" s="7" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6">
+      <c r="A991" s="11">
+        <v>13</v>
+      </c>
+      <c r="B991" s="6" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C991" s="7" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D991" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E991" s="9">
+        <v>4743.0</v>
+      </c>
+      <c r="F991" s="7" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6">
+      <c r="A992" s="11">
+        <v>14</v>
+      </c>
+      <c r="B992" s="6" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C992" s="7" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D992" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E992" s="9">
+        <v>2700.0</v>
+      </c>
+      <c r="F992" s="7" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="993" spans="1:6">
+      <c r="A993" s="11">
+        <v>15</v>
+      </c>
+      <c r="B993" s="6" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C993" s="7" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D993" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E993" s="9">
+        <v>6200.0</v>
+      </c>
+      <c r="F993" s="7" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6">
+      <c r="A994" s="11">
+        <v>16</v>
+      </c>
+      <c r="B994" s="6" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C994" s="7" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D994" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E994" s="9">
+        <v>2790.0</v>
+      </c>
+      <c r="F994" s="7" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6">
+      <c r="A995" s="11">
+        <v>17</v>
+      </c>
+      <c r="B995" s="6" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C995" s="7" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D995" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E995" s="9">
+        <v>7150.0</v>
+      </c>
+      <c r="F995" s="7" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="996" spans="1:6">
+      <c r="A996" s="11">
+        <v>18</v>
+      </c>
+      <c r="B996" s="6" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C996" s="7" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D996" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E996" s="9">
+        <v>3280.0</v>
+      </c>
+      <c r="F996" s="7" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="997" spans="1:6">
+      <c r="A997" s="11">
+        <v>19</v>
+      </c>
+      <c r="B997" s="6" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C997" s="7" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D997" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E997" s="9">
+        <v>7561.0</v>
+      </c>
+      <c r="F997" s="7" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="998" spans="1:6">
+      <c r="A998" s="11">
+        <v>20</v>
+      </c>
+      <c r="B998" s="6" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C998" s="7" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D998" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E998" s="9">
+        <v>3570.0</v>
+      </c>
+      <c r="F998" s="7" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="999" spans="1:6">
+      <c r="A999" s="11">
+        <v>21</v>
+      </c>
+      <c r="B999" s="6" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C999" s="7" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D999" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E999" s="9">
+        <v>8150.0</v>
+      </c>
+      <c r="F999" s="7" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:6">
+      <c r="A1000" s="11">
+        <v>22</v>
+      </c>
+      <c r="B1000" s="6" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1000" s="7" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D1000" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1000" s="9">
+        <v>4060.0</v>
+      </c>
+      <c r="F1000" s="7" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:6">
+      <c r="A1001" s="11">
+        <v>23</v>
+      </c>
+      <c r="B1001" s="6" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C1001" s="7" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D1001" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1001" s="9">
+        <v>8530.0</v>
+      </c>
+      <c r="F1001" s="7" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:6">
+      <c r="A1002" s="11">
+        <v>24</v>
+      </c>
+      <c r="B1002" s="6" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1002" s="7" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D1002" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1002" s="9">
+        <v>5400.0</v>
+      </c>
+      <c r="F1002" s="7" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:6">
+      <c r="A1003" s="11">
+        <v>25</v>
+      </c>
+      <c r="B1003" s="6" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C1003" s="7" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D1003" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="E1003" s="9">
+        <v>7320.0</v>
+      </c>
+      <c r="F1003" s="7" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:6">
+      <c r="A1004" s="11">
+        <v>26</v>
+      </c>
+      <c r="B1004" s="6" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C1004" s="7" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D1004" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1004" s="9">
+        <v>1730.0</v>
+      </c>
+      <c r="F1004" s="7" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:6">
+      <c r="A1005" s="11">
+        <v>27</v>
+      </c>
+      <c r="B1005" s="6" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1005" s="7" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D1005" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E1005" s="9">
+        <v>2060.0</v>
+      </c>
+      <c r="F1005" s="7" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:6">
+      <c r="A1006" s="11">
+        <v>28</v>
+      </c>
+      <c r="B1006" s="6" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C1006" s="7" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D1006" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1006" s="9">
+        <v>2680.0</v>
+      </c>
+      <c r="F1006" s="7" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:6">
+      <c r="A1007" s="11">
+        <v>29</v>
+      </c>
+      <c r="B1007" s="6" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C1007" s="7" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D1007" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1007" s="9">
+        <v>2620.0</v>
+      </c>
+      <c r="F1007" s="7" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:6">
+      <c r="A1008" s="11">
+        <v>30</v>
+      </c>
+      <c r="B1008" s="6" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1008" s="7" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D1008" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1008" s="9">
+        <v>3010.0</v>
+      </c>
+      <c r="F1008" s="7" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:6">
+      <c r="A1009" s="11">
+        <v>31</v>
+      </c>
+      <c r="B1009" s="6" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1009" s="7" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D1009" s="5">
+        <v>85.0</v>
+      </c>
+      <c r="E1009" s="9">
+        <v>3530.0</v>
+      </c>
+      <c r="F1009" s="7" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:6">
+      <c r="A1010" s="11">
+        <v>32</v>
+      </c>
+      <c r="B1010" s="6" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C1010" s="7" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D1010" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E1010" s="9">
+        <v>4400.0</v>
+      </c>
+      <c r="F1010" s="7" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:6">
+      <c r="A1011" s="11">
+        <v>33</v>
+      </c>
+      <c r="B1011" s="6" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1011" s="7" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D1011" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="E1011" s="9">
+        <v>5990.0</v>
+      </c>
+      <c r="F1011" s="7" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:6">
+      <c r="A1012" s="11">
+        <v>34</v>
+      </c>
+      <c r="B1012" s="6" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C1012" s="7" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D1012" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E1012" s="9">
+        <v>15860.0</v>
+      </c>
+      <c r="F1012" s="7" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6">
+      <c r="A1013" s="11">
+        <v>35</v>
+      </c>
+      <c r="B1013" s="6" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1013" s="7" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1013" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E1013" s="9">
+        <v>2980.0</v>
+      </c>
+      <c r="F1013" s="7" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6">
+      <c r="A1014" s="11">
+        <v>36</v>
+      </c>
+      <c r="B1014" s="6" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1014" s="7" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1014" s="5">
+        <v>40.0</v>
+      </c>
+      <c r="E1014" s="9">
+        <v>4060.0</v>
+      </c>
+      <c r="F1014" s="7" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6">
+      <c r="A1015" s="11">
+        <v>37</v>
+      </c>
+      <c r="B1015" s="6" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1015" s="7" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1015" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E1015" s="9">
+        <v>5750.0</v>
+      </c>
+      <c r="F1015" s="7" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6">
+      <c r="A1016" s="11">
+        <v>38</v>
+      </c>
+      <c r="B1016" s="6" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C1016" s="7" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1016" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1016" s="9">
+        <v>6200.0</v>
+      </c>
+      <c r="F1016" s="7" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6">
+      <c r="A1017" s="11">
+        <v>39</v>
+      </c>
+      <c r="B1017" s="6" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1017" s="7" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1017" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1017" s="9">
+        <v>7510.0</v>
+      </c>
+      <c r="F1017" s="7" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:6">
+      <c r="A1018" s="11">
+        <v>40</v>
+      </c>
+      <c r="B1018" s="6" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C1018" s="7" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1018" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E1018" s="9">
+        <v>9160.0</v>
+      </c>
+      <c r="F1018" s="7" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6">
+      <c r="A1019" s="11">
+        <v>41</v>
+      </c>
+      <c r="B1019" s="6" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1019" s="7" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D1019" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1019" s="9">
+        <v>9340.0</v>
+      </c>
+      <c r="F1019" s="7" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6">
+      <c r="A1020" s="11">
+        <v>42</v>
+      </c>
+      <c r="B1020" s="6" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1020" s="7" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1020" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="E1020" s="9">
+        <v>7510.0</v>
+      </c>
+      <c r="F1020" s="7" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:6">
+      <c r="A1021" s="11">
+        <v>43</v>
+      </c>
+      <c r="B1021" s="6" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1021" s="7" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1021" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="E1021" s="9">
+        <v>9160.0</v>
+      </c>
+      <c r="F1021" s="7" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6">
+      <c r="A1022" s="11">
+        <v>44</v>
+      </c>
+      <c r="B1022" s="6" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1022" s="7" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1022" s="5">
+        <v>36.0</v>
+      </c>
+      <c r="E1022" s="9">
+        <v>6940.0</v>
+      </c>
+      <c r="F1022" s="7" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6">
+      <c r="A1023" s="11">
+        <v>45</v>
+      </c>
+      <c r="B1023" s="6" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1023" s="7" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1023" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1023" s="9">
+        <v>1340.0</v>
+      </c>
+      <c r="F1023" s="7" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6">
+      <c r="A1024" s="11">
+        <v>46</v>
+      </c>
+      <c r="B1024" s="6" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1024" s="7" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1024" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E1024" s="9">
+        <v>1570.0</v>
+      </c>
+      <c r="F1024" s="7" t="s">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6">
+      <c r="A1025" s="11">
+        <v>47</v>
+      </c>
+      <c r="B1025" s="6" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1025" s="7" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1025" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1025" s="9">
+        <v>2030.0</v>
+      </c>
+      <c r="F1025" s="7" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6">
+      <c r="A1026" s="11">
+        <v>48</v>
+      </c>
+      <c r="B1026" s="6" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1026" s="7" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1026" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E1026" s="9">
+        <v>2370.0</v>
+      </c>
+      <c r="F1026" s="7" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6">
+      <c r="A1027" s="11">
+        <v>49</v>
+      </c>
+      <c r="B1027" s="6" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1027" s="7" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1027" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E1027" s="9">
+        <v>2660.0</v>
+      </c>
+      <c r="F1027" s="7" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6">
+      <c r="A1028" s="11">
+        <v>50</v>
+      </c>
+      <c r="B1028" s="6" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1028" s="7" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1028" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1028" s="9">
+        <v>2900.0</v>
+      </c>
+      <c r="F1028" s="7" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6">
+      <c r="A1029" s="11">
+        <v>51</v>
+      </c>
+      <c r="B1029" s="6" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1029" s="7" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1029" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1029" s="9">
+        <v>3220.0</v>
+      </c>
+      <c r="F1029" s="7" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6">
+      <c r="A1030" s="11">
+        <v>52</v>
+      </c>
+      <c r="B1030" s="6" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1030" s="7" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1030" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1030" s="9">
+        <v>4330.0</v>
+      </c>
+      <c r="F1030" s="7" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6">
+      <c r="A1031" s="11">
+        <v>53</v>
+      </c>
+      <c r="B1031" s="6" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1031" s="7" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1031" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1031" s="9">
+        <v>8306.0</v>
+      </c>
+      <c r="F1031" s="7" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6">
+      <c r="A1032" s="11">
+        <v>54</v>
+      </c>
+      <c r="B1032" s="6" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1032" s="7" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1032" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E1032" s="9">
+        <v>5022.0</v>
+      </c>
+      <c r="F1032" s="7" t="s">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6">
+      <c r="A1033" s="11">
+        <v>55</v>
+      </c>
+      <c r="B1033" s="6" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1033" s="7" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1033" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1033" s="9">
+        <v>2694.0</v>
+      </c>
+      <c r="F1033" s="7" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6">
+      <c r="A1034" s="11">
+        <v>56</v>
+      </c>
+      <c r="B1034" s="6" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1034" s="7" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1034" s="5">
+        <v>59.0</v>
+      </c>
+      <c r="E1034" s="9">
+        <v>1972.0</v>
+      </c>
+      <c r="F1034" s="7" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6">
+      <c r="A1035" s="11">
+        <v>57</v>
+      </c>
+      <c r="B1035" s="6" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1035" s="7" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1035" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1035" s="9">
+        <v>3497.0</v>
+      </c>
+      <c r="F1035" s="7" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6">
+      <c r="A1036" s="11">
+        <v>58</v>
+      </c>
+      <c r="B1036" s="6" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1036" s="7" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1036" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1036" s="9">
+        <v>5378.0</v>
+      </c>
+      <c r="F1036" s="7" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6">
+      <c r="A1037" s="11">
+        <v>59</v>
+      </c>
+      <c r="B1037" s="6" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1037" s="7" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1037" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="E1037" s="9">
+        <v>2003.0</v>
+      </c>
+      <c r="F1037" s="7" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6">
+      <c r="A1038" s="11">
+        <v>60</v>
+      </c>
+      <c r="B1038" s="6" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1038" s="7" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1038" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E1038" s="9">
+        <v>2084.0</v>
+      </c>
+      <c r="F1038" s="7" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:6">
+      <c r="A1039" s="11">
+        <v>61</v>
+      </c>
+      <c r="B1039" s="6" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1039" s="7" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1039" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1039" s="9">
+        <v>5439.0</v>
+      </c>
+      <c r="F1039" s="7" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:6">
+      <c r="A1040" s="11">
+        <v>62</v>
+      </c>
+      <c r="B1040" s="6" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1040" s="7" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1040" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1040" s="9">
+        <v>5948.0</v>
+      </c>
+      <c r="F1040" s="7" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:6">
+      <c r="A1041" s="11">
+        <v>63</v>
+      </c>
+      <c r="B1041" s="6" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1041" s="7" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1041" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E1041" s="9">
+        <v>2481.0</v>
+      </c>
+      <c r="F1041" s="7" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:6">
+      <c r="A1042" s="11">
+        <v>64</v>
+      </c>
+      <c r="B1042" s="6" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1042" s="7" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1042" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E1042" s="9">
+        <v>2715.0</v>
+      </c>
+      <c r="F1042" s="7" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6">
+      <c r="A1043" s="11">
+        <v>65</v>
+      </c>
+      <c r="B1043" s="6" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1043" s="7" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D1043" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1043" s="9">
+        <v>6222.0</v>
+      </c>
+      <c r="F1043" s="7" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:6">
+      <c r="A1044" s="11">
+        <v>66</v>
+      </c>
+      <c r="B1044" s="6" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1044" s="7" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D1044" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E1044" s="9">
+        <v>3243.0</v>
+      </c>
+      <c r="F1044" s="7" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:6">
+      <c r="A1045" s="11">
+        <v>67</v>
+      </c>
+      <c r="B1045" s="6" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1045" s="7" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D1045" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E1045" s="9">
+        <v>6375.0</v>
+      </c>
+      <c r="F1045" s="7" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:6">
+      <c r="A1046" s="11">
+        <v>68</v>
+      </c>
+      <c r="B1046" s="6" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1046" s="7" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1046" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1046" s="9">
+        <v>4290.0</v>
+      </c>
+      <c r="F1046" s="7" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:6">
+      <c r="A1047" s="11">
+        <v>69</v>
+      </c>
+      <c r="B1047" s="6" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1047" s="7" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1047" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E1047" s="9">
+        <v>4379.0</v>
+      </c>
+      <c r="F1047" s="7" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:6">
+      <c r="A1048" s="11">
+        <v>70</v>
+      </c>
+      <c r="B1048" s="6" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1048" s="7" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1048" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E1048" s="9">
+        <v>5143.0</v>
+      </c>
+      <c r="F1048" s="7" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:6">
+      <c r="A1049" s="11">
+        <v>71</v>
+      </c>
+      <c r="B1049" s="6" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1049" s="7" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1049" s="5">
+        <v>45.0</v>
+      </c>
+      <c r="E1049" s="9">
+        <v>1251.0</v>
+      </c>
+      <c r="F1049" s="7" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:6">
+      <c r="A1050" s="11">
+        <v>72</v>
+      </c>
+      <c r="B1050" s="6" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1050" s="7" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1050" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="E1050" s="9">
+        <v>1489.0</v>
+      </c>
+      <c r="F1050" s="7" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:6">
+      <c r="A1051" s="11">
+        <v>73</v>
+      </c>
+      <c r="B1051" s="6" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1051" s="7" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1051" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E1051" s="9">
+        <v>1507.0</v>
+      </c>
+      <c r="F1051" s="7" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:6">
+      <c r="A1052" s="11">
+        <v>74</v>
+      </c>
+      <c r="B1052" s="6" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1052" s="7" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1052" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="E1052" s="9">
+        <v>1939.0</v>
+      </c>
+      <c r="F1052" s="7" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:6">
+      <c r="A1053" s="11">
+        <v>75</v>
+      </c>
+      <c r="B1053" s="6" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1053" s="7" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1053" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E1053" s="9">
+        <v>1648.0</v>
+      </c>
+      <c r="F1053" s="7" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:6">
+      <c r="A1054" s="11">
+        <v>76</v>
+      </c>
+      <c r="B1054" s="6" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1054" s="7" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1054" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1054" s="9">
+        <v>1850.0</v>
+      </c>
+      <c r="F1054" s="7" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:6">
+      <c r="A1055" s="11">
+        <v>77</v>
+      </c>
+      <c r="B1055" s="6" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1055" s="7" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1055" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="E1055" s="9">
+        <v>1789.0</v>
+      </c>
+      <c r="F1055" s="7" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:6">
+      <c r="A1056" s="11">
+        <v>78</v>
+      </c>
+      <c r="B1056" s="6" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1056" s="7" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1056" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E1056" s="9">
+        <v>2111.0</v>
+      </c>
+      <c r="F1056" s="7" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:6">
+      <c r="A1057" s="11">
+        <v>79</v>
+      </c>
+      <c r="B1057" s="6" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1057" s="7" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1057" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E1057" s="9">
+        <v>1991.0</v>
+      </c>
+      <c r="F1057" s="7" t="s">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:6">
+      <c r="A1058" s="11">
+        <v>80</v>
+      </c>
+      <c r="B1058" s="6" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C1058" s="7" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D1058" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E1058" s="9">
+        <v>2384.0</v>
+      </c>
+      <c r="F1058" s="7" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:6">
+      <c r="A1059" s="11">
+        <v>81</v>
+      </c>
+      <c r="B1059" s="6" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1059" s="7" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D1059" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="E1059" s="9">
+        <v>2414.0</v>
+      </c>
+      <c r="F1059" s="7" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:6">
+      <c r="A1060" s="11">
+        <v>82</v>
+      </c>
+      <c r="B1060" s="6" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1060" s="7" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1060" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E1060" s="9">
+        <v>3181.0</v>
+      </c>
+      <c r="F1060" s="7" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:6">
+      <c r="A1061" s="11">
+        <v>83</v>
+      </c>
+      <c r="B1061" s="6" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1061" s="7" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D1061" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="E1061" s="9">
+        <v>3604.0</v>
+      </c>
+      <c r="F1061" s="7" t="s">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:6">
+      <c r="A1062" s="11">
+        <v>84</v>
+      </c>
+      <c r="B1062" s="6" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1062" s="7" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1062" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E1062" s="9">
+        <v>4092.0</v>
+      </c>
+      <c r="F1062" s="7" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:6">
+      <c r="A1063" s="11">
+        <v>1</v>
+      </c>
+      <c r="B1063" s="6" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1063" s="7" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D1063" s="5">
+        <v>230.0</v>
+      </c>
+      <c r="E1063" s="9">
+        <v>2619.0</v>
+      </c>
+      <c r="F1063" s="7" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:6">
+      <c r="A1064" s="11">
+        <v>2</v>
+      </c>
+      <c r="B1064" s="6" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1064" s="7" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1064" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E1064" s="9">
+        <v>4085.0</v>
+      </c>
+      <c r="F1064" s="7" t="s">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:6">
+      <c r="A1065" s="11">
+        <v>3</v>
+      </c>
+      <c r="B1065" s="6" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1065" s="7" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1065" s="5">
+        <v>64.0</v>
+      </c>
+      <c r="E1065" s="9">
+        <v>1466.0</v>
+      </c>
+      <c r="F1065" s="7" t="s">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:6">
+      <c r="A1066" s="11">
+        <v>1</v>
+      </c>
+      <c r="B1066" s="6" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1066" s="7" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D1066" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1066" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1066" s="7" t="s">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:6">
+      <c r="A1067" s="11">
+        <v>2</v>
+      </c>
+      <c r="B1067" s="6" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1067" s="7" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D1067" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1067" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1067" s="7" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:6">
+      <c r="A1068" s="11">
+        <v>3</v>
+      </c>
+      <c r="B1068" s="6" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C1068" s="7" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1068" s="5">
+        <v>92.0</v>
+      </c>
+      <c r="E1068" s="9">
+        <v>626.0</v>
+      </c>
+      <c r="F1068" s="7" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:6">
+      <c r="A1069" s="11">
+        <v>4</v>
+      </c>
+      <c r="B1069" s="6" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1069" s="7" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1069" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1069" s="9">
+        <v>947.0</v>
+      </c>
+      <c r="F1069" s="7" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:6">
+      <c r="A1070" s="11">
+        <v>5</v>
+      </c>
+      <c r="B1070" s="6" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1070" s="7" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1070" s="5">
+        <v>122.0</v>
+      </c>
+      <c r="E1070" s="9">
+        <v>733.0</v>
+      </c>
+      <c r="F1070" s="7" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:6">
+      <c r="A1071" s="11">
+        <v>6</v>
+      </c>
+      <c r="B1071" s="6" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1071" s="7" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1071" s="5">
+        <v>50.0</v>
+      </c>
+      <c r="E1071" s="9">
+        <v>840.0</v>
+      </c>
+      <c r="F1071" s="7" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:6">
+      <c r="A1072" s="11">
+        <v>7</v>
+      </c>
+      <c r="B1072" s="6" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1072" s="7" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1072" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E1072" s="9">
+        <v>947.0</v>
+      </c>
+      <c r="F1072" s="7" t="s">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:6">
+      <c r="A1073" s="11">
+        <v>8</v>
+      </c>
+      <c r="B1073" s="6" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C1073" s="7" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D1073" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E1073" s="9">
+        <v>1046.0</v>
+      </c>
+      <c r="F1073" s="7" t="s">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:6">
+      <c r="A1074" s="11">
+        <v>9</v>
+      </c>
+      <c r="B1074" s="6" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1074" s="7" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1074" s="5">
+        <v>46.0</v>
+      </c>
+      <c r="E1074" s="9">
+        <v>1046.0</v>
+      </c>
+      <c r="F1074" s="7" t="s">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:6">
+      <c r="A1075" s="11">
+        <v>10</v>
+      </c>
+      <c r="B1075" s="6" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1075" s="7" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1075" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E1075" s="9">
+        <v>1260.0</v>
+      </c>
+      <c r="F1075" s="7" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:6">
+      <c r="A1076" s="11">
+        <v>11</v>
+      </c>
+      <c r="B1076" s="6" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C1076" s="7" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D1076" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E1076" s="9">
+        <v>1573.0</v>
+      </c>
+      <c r="F1076" s="7" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:6">
+      <c r="A1077" s="11">
+        <v>12</v>
+      </c>
+      <c r="B1077" s="6" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1077" s="7" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1077" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E1077" s="9">
+        <v>947.0</v>
+      </c>
+      <c r="F1077" s="7" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:6">
+      <c r="A1078" s="11">
+        <v>13</v>
+      </c>
+      <c r="B1078" s="6" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1078" s="7" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D1078" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="E1078" s="9">
+        <v>1153.0</v>
+      </c>
+      <c r="F1078" s="7" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:6">
+      <c r="A1079" s="11">
+        <v>14</v>
+      </c>
+      <c r="B1079" s="6" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1079" s="7" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1079" s="5">
+        <v>68.0</v>
+      </c>
+      <c r="E1079" s="9">
+        <v>1466.0</v>
+      </c>
+      <c r="F1079" s="7" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:6">
+      <c r="A1080" s="11">
+        <v>15</v>
+      </c>
+      <c r="B1080" s="6" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1080" s="7" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1080" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1080" s="9">
+        <v>2100.0</v>
+      </c>
+      <c r="F1080" s="7" t="s">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:6">
+      <c r="A1081" s="11">
+        <v>16</v>
+      </c>
+      <c r="B1081" s="6" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1081" s="7" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1081" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="E1081" s="9">
+        <v>1779.0</v>
+      </c>
+      <c r="F1081" s="7" t="s">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:6">
+      <c r="A1082" s="11">
+        <v>17</v>
+      </c>
+      <c r="B1082" s="6" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1082" s="7" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D1082" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="E1082" s="9">
+        <v>1359.0</v>
+      </c>
+      <c r="F1082" s="7" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:6">
+      <c r="A1083" s="11">
+        <v>18</v>
+      </c>
+      <c r="B1083" s="6" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1083" s="7" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1083" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="E1083" s="9">
+        <v>2413.0</v>
+      </c>
+      <c r="F1083" s="7" t="s">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:6">
+      <c r="A1084" s="11">
+        <v>19</v>
+      </c>
+      <c r="B1084" s="6" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1084" s="7" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1084" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1084" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1084" s="7" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:6">
+      <c r="A1085" s="11">
+        <v>20</v>
+      </c>
+      <c r="B1085" s="6" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1085" s="7" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1085" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1085" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1085" s="7" t="s">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:6">
+      <c r="A1086" s="11">
+        <v>21</v>
+      </c>
+      <c r="B1086" s="6" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1086" s="7" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1086" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E1086" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1086" s="7" t="s">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:6">
+      <c r="A1087" s="11">
+        <v>22</v>
+      </c>
+      <c r="B1087" s="6" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1087" s="7" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1087" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E1087" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1087" s="7" t="s">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:6">
+      <c r="A1088" s="11">
+        <v>23</v>
+      </c>
+      <c r="B1088" s="6" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1088" s="7" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1088" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1088" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1088" s="7" t="s">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:6">
+      <c r="A1089" s="11">
+        <v>24</v>
+      </c>
+      <c r="B1089" s="6" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1089" s="7" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1089" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1089" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1089" s="7" t="s">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:6">
+      <c r="A1090" s="11">
+        <v>25</v>
+      </c>
+      <c r="B1090" s="6" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1090" s="7" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1090" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1090" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1090" s="7" t="s">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:6">
+      <c r="A1091" s="11">
+        <v>26</v>
+      </c>
+      <c r="B1091" s="6" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1091" s="7" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1091" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1091" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1091" s="7" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:6">
+      <c r="A1092" s="11">
+        <v>27</v>
+      </c>
+      <c r="B1092" s="6" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1092" s="7" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1092" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1092" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1092" s="7" t="s">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:6">
+      <c r="A1093" s="11">
+        <v>28</v>
+      </c>
+      <c r="B1093" s="6" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1093" s="7" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1093" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1093" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1093" s="7" t="s">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:6">
+      <c r="A1094" s="11">
+        <v>29</v>
+      </c>
+      <c r="B1094" s="6" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1094" s="7" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1094" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E1094" s="9">
+        <v>947.0</v>
+      </c>
+      <c r="F1094" s="7" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:6">
+      <c r="A1095" s="11">
+        <v>30</v>
+      </c>
+      <c r="B1095" s="6" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1095" s="7" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1095" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E1095" s="9">
+        <v>1046.0</v>
+      </c>
+      <c r="F1095" s="7" t="s">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:6">
+      <c r="A1096" s="11">
+        <v>31</v>
+      </c>
+      <c r="B1096" s="6" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1096" s="7" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1096" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1096" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1096" s="7" t="s">
+        <v>3223</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:6">
+      <c r="A1097" s="11">
+        <v>32</v>
+      </c>
+      <c r="B1097" s="6" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1097" s="7" t="s">
+        <v>3225</v>
+      </c>
+      <c r="D1097" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1097" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1097" s="7" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:6">
+      <c r="A1098" s="11">
+        <v>33</v>
+      </c>
+      <c r="B1098" s="6" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1098" s="7" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1098" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1098" s="9">
+        <v>1260.0</v>
+      </c>
+      <c r="F1098" s="7" t="s">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:6">
+      <c r="A1099" s="11">
+        <v>34</v>
+      </c>
+      <c r="B1099" s="6" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1099" s="7" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D1099" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1099" s="9">
+        <v>2100.0</v>
+      </c>
+      <c r="F1099" s="7" t="s">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:6">
+      <c r="A1100" s="11">
+        <v>35</v>
+      </c>
+      <c r="B1100" s="6" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1100" s="7" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1100" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1100" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1100" s="7" t="s">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:6">
+      <c r="A1101" s="11">
+        <v>36</v>
+      </c>
+      <c r="B1101" s="6" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1101" s="7" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1101" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1101" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1101" s="7" t="s">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:6">
+      <c r="A1102" s="11">
+        <v>37</v>
+      </c>
+      <c r="B1102" s="6" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1102" s="7" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1102" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1102" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1102" s="7" t="s">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:6">
+      <c r="A1103" s="11">
+        <v>38</v>
+      </c>
+      <c r="B1103" s="6" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C1103" s="7" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1103" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1103" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1103" s="7" t="s">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:6">
+      <c r="A1104" s="11">
+        <v>39</v>
+      </c>
+      <c r="B1104" s="6" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C1104" s="7" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1104" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1104" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1104" s="7" t="s">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:6">
+      <c r="A1105" s="11">
+        <v>40</v>
+      </c>
+      <c r="B1105" s="6" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1105" s="7" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1105" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1105" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1105" s="7" t="s">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:6">
+      <c r="A1106" s="11">
+        <v>41</v>
+      </c>
+      <c r="B1106" s="6" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1106" s="7" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1106" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1106" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1106" s="7" t="s">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:6">
+      <c r="A1107" s="11">
+        <v>42</v>
+      </c>
+      <c r="B1107" s="6" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1107" s="7" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1107" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1107" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1107" s="7" t="s">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:6">
+      <c r="A1108" s="11">
+        <v>43</v>
+      </c>
+      <c r="B1108" s="6" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1108" s="7" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1108" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1108" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1108" s="7" t="s">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:6">
+      <c r="A1109" s="11">
+        <v>44</v>
+      </c>
+      <c r="B1109" s="6" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1109" s="7" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1109" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1109" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1109" s="7" t="s">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:6">
+      <c r="A1110" s="11">
+        <v>45</v>
+      </c>
+      <c r="B1110" s="6" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1110" s="7" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D1110" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1110" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1110" s="7" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:6">
+      <c r="A1111" s="11">
+        <v>46</v>
+      </c>
+      <c r="B1111" s="6" t="s">
+        <v>3266</v>
+      </c>
+      <c r="C1111" s="7" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1111" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E1111" s="9">
+        <v>947.0</v>
+      </c>
+      <c r="F1111" s="7" t="s">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:6">
+      <c r="A1112" s="11">
+        <v>47</v>
+      </c>
+      <c r="B1112" s="6" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1112" s="7" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1112" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E1112" s="9">
+        <v>947.0</v>
+      </c>
+      <c r="F1112" s="7" t="s">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:6">
+      <c r="A1113" s="11">
+        <v>48</v>
+      </c>
+      <c r="B1113" s="6" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1113" s="7" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1113" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E1113" s="9">
+        <v>1260.0</v>
+      </c>
+      <c r="F1113" s="7" t="s">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:6">
+      <c r="A1114" s="11">
+        <v>49</v>
+      </c>
+      <c r="B1114" s="6" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1114" s="7" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1114" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E1114" s="9">
+        <v>1359.0</v>
+      </c>
+      <c r="F1114" s="7" t="s">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:6">
+      <c r="A1115" s="11">
+        <v>50</v>
+      </c>
+      <c r="B1115" s="6" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1115" s="7" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D1115" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E1115" s="9">
+        <v>1573.0</v>
+      </c>
+      <c r="F1115" s="7" t="s">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:6">
+      <c r="A1116" s="11">
+        <v>51</v>
+      </c>
+      <c r="B1116" s="6" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1116" s="7" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1116" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E1116" s="9">
+        <v>2100.0</v>
+      </c>
+      <c r="F1116" s="7" t="s">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:6">
+      <c r="A1117" s="11">
+        <v>52</v>
+      </c>
+      <c r="B1117" s="6" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1117" s="7" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1117" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E1117" s="9">
+        <v>1573.0</v>
+      </c>
+      <c r="F1117" s="7" t="s">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:6">
+      <c r="A1118" s="11">
+        <v>53</v>
+      </c>
+      <c r="B1118" s="6" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1118" s="7" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1118" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E1118" s="9">
+        <v>1993.0</v>
+      </c>
+      <c r="F1118" s="7" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:6">
+      <c r="A1119" s="11">
+        <v>54</v>
+      </c>
+      <c r="B1119" s="6" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1119" s="7" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1119" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E1119" s="9">
+        <v>1573.0</v>
+      </c>
+      <c r="F1119" s="7" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:6">
+      <c r="A1120" s="11">
+        <v>55</v>
+      </c>
+      <c r="B1120" s="6" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1120" s="7" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1120" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1120" s="9">
+        <v>840.0</v>
+      </c>
+      <c r="F1120" s="7" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:6">
+      <c r="A1121" s="11">
+        <v>56</v>
+      </c>
+      <c r="B1121" s="6" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1121" s="7" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1121" s="5">
+        <v>13.0</v>
+      </c>
+      <c r="E1121" s="9">
+        <v>1046.0</v>
+      </c>
+      <c r="F1121" s="7" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:6">
+      <c r="A1122" s="11">
+        <v>57</v>
+      </c>
+      <c r="B1122" s="6" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1122" s="7" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1122" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E1122" s="9">
+        <v>1260.0</v>
+      </c>
+      <c r="F1122" s="7" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:6">
+      <c r="A1123" s="11">
+        <v>58</v>
+      </c>
+      <c r="B1123" s="6" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1123" s="7" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1123" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E1123" s="9">
+        <v>1359.0</v>
+      </c>
+      <c r="F1123" s="7" t="s">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:6">
+      <c r="A1124" s="11">
+        <v>59</v>
+      </c>
+      <c r="B1124" s="6" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1124" s="7" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1124" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E1124" s="9">
+        <v>2512.0</v>
+      </c>
+      <c r="F1124" s="7" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:6">
+      <c r="A1125" s="11">
+        <v>60</v>
+      </c>
+      <c r="B1125" s="6" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1125" s="7" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1125" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E1125" s="9">
+        <v>2306.0</v>
+      </c>
+      <c r="F1125" s="7" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:6">
+      <c r="A1126" s="11">
+        <v>61</v>
+      </c>
+      <c r="B1126" s="6" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1126" s="7" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1126" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E1126" s="9">
+        <v>3039.0</v>
+      </c>
+      <c r="F1126" s="7" t="s">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:6">
+      <c r="A1127" s="11">
+        <v>1</v>
+      </c>
+      <c r="B1127" s="6" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1127" s="7" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1127" s="5">
+        <v>70.0</v>
+      </c>
+      <c r="E1127" s="9">
+        <v>3678.88</v>
+      </c>
+      <c r="F1127" s="7" t="s">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:6">
+      <c r="A1128" s="11">
+        <v>2</v>
+      </c>
+      <c r="B1128" s="6" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1128" s="7" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1128" s="5">
+        <v>58.0</v>
+      </c>
+      <c r="E1128" s="9">
+        <v>3889.62</v>
+      </c>
+      <c r="F1128" s="7" t="s">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:6">
+      <c r="A1129" s="11">
+        <v>3</v>
+      </c>
+      <c r="B1129" s="6" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1129" s="7" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1129" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1129" s="9">
+        <v>4730.67</v>
+      </c>
+      <c r="F1129" s="7" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:6">
+      <c r="A1130" s="11">
+        <v>4</v>
+      </c>
+      <c r="B1130" s="6" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1130" s="7" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1130" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1130" s="9">
+        <v>6412.77</v>
+      </c>
+      <c r="F1130" s="7" t="s">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:6">
+      <c r="A1131" s="11">
+        <v>5</v>
+      </c>
+      <c r="B1131" s="6" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1131" s="7" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1131" s="5">
+        <v>39.0</v>
+      </c>
+      <c r="E1131" s="9">
+        <v>9671.13</v>
+      </c>
+      <c r="F1131" s="7" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:6">
+      <c r="A1132" s="11">
+        <v>6</v>
+      </c>
+      <c r="B1132" s="6" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1132" s="7" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1132" s="5">
+        <v>132.0</v>
+      </c>
+      <c r="E1132" s="9">
+        <v>11142.49</v>
+      </c>
+      <c r="F1132" s="7" t="s">
+        <v>3331</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:6">
+      <c r="A1133" s="11">
+        <v>7</v>
+      </c>
+      <c r="B1133" s="6" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1133" s="7" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1133" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1133" s="9">
+        <v>15978.06</v>
+      </c>
+      <c r="F1133" s="7" t="s">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:6">
+      <c r="A1134" s="11">
+        <v>8</v>
+      </c>
+      <c r="B1134" s="6" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1134" s="7" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1134" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E1134" s="9">
+        <v>17450.37</v>
+      </c>
+      <c r="F1134" s="7" t="s">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:6">
+      <c r="A1135" s="11">
+        <v>9</v>
+      </c>
+      <c r="B1135" s="6" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1135" s="7" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1135" s="5">
+        <v>46.0</v>
+      </c>
+      <c r="E1135" s="9">
+        <v>315.0</v>
+      </c>
+      <c r="F1135" s="7" t="s">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:6">
+      <c r="A1136" s="11">
+        <v>10</v>
+      </c>
+      <c r="B1136" s="6" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1136" s="7" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1136" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E1136" s="9">
+        <v>415.0</v>
+      </c>
+      <c r="F1136" s="7" t="s">
+        <v>3343</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:6">
+      <c r="A1137" s="11">
+        <v>11</v>
+      </c>
+      <c r="B1137" s="6" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1137" s="7" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1137" s="5">
+        <v>47.0</v>
+      </c>
+      <c r="E1137" s="9">
+        <v>360.0</v>
+      </c>
+      <c r="F1137" s="7" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:6">
+      <c r="A1138" s="11">
+        <v>12</v>
+      </c>
+      <c r="B1138" s="6" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1138" s="7" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1138" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E1138" s="9">
+        <v>405.0</v>
+      </c>
+      <c r="F1138" s="7" t="s">
+        <v>3349</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:6">
+      <c r="A1139" s="11">
+        <v>13</v>
+      </c>
+      <c r="B1139" s="6" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1139" s="7" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1139" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1139" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1139" s="7" t="s">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:6">
+      <c r="A1140" s="11">
+        <v>14</v>
+      </c>
+      <c r="B1140" s="6" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1140" s="7" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1140" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1140" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1140" s="7" t="s">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:6">
+      <c r="A1141" s="11">
+        <v>15</v>
+      </c>
+      <c r="B1141" s="6" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1141" s="7" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1141" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1141" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1141" s="7" t="s">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:6">
+      <c r="A1142" s="11">
+        <v>16</v>
+      </c>
+      <c r="B1142" s="6" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C1142" s="7" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1142" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1142" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1142" s="7" t="s">
+        <v>3361</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:6">
+      <c r="A1143" s="11">
+        <v>17</v>
+      </c>
+      <c r="B1143" s="6" t="s">
+        <v>3362</v>
+      </c>
+      <c r="C1143" s="7" t="s">
+        <v>3363</v>
+      </c>
+      <c r="D1143" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E1143" s="9">
+        <v>527.0</v>
+      </c>
+      <c r="F1143" s="7" t="s">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:6">
+      <c r="A1144" s="11">
+        <v>18</v>
+      </c>
+      <c r="B1144" s="6" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C1144" s="7" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1144" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="E1144" s="9">
+        <v>840.0</v>
+      </c>
+      <c r="F1144" s="7" t="s">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:6">
+      <c r="A1145" s="11">
+        <v>19</v>
+      </c>
+      <c r="B1145" s="6" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1145" s="7" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1145" s="5">
+        <v>49.0</v>
+      </c>
+      <c r="E1145" s="9">
+        <v>1046.0</v>
+      </c>
+      <c r="F1145" s="7" t="s">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:6">
+      <c r="A1146" s="11">
+        <v>20</v>
+      </c>
+      <c r="B1146" s="6" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1146" s="7" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1146" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E1146" s="9">
+        <v>527.0</v>
+      </c>
+      <c r="F1146" s="7" t="s">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:6">
+      <c r="A1147" s="11">
+        <v>21</v>
+      </c>
+      <c r="B1147" s="6" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1147" s="7" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1147" s="5">
+        <v>37.0</v>
+      </c>
+      <c r="E1147" s="9">
+        <v>840.0</v>
+      </c>
+      <c r="F1147" s="7" t="s">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:6">
+      <c r="A1148" s="11">
+        <v>22</v>
+      </c>
+      <c r="B1148" s="6" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1148" s="7" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1148" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="E1148" s="9">
+        <v>1046.0</v>
+      </c>
+      <c r="F1148" s="7" t="s">
+        <v>3379</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:6">
+      <c r="A1149" s="11">
+        <v>23</v>
+      </c>
+      <c r="B1149" s="6" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1149" s="7" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1149" s="5">
+        <v>35.0</v>
+      </c>
+      <c r="E1149" s="9">
+        <v>626.0</v>
+      </c>
+      <c r="F1149" s="7" t="s">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:6">
+      <c r="A1150" s="11">
+        <v>24</v>
+      </c>
+      <c r="B1150" s="6" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1150" s="7" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1150" s="5">
+        <v>43.0</v>
+      </c>
+      <c r="E1150" s="9">
+        <v>626.0</v>
+      </c>
+      <c r="F1150" s="7" t="s">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:6">
+      <c r="A1151" s="11">
+        <v>1</v>
+      </c>
+      <c r="B1151" s="6" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1151" s="7" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1151" s="5">
+        <v>208.0</v>
+      </c>
+      <c r="E1151" s="9">
+        <v>570.0</v>
+      </c>
+      <c r="F1151" s="7" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:6">
+      <c r="A1152" s="11">
+        <v>2</v>
+      </c>
+      <c r="B1152" s="6" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1152" s="7" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1152" s="5">
+        <v>58.0</v>
+      </c>
+      <c r="E1152" s="9">
+        <v>720.0</v>
+      </c>
+      <c r="F1152" s="7" t="s">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:6">
+      <c r="A1153" s="11">
+        <v>3</v>
+      </c>
+      <c r="B1153" s="6" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1153" s="7" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1153" s="5">
+        <v>422.0</v>
+      </c>
+      <c r="E1153" s="9">
+        <v>1090.0</v>
+      </c>
+      <c r="F1153" s="7" t="s">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:6">
+      <c r="A1154" s="11">
+        <v>4</v>
+      </c>
+      <c r="B1154" s="6" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1154" s="7" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1154" s="5">
+        <v>208.0</v>
+      </c>
+      <c r="E1154" s="9">
+        <v>1820.0</v>
+      </c>
+      <c r="F1154" s="7" t="s">
+        <v>3397</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:6">
+      <c r="A1155" s="11">
+        <v>5</v>
+      </c>
+      <c r="B1155" s="6" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1155" s="7" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1155" s="5">
+        <v>99.0</v>
+      </c>
+      <c r="E1155" s="9">
+        <v>3650.0</v>
+      </c>
+      <c r="F1155" s="7" t="s">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:6">
+      <c r="A1156" s="11">
+        <v>6</v>
+      </c>
+      <c r="B1156" s="6" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1156" s="7" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1156" s="5">
+        <v>125.0</v>
+      </c>
+      <c r="E1156" s="9">
+        <v>5470.0</v>
+      </c>
+      <c r="F1156" s="7" t="s">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:6">
+      <c r="A1157" s="11">
+        <v>7</v>
+      </c>
+      <c r="B1157" s="6" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1157" s="7" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1157" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1157" s="9">
+        <v>11529.0</v>
+      </c>
+      <c r="F1157" s="7" t="s">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:6">
+      <c r="A1158" s="11">
+        <v>8</v>
+      </c>
+      <c r="B1158" s="6" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1158" s="7" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1158" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E1158" s="9">
+        <v>1260.0</v>
+      </c>
+      <c r="F1158" s="7" t="s">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:6">
+      <c r="A1159" s="11">
+        <v>9</v>
+      </c>
+      <c r="B1159" s="6" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1159" s="7" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1159" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E1159" s="9">
+        <v>2512.0</v>
+      </c>
+      <c r="F1159" s="7" t="s">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:6">
+      <c r="A1160" s="11">
+        <v>10</v>
+      </c>
+      <c r="B1160" s="6" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1160" s="7" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1160" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1160" s="9">
+        <v>3879.0</v>
+      </c>
+      <c r="F1160" s="7" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:6">
+      <c r="A1161" s="11">
+        <v>11</v>
+      </c>
+      <c r="B1161" s="6" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1161" s="7" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1161" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E1161" s="9">
+        <v>2413.0</v>
+      </c>
+      <c r="F1161" s="7" t="s">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:6">
+      <c r="A1162" s="11">
+        <v>12</v>
+      </c>
+      <c r="B1162" s="6" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1162" s="7" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1162" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E1162" s="9">
+        <v>3459.0</v>
+      </c>
+      <c r="F1162" s="7" t="s">
+        <v>3421</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:6">
+      <c r="A1163" s="11">
+        <v>13</v>
+      </c>
+      <c r="B1163" s="6" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1163" s="7" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1163" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="E1163" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F1163" s="7" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:6">
+      <c r="A1164" s="11">
+        <v>14</v>
+      </c>
+      <c r="B1164" s="6" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1164" s="7" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1164" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E1164" s="9">
+        <v>4612.0</v>
+      </c>
+      <c r="F1164" s="7" t="s">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:6">
+      <c r="A1165" s="11">
+        <v>15</v>
+      </c>
+      <c r="B1165" s="6" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1165" s="7" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1165" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="E1165" s="9">
+        <v>5238.0</v>
+      </c>
+      <c r="F1165" s="7" t="s">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:6">
+      <c r="A1166" s="11">
+        <v>16</v>
+      </c>
+      <c r="B1166" s="6" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1166" s="7" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1166" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E1166" s="9">
+        <v>6811.0</v>
+      </c>
+      <c r="F1166" s="7" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:6">
+      <c r="A1167" s="11">
+        <v>17</v>
+      </c>
+      <c r="B1167" s="6" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1167" s="7" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1167" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E1167" s="9">
+        <v>7651.0</v>
+      </c>
+      <c r="F1167" s="7" t="s">
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:6">
+      <c r="A1168" s="11">
+        <v>1</v>
+      </c>
+      <c r="B1168" s="6" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1168" s="7" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1168" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E1168" s="9">
+        <v>9128.7</v>
+      </c>
+      <c r="F1168" s="7" t="s">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:6">
+      <c r="A1169" s="11">
+        <v>2</v>
+      </c>
+      <c r="B1169" s="6" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1169" s="7" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1169" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E1169" s="9">
+        <v>2016.63</v>
+      </c>
+      <c r="F1169" s="7" t="s">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:6">
+      <c r="A1170" s="11">
+        <v>3</v>
+      </c>
+      <c r="B1170" s="6" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1170" s="7" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1170" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E1170" s="9">
+        <v>2759.4</v>
+      </c>
+      <c r="F1170" s="7" t="s">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:6">
+      <c r="A1171" s="11">
+        <v>4</v>
+      </c>
+      <c r="B1171" s="6" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1171" s="7" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1171" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="E1171" s="9">
+        <v>3396.33</v>
+      </c>
+      <c r="F1171" s="7" t="s">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:6">
+      <c r="A1172" s="11">
+        <v>5</v>
+      </c>
+      <c r="B1172" s="6" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1172" s="7" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1172" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E1172" s="9">
+        <v>3821.58</v>
+      </c>
+      <c r="F1172" s="7" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:6">
+      <c r="A1173" s="11">
+        <v>6</v>
+      </c>
+      <c r="B1173" s="6" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1173" s="7" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1173" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E1173" s="9">
+        <v>4457.57</v>
+      </c>
+      <c r="F1173" s="7" t="s">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:6">
+      <c r="A1174" s="11">
+        <v>7</v>
+      </c>
+      <c r="B1174" s="6" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1174" s="7" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1174" s="5">
+        <v>63.0</v>
+      </c>
+      <c r="E1174" s="9">
+        <v>5625.59</v>
+      </c>
+      <c r="F1174" s="7" t="s">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:6">
+      <c r="A1175" s="11">
+        <v>8</v>
+      </c>
+      <c r="B1175" s="6" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1175" s="7" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1175" s="5">
+        <v>64.0</v>
+      </c>
+      <c r="E1175" s="9">
+        <v>6899.45</v>
+      </c>
+      <c r="F1175" s="7" t="s">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:6">
+      <c r="A1176" s="11">
+        <v>1</v>
+      </c>
+      <c r="B1176" s="6" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1176" s="7" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1176" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1176" s="9">
+        <v>510.0</v>
+      </c>
+      <c r="F1176" s="7" t="s">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:6">
+      <c r="A1177" s="11">
+        <v>2</v>
+      </c>
+      <c r="B1177" s="6" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1177" s="7" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1177" s="5">
+        <v>56.0</v>
+      </c>
+      <c r="E1177" s="9">
+        <v>630.0</v>
+      </c>
+      <c r="F1177" s="7" t="s">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:6">
+      <c r="A1178" s="11">
+        <v>3</v>
+      </c>
+      <c r="B1178" s="6" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1178" s="7" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1178" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="E1178" s="9">
+        <v>800.0</v>
+      </c>
+      <c r="F1178" s="7" t="s">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:6">
+      <c r="A1179" s="11">
+        <v>4</v>
+      </c>
+      <c r="B1179" s="6" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1179" s="7" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1179" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="E1179" s="9">
+        <v>1150.0</v>
+      </c>
+      <c r="F1179" s="7" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:6">
+      <c r="A1180" s="11">
+        <v>5</v>
+      </c>
+      <c r="B1180" s="6" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1180" s="7" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1180" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E1180" s="9">
+        <v>1560.0</v>
+      </c>
+      <c r="F1180" s="7" t="s">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:6">
+      <c r="A1181" s="11">
+        <v>6</v>
+      </c>
+      <c r="B1181" s="6" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1181" s="7" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1181" s="5">
+        <v>60.0</v>
+      </c>
+      <c r="E1181" s="9">
+        <v>1810.0</v>
+      </c>
+      <c r="F1181" s="7" t="s">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:6">
+      <c r="A1182" s="11">
+        <v>7</v>
+      </c>
+      <c r="B1182" s="6" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1182" s="7" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1182" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E1182" s="9">
+        <v>2140.0</v>
+      </c>
+      <c r="F1182" s="7" t="s">
+        <v>3481</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:6">
+      <c r="A1183" s="11">
+        <v>8</v>
+      </c>
+      <c r="B1183" s="6" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1183" s="7" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1183" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E1183" s="9">
+        <v>2800.0</v>
+      </c>
+      <c r="F1183" s="7" t="s">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:6">
+      <c r="A1184" s="11">
+        <v>9</v>
+      </c>
+      <c r="B1184" s="6" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1184" s="7" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1184" s="5">
+        <v>51.0</v>
+      </c>
+      <c r="E1184" s="9">
+        <v>732.48</v>
+      </c>
+      <c r="F1184" s="7" t="s">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:6">
+      <c r="A1185" s="11">
+        <v>10</v>
+      </c>
+      <c r="B1185" s="6" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1185" s="7" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1185" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="E1185" s="9">
+        <v>1301.95</v>
+      </c>
+      <c r="F1185" s="7" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:6">
+      <c r="A1186" s="11">
+        <v>11</v>
+      </c>
+      <c r="B1186" s="6" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1186" s="7" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1186" s="5">
+        <v>39.0</v>
+      </c>
+      <c r="E1186" s="9">
+        <v>2197.45</v>
+      </c>
+      <c r="F1186" s="7" t="s">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:6">
+      <c r="A1187" s="11">
+        <v>12</v>
+      </c>
+      <c r="B1187" s="6" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1187" s="7" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1187" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="E1187" s="9">
+        <v>732.48</v>
+      </c>
+      <c r="F1187" s="7" t="s">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:6">
+      <c r="A1188" s="11">
+        <v>13</v>
+      </c>
+      <c r="B1188" s="6" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1188" s="7" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1188" s="5">
+        <v>29.0</v>
+      </c>
+      <c r="E1188" s="9">
+        <v>1383.1</v>
+      </c>
+      <c r="F1188" s="7" t="s">
+        <v>3499</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:6">
+      <c r="A1189" s="11">
+        <v>14</v>
+      </c>
+      <c r="B1189" s="6" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1189" s="7" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1189" s="5">
+        <v>29.0</v>
+      </c>
+      <c r="E1189" s="9">
+        <v>2359.74</v>
+      </c>
+      <c r="F1189" s="7" t="s">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:6">
+      <c r="A1190" s="11">
+        <v>15</v>
+      </c>
+      <c r="B1190" s="6" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1190" s="7" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1190" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1190" s="9">
+        <v>8549.17</v>
+      </c>
+      <c r="F1190" s="7" t="s">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:6">
+      <c r="A1191" s="11">
+        <v>1</v>
+      </c>
+      <c r="B1191" s="6" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1191" s="7" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1191" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E1191" s="9">
+        <v>5390.0</v>
+      </c>
+      <c r="F1191" s="7" t="s">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:6">
+      <c r="A1192" s="11">
+        <v>2</v>
+      </c>
+      <c r="B1192" s="6" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1192" s="7" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1192" s="5">
+        <v>77.0</v>
+      </c>
+      <c r="E1192" s="9">
+        <v>2770.0</v>
+      </c>
+      <c r="F1192" s="7" t="s">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:6">
+      <c r="A1193" s="11">
+        <v>3</v>
+      </c>
+      <c r="B1193" s="6" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1193" s="7" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1193" s="5">
+        <v>80.0</v>
+      </c>
+      <c r="E1193" s="9">
+        <v>3370.0</v>
+      </c>
+      <c r="F1193" s="7" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:6">
+      <c r="A1194" s="11">
+        <v>4</v>
+      </c>
+      <c r="B1194" s="6" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1194" s="7" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1194" s="5">
+        <v>234.0</v>
+      </c>
+      <c r="E1194" s="9">
+        <v>3620.0</v>
+      </c>
+      <c r="F1194" s="7" t="s">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:6">
+      <c r="A1195" s="11">
+        <v>5</v>
+      </c>
+      <c r="B1195" s="6" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1195" s="7" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1195" s="5">
+        <v>105.0</v>
+      </c>
+      <c r="E1195" s="9">
+        <v>3950.0</v>
+      </c>
+      <c r="F1195" s="7" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:6">
+      <c r="A1196" s="11">
+        <v>6</v>
+      </c>
+      <c r="B1196" s="6" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1196" s="7" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1196" s="5">
+        <v>313.0</v>
+      </c>
+      <c r="E1196" s="9">
+        <v>4490.0</v>
+      </c>
+      <c r="F1196" s="7" t="s">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:6">
+      <c r="A1197" s="11">
+        <v>7</v>
+      </c>
+      <c r="B1197" s="6" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1197" s="7" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1197" s="5">
+        <v>68.0</v>
+      </c>
+      <c r="E1197" s="9">
+        <v>4790.0</v>
+      </c>
+      <c r="F1197" s="7" t="s">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:6">
+      <c r="A1198" s="11">
+        <v>8</v>
+      </c>
+      <c r="B1198" s="6" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1198" s="7" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1198" s="5">
+        <v>38.0</v>
+      </c>
+      <c r="E1198" s="9">
+        <v>5000.0</v>
+      </c>
+      <c r="F1198" s="7" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:6">
+      <c r="A1199" s="11">
+        <v>9</v>
+      </c>
+      <c r="B1199" s="6" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1199" s="7" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1199" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E1199" s="9">
+        <v>5250.0</v>
+      </c>
+      <c r="F1199" s="7" t="s">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:6">
+      <c r="A1200" s="11">
+        <v>10</v>
+      </c>
+      <c r="B1200" s="6" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1200" s="7" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1200" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E1200" s="9">
+        <v>1931.0</v>
+      </c>
+      <c r="F1200" s="7" t="s">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:6">
+      <c r="A1201" s="11">
+        <v>11</v>
+      </c>
+      <c r="B1201" s="6" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1201" s="7" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1201" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E1201" s="9">
+        <v>2132.0</v>
+      </c>
+      <c r="F1201" s="7" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:6">
+      <c r="A1202" s="11">
+        <v>12</v>
+      </c>
+      <c r="B1202" s="6" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1202" s="7" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1202" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="E1202" s="9">
+        <v>3883.0</v>
+      </c>
+      <c r="F1202" s="7" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:6">
+      <c r="A1203" s="11">
+        <v>13</v>
+      </c>
+      <c r="B1203" s="6" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1203" s="7" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1203" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1203" s="9">
+        <v>3290.0</v>
+      </c>
+      <c r="F1203" s="7" t="s">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:6">
+      <c r="A1204" s="11">
+        <v>14</v>
+      </c>
+      <c r="B1204" s="6" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1204" s="7" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1204" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E1204" s="9">
+        <v>2415.0</v>
+      </c>
+      <c r="F1204" s="7" t="s">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:6">
+      <c r="A1205" s="11">
+        <v>15</v>
+      </c>
+      <c r="B1205" s="6" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1205" s="7" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1205" s="5">
+        <v>29.0</v>
+      </c>
+      <c r="E1205" s="9">
+        <v>2608.0</v>
+      </c>
+      <c r="F1205" s="7" t="s">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:6">
+      <c r="A1206" s="11">
+        <v>16</v>
+      </c>
+      <c r="B1206" s="6" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1206" s="7" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1206" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1206" s="9">
+        <v>2743.0</v>
+      </c>
+      <c r="F1206" s="7" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:6">
+      <c r="A1207" s="11">
+        <v>17</v>
+      </c>
+      <c r="B1207" s="6" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1207" s="7" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1207" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1207" s="9">
+        <v>2966.0</v>
+      </c>
+      <c r="F1207" s="7" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:6">
+      <c r="A1208" s="11">
+        <v>18</v>
+      </c>
+      <c r="B1208" s="6" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1208" s="7" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1208" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="E1208" s="9">
+        <v>3082.0</v>
+      </c>
+      <c r="F1208" s="7" t="s">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:6">
+      <c r="A1209" s="11">
+        <v>19</v>
+      </c>
+      <c r="B1209" s="6" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1209" s="7" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1209" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1209" s="9">
+        <v>3303.0</v>
+      </c>
+      <c r="F1209" s="7" t="s">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:6">
+      <c r="A1210" s="11">
+        <v>20</v>
+      </c>
+      <c r="B1210" s="6" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1210" s="7" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1210" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E1210" s="9">
+        <v>3593.0</v>
+      </c>
+      <c r="F1210" s="7" t="s">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:6">
+      <c r="A1211" s="11">
+        <v>21</v>
+      </c>
+      <c r="B1211" s="6" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1211" s="7" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1211" s="5">
+        <v>81.0</v>
+      </c>
+      <c r="E1211" s="9">
+        <v>356.0</v>
+      </c>
+      <c r="F1211" s="7" t="s">
+        <v>3568</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:6">
+      <c r="A1212" s="11">
+        <v>22</v>
+      </c>
+      <c r="B1212" s="6" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1212" s="7" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1212" s="5">
+        <v>75.0</v>
+      </c>
+      <c r="E1212" s="9">
+        <v>458.0</v>
+      </c>
+      <c r="F1212" s="7" t="s">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:6">
+      <c r="A1213" s="11">
+        <v>23</v>
+      </c>
+      <c r="B1213" s="6" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1213" s="7" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1213" s="5">
+        <v>77.0</v>
+      </c>
+      <c r="E1213" s="9">
+        <v>498.0</v>
+      </c>
+      <c r="F1213" s="7" t="s">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:6">
+      <c r="A1214" s="11">
+        <v>24</v>
+      </c>
+      <c r="B1214" s="6" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1214" s="7" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1214" s="5">
+        <v>29.0</v>
+      </c>
+      <c r="E1214" s="9">
+        <v>508.0</v>
+      </c>
+      <c r="F1214" s="7" t="s">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:6">
+      <c r="A1215" s="11">
+        <v>25</v>
+      </c>
+      <c r="B1215" s="6" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1215" s="7" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1215" s="5">
+        <v>81.0</v>
+      </c>
+      <c r="E1215" s="9">
+        <v>610.0</v>
+      </c>
+      <c r="F1215" s="7" t="s">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:6">
+      <c r="A1216" s="11">
+        <v>26</v>
+      </c>
+      <c r="B1216" s="6" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1216" s="7" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1216" s="5">
+        <v>27.0</v>
+      </c>
+      <c r="E1216" s="9">
+        <v>681.0</v>
+      </c>
+      <c r="F1216" s="7" t="s">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:6">
+      <c r="A1217" s="11">
+        <v>27</v>
+      </c>
+      <c r="B1217" s="6" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1217" s="7" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1217" s="5">
+        <v>28.0</v>
+      </c>
+      <c r="E1217" s="9">
+        <v>763.0</v>
+      </c>
+      <c r="F1217" s="7" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:6">
+      <c r="A1218" s="11">
+        <v>28</v>
+      </c>
+      <c r="B1218" s="6" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1218" s="7" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1218" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="E1218" s="9">
+        <v>834.0</v>
+      </c>
+      <c r="F1218" s="7" t="s">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:6">
+      <c r="A1219" s="11">
+        <v>29</v>
+      </c>
+      <c r="B1219" s="6" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1219" s="7" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1219" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E1219" s="9">
+        <v>905.0</v>
+      </c>
+      <c r="F1219" s="7" t="s">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:6">
+      <c r="A1220" s="11">
+        <v>30</v>
+      </c>
+      <c r="B1220" s="6" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1220" s="7" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1220" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E1220" s="9">
+        <v>1629.0</v>
+      </c>
+      <c r="F1220" s="7" t="s">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:6">
+      <c r="A1221" s="11">
+        <v>31</v>
+      </c>
+      <c r="B1221" s="6" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1221" s="7" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D1221" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E1221" s="9">
+        <v>1931.0</v>
+      </c>
+      <c r="F1221" s="7" t="s">
+        <v>3598</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_18"/>
@@ -23731,83 +36225,506 @@
     <hyperlink ref="F766" r:id="rId_hyperlink_758"/>
     <hyperlink ref="F767" r:id="rId_hyperlink_759"/>
     <hyperlink ref="F768" r:id="rId_hyperlink_760"/>
     <hyperlink ref="F769" r:id="rId_hyperlink_761"/>
     <hyperlink ref="F770" r:id="rId_hyperlink_762"/>
     <hyperlink ref="F771" r:id="rId_hyperlink_763"/>
     <hyperlink ref="F772" r:id="rId_hyperlink_764"/>
     <hyperlink ref="F773" r:id="rId_hyperlink_765"/>
     <hyperlink ref="F774" r:id="rId_hyperlink_766"/>
     <hyperlink ref="F775" r:id="rId_hyperlink_767"/>
     <hyperlink ref="F776" r:id="rId_hyperlink_768"/>
     <hyperlink ref="F777" r:id="rId_hyperlink_769"/>
     <hyperlink ref="F778" r:id="rId_hyperlink_770"/>
     <hyperlink ref="F779" r:id="rId_hyperlink_771"/>
     <hyperlink ref="F780" r:id="rId_hyperlink_772"/>
     <hyperlink ref="F781" r:id="rId_hyperlink_773"/>
     <hyperlink ref="F782" r:id="rId_hyperlink_774"/>
     <hyperlink ref="F783" r:id="rId_hyperlink_775"/>
     <hyperlink ref="F784" r:id="rId_hyperlink_776"/>
     <hyperlink ref="F785" r:id="rId_hyperlink_777"/>
     <hyperlink ref="F786" r:id="rId_hyperlink_778"/>
     <hyperlink ref="F787" r:id="rId_hyperlink_779"/>
     <hyperlink ref="F788" r:id="rId_hyperlink_780"/>
     <hyperlink ref="F789" r:id="rId_hyperlink_781"/>
     <hyperlink ref="F790" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="F791" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="F792" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="F793" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="F794" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="F795" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="F796" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="F797" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="F798" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="F799" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="F800" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="F801" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="F802" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="F803" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="F804" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="F805" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="F806" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="F807" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="F808" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="F809" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="F810" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="F811" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="F812" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="F813" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="F814" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="F815" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="F816" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="F817" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="F818" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="F819" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="F820" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="F821" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="F822" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="F823" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="F824" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="F825" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="F826" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="F827" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="F828" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="F829" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="F830" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="F831" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="F832" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="F833" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="F834" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="F835" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="F836" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="F837" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="F838" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="F839" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="F840" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="F841" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="F842" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="F843" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="F844" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="F845" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="F846" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="F847" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="F848" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="F849" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="F850" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="F851" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="F852" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="F853" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="F854" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="F855" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="F856" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="F857" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="F858" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="F859" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="F860" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="F861" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="F862" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="F863" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="F864" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="F865" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="F866" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="F867" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="F868" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="F869" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="F870" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="F871" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="F872" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="F873" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="F874" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="F875" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="F876" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="F877" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="F878" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="F879" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="F880" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="F881" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="F882" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="F883" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="F884" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="F885" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="F886" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="F887" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="F888" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="F889" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="F890" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="F891" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="F892" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="F893" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="F894" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="F895" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="F896" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="F897" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="F898" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="F899" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="F900" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="F901" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="F902" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="F903" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="F904" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="F905" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="F906" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="F907" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="F908" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="F909" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="F910" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="F911" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="F912" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="F913" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="F914" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="F915" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="F916" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="F917" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="F918" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="F919" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="F920" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="F921" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="F922" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="F923" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="F924" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="F925" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="F926" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="F927" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="F928" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="F929" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="F930" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="F931" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="F932" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="F933" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="F934" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="F935" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="F936" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="F937" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="F938" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="F939" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="F940" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="F941" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="F942" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="F943" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="F944" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="F945" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="F946" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="F947" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="F948" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="F949" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="F950" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="F951" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="F952" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="F953" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="F954" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="F955" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="F956" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="F957" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="F958" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="F959" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="F960" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="F961" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="F962" r:id="rId_hyperlink_954"/>
+    <hyperlink ref="F963" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="F964" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="F965" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="F966" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="F967" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="F968" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="F969" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="F970" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="F971" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="F972" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="F973" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="F974" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="F975" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="F976" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="F977" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="F978" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="F979" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="F980" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="F981" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="F982" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="F983" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="F984" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="F985" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="F986" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="F987" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="F988" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="F989" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="F990" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="F991" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="F992" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="F993" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="F994" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="F995" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="F996" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="F997" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="F998" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="F999" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="F1000" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="F1001" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="F1002" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="F1003" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="F1004" r:id="rId_hyperlink_996"/>
+    <hyperlink ref="F1005" r:id="rId_hyperlink_997"/>
+    <hyperlink ref="F1006" r:id="rId_hyperlink_998"/>
+    <hyperlink ref="F1007" r:id="rId_hyperlink_999"/>
+    <hyperlink ref="F1008" r:id="rId_hyperlink_1000"/>
+    <hyperlink ref="F1009" r:id="rId_hyperlink_1001"/>
+    <hyperlink ref="F1010" r:id="rId_hyperlink_1002"/>
+    <hyperlink ref="F1011" r:id="rId_hyperlink_1003"/>
+    <hyperlink ref="F1012" r:id="rId_hyperlink_1004"/>
+    <hyperlink ref="F1013" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="F1014" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="F1015" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="F1016" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="F1017" r:id="rId_hyperlink_1009"/>
+    <hyperlink ref="F1018" r:id="rId_hyperlink_1010"/>
+    <hyperlink ref="F1019" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="F1020" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="F1021" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="F1022" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="F1023" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="F1024" r:id="rId_hyperlink_1016"/>
+    <hyperlink ref="F1025" r:id="rId_hyperlink_1017"/>
+    <hyperlink ref="F1026" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="F1027" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="F1028" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="F1029" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="F1030" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="F1031" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="F1032" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="F1033" r:id="rId_hyperlink_1025"/>
+    <hyperlink ref="F1034" r:id="rId_hyperlink_1026"/>
+    <hyperlink ref="F1035" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="F1036" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="F1037" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="F1038" r:id="rId_hyperlink_1030"/>
+    <hyperlink ref="F1039" r:id="rId_hyperlink_1031"/>
+    <hyperlink ref="F1040" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="F1041" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="F1042" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="F1043" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="F1044" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="F1045" r:id="rId_hyperlink_1037"/>
+    <hyperlink ref="F1046" r:id="rId_hyperlink_1038"/>
+    <hyperlink ref="F1047" r:id="rId_hyperlink_1039"/>
+    <hyperlink ref="F1048" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="F1049" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="F1050" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="F1051" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="F1052" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="F1053" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="F1054" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="F1055" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="F1056" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="F1057" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="F1058" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="F1059" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="F1060" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="F1061" r:id="rId_hyperlink_1053"/>
+    <hyperlink ref="F1062" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="F1063" r:id="rId_hyperlink_1055"/>
+    <hyperlink ref="F1064" r:id="rId_hyperlink_1056"/>
+    <hyperlink ref="F1065" r:id="rId_hyperlink_1057"/>
+    <hyperlink ref="F1066" r:id="rId_hyperlink_1058"/>
+    <hyperlink ref="F1067" r:id="rId_hyperlink_1059"/>
+    <hyperlink ref="F1068" r:id="rId_hyperlink_1060"/>
+    <hyperlink ref="F1069" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="F1070" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="F1071" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="F1072" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="F1073" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="F1074" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="F1075" r:id="rId_hyperlink_1067"/>
+    <hyperlink ref="F1076" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="F1077" r:id="rId_hyperlink_1069"/>
+    <hyperlink ref="F1078" r:id="rId_hyperlink_1070"/>
+    <hyperlink ref="F1079" r:id="rId_hyperlink_1071"/>
+    <hyperlink ref="F1080" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="F1081" r:id="rId_hyperlink_1073"/>
+    <hyperlink ref="F1082" r:id="rId_hyperlink_1074"/>
+    <hyperlink ref="F1083" r:id="rId_hyperlink_1075"/>
+    <hyperlink ref="F1084" r:id="rId_hyperlink_1076"/>
+    <hyperlink ref="F1085" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="F1086" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="F1087" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="F1088" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="F1089" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="F1090" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="F1091" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="F1092" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="F1093" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="F1094" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="F1095" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="F1096" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="F1097" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="F1098" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="F1099" r:id="rId_hyperlink_1091"/>
+    <hyperlink ref="F1100" r:id="rId_hyperlink_1092"/>
+    <hyperlink ref="F1101" r:id="rId_hyperlink_1093"/>
+    <hyperlink ref="F1102" r:id="rId_hyperlink_1094"/>
+    <hyperlink ref="F1103" r:id="rId_hyperlink_1095"/>
+    <hyperlink ref="F1104" r:id="rId_hyperlink_1096"/>
+    <hyperlink ref="F1105" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="F1106" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="F1107" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="F1108" r:id="rId_hyperlink_1100"/>
+    <hyperlink ref="F1109" r:id="rId_hyperlink_1101"/>
+    <hyperlink ref="F1110" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="F1111" r:id="rId_hyperlink_1103"/>
+    <hyperlink ref="F1112" r:id="rId_hyperlink_1104"/>
+    <hyperlink ref="F1113" r:id="rId_hyperlink_1105"/>
+    <hyperlink ref="F1114" r:id="rId_hyperlink_1106"/>
+    <hyperlink ref="F1115" r:id="rId_hyperlink_1107"/>
+    <hyperlink ref="F1116" r:id="rId_hyperlink_1108"/>
+    <hyperlink ref="F1117" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="F1118" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="F1119" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="F1120" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="F1121" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="F1122" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="F1123" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="F1124" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="F1125" r:id="rId_hyperlink_1117"/>
+    <hyperlink ref="F1126" r:id="rId_hyperlink_1118"/>
+    <hyperlink ref="F1127" r:id="rId_hyperlink_1119"/>
+    <hyperlink ref="F1128" r:id="rId_hyperlink_1120"/>
+    <hyperlink ref="F1129" r:id="rId_hyperlink_1121"/>
+    <hyperlink ref="F1130" r:id="rId_hyperlink_1122"/>
+    <hyperlink ref="F1131" r:id="rId_hyperlink_1123"/>
+    <hyperlink ref="F1132" r:id="rId_hyperlink_1124"/>
+    <hyperlink ref="F1133" r:id="rId_hyperlink_1125"/>
+    <hyperlink ref="F1134" r:id="rId_hyperlink_1126"/>
+    <hyperlink ref="F1135" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="F1136" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="F1137" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="F1138" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="F1139" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="F1140" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="F1141" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="F1142" r:id="rId_hyperlink_1134"/>
+    <hyperlink ref="F1143" r:id="rId_hyperlink_1135"/>
+    <hyperlink ref="F1144" r:id="rId_hyperlink_1136"/>
+    <hyperlink ref="F1145" r:id="rId_hyperlink_1137"/>
+    <hyperlink ref="F1146" r:id="rId_hyperlink_1138"/>
+    <hyperlink ref="F1147" r:id="rId_hyperlink_1139"/>
+    <hyperlink ref="F1148" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="F1149" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="F1150" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="F1151" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="F1152" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="F1153" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="F1154" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="F1155" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="F1156" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="F1157" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="F1158" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="F1159" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="F1160" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="F1161" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="F1162" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="F1163" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="F1164" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="F1165" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="F1166" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="F1167" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="F1168" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="F1169" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="F1170" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="F1171" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="F1172" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="F1173" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="F1174" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="F1175" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="F1176" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="F1177" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="F1178" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="F1179" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="F1180" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="F1181" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="F1182" r:id="rId_hyperlink_1174"/>
+    <hyperlink ref="F1183" r:id="rId_hyperlink_1175"/>
+    <hyperlink ref="F1184" r:id="rId_hyperlink_1176"/>
+    <hyperlink ref="F1185" r:id="rId_hyperlink_1177"/>
+    <hyperlink ref="F1186" r:id="rId_hyperlink_1178"/>
+    <hyperlink ref="F1187" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="F1188" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="F1189" r:id="rId_hyperlink_1181"/>
+    <hyperlink ref="F1190" r:id="rId_hyperlink_1182"/>
+    <hyperlink ref="F1191" r:id="rId_hyperlink_1183"/>
+    <hyperlink ref="F1192" r:id="rId_hyperlink_1184"/>
+    <hyperlink ref="F1193" r:id="rId_hyperlink_1185"/>
+    <hyperlink ref="F1194" r:id="rId_hyperlink_1186"/>
+    <hyperlink ref="F1195" r:id="rId_hyperlink_1187"/>
+    <hyperlink ref="F1196" r:id="rId_hyperlink_1188"/>
+    <hyperlink ref="F1197" r:id="rId_hyperlink_1189"/>
+    <hyperlink ref="F1198" r:id="rId_hyperlink_1190"/>
+    <hyperlink ref="F1199" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="F1200" r:id="rId_hyperlink_1192"/>
+    <hyperlink ref="F1201" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="F1202" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="F1203" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="F1204" r:id="rId_hyperlink_1196"/>
+    <hyperlink ref="F1205" r:id="rId_hyperlink_1197"/>
+    <hyperlink ref="F1206" r:id="rId_hyperlink_1198"/>
+    <hyperlink ref="F1207" r:id="rId_hyperlink_1199"/>
+    <hyperlink ref="F1208" r:id="rId_hyperlink_1200"/>
+    <hyperlink ref="F1209" r:id="rId_hyperlink_1201"/>
+    <hyperlink ref="F1210" r:id="rId_hyperlink_1202"/>
+    <hyperlink ref="F1211" r:id="rId_hyperlink_1203"/>
+    <hyperlink ref="F1212" r:id="rId_hyperlink_1204"/>
+    <hyperlink ref="F1213" r:id="rId_hyperlink_1205"/>
+    <hyperlink ref="F1214" r:id="rId_hyperlink_1206"/>
+    <hyperlink ref="F1215" r:id="rId_hyperlink_1207"/>
+    <hyperlink ref="F1216" r:id="rId_hyperlink_1208"/>
+    <hyperlink ref="F1217" r:id="rId_hyperlink_1209"/>
+    <hyperlink ref="F1218" r:id="rId_hyperlink_1210"/>
+    <hyperlink ref="F1219" r:id="rId_hyperlink_1211"/>
+    <hyperlink ref="F1220" r:id="rId_hyperlink_1212"/>
+    <hyperlink ref="F1221" r:id="rId_hyperlink_1213"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://spb.clear-air.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
   <dc:description>Этот документ был сгенерирован на сайте https://spb.clear-air.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>