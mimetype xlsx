--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2238">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-21 11:04:51</t>
+    <t>Актуальность прайса на: 2026-08-05 15:17:01</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>СИБЭСТ-100C</t>
   </si>
   <si>
     <t>СИБЭСТ-100C облучатель-рециркулятор бактерицидный</t>
   </si>
@@ -8338,94 +8338,94 @@
       </c>
       <c r="C65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="5">
         <v>0.0</v>
       </c>
       <c r="E65" s="9">
         <v>7490.0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
         <v>8</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E66" s="9">
-        <v>11990.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
         <v>9</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E67" s="9">
-        <v>11590.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
         <v>10</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>93.0</v>
+        <v>70.0</v>
       </c>
       <c r="E68" s="9">
-        <v>19990.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
         <v>11</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
         <v>0.0</v>
       </c>
       <c r="E69" s="9">
         <v>1790.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
@@ -9178,54 +9178,54 @@
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
         <v>2.0</v>
       </c>
       <c r="E107" s="9">
         <v>0.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
         <v>9</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>2.0</v>
+        <v>502.0</v>
       </c>
       <c r="E108" s="9">
-        <v>2890.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>10</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
         <v>2.0</v>
       </c>
       <c r="E109" s="9">
         <v>0.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
@@ -9298,74 +9298,74 @@
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
         <v>0.0</v>
       </c>
       <c r="E113" s="9">
         <v>0.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
         <v>1</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E114" s="9">
         <v>1750.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>2</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>18.0</v>
+        <v>149.0</v>
       </c>
       <c r="E115" s="9">
-        <v>6090.0</v>
+        <v>6690.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>3</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="9">
         <v>990.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
@@ -9378,51 +9378,51 @@
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
         <v>0.0</v>
       </c>
       <c r="E117" s="9">
         <v>2690.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>5</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>22.0</v>
+        <v>13.0</v>
       </c>
       <c r="E118" s="9">
         <v>2190.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>6</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
         <v>0.0</v>
       </c>
       <c r="E119" s="9">
         <v>2690.0</v>
       </c>
       <c r="F119" s="7" t="s">
@@ -9458,74 +9458,74 @@
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
         <v>0.0</v>
       </c>
       <c r="E121" s="9">
         <v>1290.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>9</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>14.0</v>
+        <v>102.0</v>
       </c>
       <c r="E122" s="9">
-        <v>34190.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>10</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>3.0</v>
+        <v>58.0</v>
       </c>
       <c r="E123" s="9">
-        <v>34190.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>11</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
         <v>0.0</v>
       </c>
       <c r="E124" s="9">
         <v>28590.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
@@ -9561,248 +9561,248 @@
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="9">
         <v>53990.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>14</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
         <v>0.0</v>
       </c>
       <c r="E127" s="9">
-        <v>1490.0</v>
+        <v>1650.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>15</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="9">
         <v>62970.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>16</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E129" s="9">
-        <v>55090.0</v>
+        <v>60590.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>17</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E130" s="9">
-        <v>64170.0</v>
+        <v>70270.0</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
         <v>18</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="5">
-        <v>4.0</v>
+        <v>12.0</v>
       </c>
       <c r="E131" s="9">
-        <v>55090.0</v>
+        <v>60590.0</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
         <v>19</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="9">
         <v>56980.0</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
         <v>20</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="5">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="E133" s="9">
-        <v>64170.0</v>
+        <v>70270.0</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
         <v>21</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
       <c r="E134" s="9">
-        <v>19390.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>22</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>536.0</v>
+        <v>1056.0</v>
       </c>
       <c r="E135" s="9">
         <v>2490.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>23</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>1.0</v>
+        <v>18.0</v>
       </c>
       <c r="E136" s="9">
         <v>2990.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>1</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>85.0</v>
+        <v>58.0</v>
       </c>
       <c r="E137" s="9">
         <v>20990.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>2</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
         <v>5.0</v>
       </c>
       <c r="E138" s="9">
         <v>20990.0</v>
       </c>
       <c r="F138" s="7" t="s">
@@ -9838,51 +9838,51 @@
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
         <v>17.0</v>
       </c>
       <c r="E140" s="9">
         <v>64790.0</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>5</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="E141" s="9">
         <v>67590.0</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>1</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
         <v>0.0</v>
       </c>
       <c r="E142" s="9">
         <v>19840.0</v>
       </c>
       <c r="F142" s="7" t="s">
@@ -10958,71 +10958,71 @@
       </c>
       <c r="C196" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D196" s="5">
         <v>1.0</v>
       </c>
       <c r="E196" s="9">
         <v>16990.0</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>3</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D197" s="5">
-        <v>164.0</v>
+        <v>500.0</v>
       </c>
       <c r="E197" s="9">
-        <v>15990.0</v>
+        <v>14990.0</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>4</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D198" s="5">
-        <v>264.0</v>
+        <v>503.0</v>
       </c>
       <c r="E198" s="9">
         <v>17990.0</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
         <v>5</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
         <v>1.0</v>
       </c>
       <c r="E199" s="9">
         <v>7990.0</v>
       </c>
       <c r="F199" s="7" t="s">
@@ -11158,51 +11158,51 @@
       </c>
       <c r="C206" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="9">
         <v>9800.0</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="11">
         <v>2</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D207" s="5">
-        <v>21.0</v>
+        <v>54.0</v>
       </c>
       <c r="E207" s="9">
         <v>15790.0</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
         <v>3</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="5">
         <v>2.0</v>
       </c>
       <c r="E208" s="9">
         <v>12990.0</v>
       </c>
       <c r="F208" s="7" t="s">
@@ -11298,114 +11298,114 @@
       </c>
       <c r="C213" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D213" s="5">
         <v>0.0</v>
       </c>
       <c r="E213" s="9">
         <v>3850.0</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
         <v>1</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D214" s="5">
-        <v>159.0</v>
+        <v>105.0</v>
       </c>
       <c r="E214" s="9">
-        <v>9290.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
         <v>2</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D215" s="5">
         <v>3.0</v>
       </c>
       <c r="E215" s="9">
-        <v>3290.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="11">
         <v>3</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="9">
         <v>3390.0</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="11">
         <v>4</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D217" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E217" s="9">
-        <v>3390.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="11">
         <v>5</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D218" s="5">
         <v>0.0</v>
       </c>
       <c r="E218" s="9">
         <v>0.0</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>638</v>
       </c>
     </row>
@@ -11538,54 +11538,54 @@
       </c>
       <c r="C225" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="9">
         <v>7790.0</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
         <v>13</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D226" s="5">
-        <v>243.0</v>
+        <v>231.0</v>
       </c>
       <c r="E226" s="9">
-        <v>8990.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="11">
         <v>14</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D227" s="5">
         <v>1.0</v>
       </c>
       <c r="E227" s="9">
         <v>3990.0</v>
       </c>
       <c r="F227" s="7" t="s">
         <v>665</v>
       </c>
     </row>
@@ -11798,51 +11798,51 @@
       </c>
       <c r="C238" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D238" s="5">
         <v>426.0</v>
       </c>
       <c r="E238" s="9">
         <v>0.0</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
         <v>26</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D239" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E239" s="9">
         <v>3790.0</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
         <v>27</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D240" s="5">
         <v>3.0</v>
       </c>
       <c r="E240" s="9">
         <v>3090.0</v>
       </c>
       <c r="F240" s="7" t="s">
@@ -11858,74 +11858,74 @@
       </c>
       <c r="C241" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D241" s="5">
         <v>0.0</v>
       </c>
       <c r="E241" s="9">
         <v>3990.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
         <v>29</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D242" s="5">
-        <v>3.0</v>
+        <v>470.0</v>
       </c>
       <c r="E242" s="9">
-        <v>7590.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>30</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D243" s="5">
-        <v>408.0</v>
+        <v>169.0</v>
       </c>
       <c r="E243" s="9">
-        <v>8590.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>31</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="9">
         <v>7590.0</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>716</v>
       </c>
     </row>
@@ -12141,51 +12141,51 @@
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="9">
         <v>6990.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>6</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D256" s="5">
         <v>18.0</v>
       </c>
       <c r="E256" s="9">
-        <v>10290.0</v>
+        <v>10790.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>7</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D257" s="5">
         <v>0.0</v>
       </c>
       <c r="E257" s="9">
         <v>10990.0</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>755</v>
       </c>
     </row>
@@ -12218,54 +12218,54 @@
       </c>
       <c r="C259" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D259" s="5">
         <v>0.0</v>
       </c>
       <c r="E259" s="9">
         <v>15990.0</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
         <v>10</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D260" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E260" s="9">
-        <v>5590.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
         <v>11</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D261" s="5">
         <v>1.0</v>
       </c>
       <c r="E261" s="9">
         <v>7890.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>767</v>
       </c>
     </row>
@@ -12358,91 +12358,91 @@
       </c>
       <c r="C266" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D266" s="5">
         <v>0.0</v>
       </c>
       <c r="E266" s="9">
         <v>3590.0</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="11">
         <v>5</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D267" s="5">
-        <v>26.0</v>
+        <v>2.0</v>
       </c>
       <c r="E267" s="9">
         <v>8990.0</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="11">
         <v>6</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D268" s="5">
         <v>1.0</v>
       </c>
       <c r="E268" s="9">
         <v>6310.0</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="11">
         <v>7</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D269" s="5">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
       <c r="E269" s="9">
         <v>4890.0</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="11">
         <v>8</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D270" s="5">
         <v>9.0</v>
       </c>
       <c r="E270" s="9">
         <v>4350.0</v>
       </c>
       <c r="F270" s="7" t="s">
@@ -12578,51 +12578,51 @@
       </c>
       <c r="C277" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="5">
         <v>0.0</v>
       </c>
       <c r="E277" s="9">
         <v>5950.0</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
         <v>3</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D278" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E278" s="9">
         <v>2890.0</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11">
         <v>4</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="9">
         <v>4430.0</v>
       </c>
       <c r="F279" s="7" t="s">
@@ -12738,131 +12738,131 @@
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="5">
         <v>29.0</v>
       </c>
       <c r="E285" s="9">
         <v>3590.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>11</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="5">
-        <v>6.0</v>
+        <v>50.0</v>
       </c>
       <c r="E286" s="9">
         <v>3490.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>12</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D287" s="5">
         <v>1.0</v>
       </c>
       <c r="E287" s="9">
         <v>4890.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>13</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D288" s="5">
-        <v>60.0</v>
+        <v>62.0</v>
       </c>
       <c r="E288" s="9">
         <v>6290.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
         <v>14</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D289" s="5">
-        <v>73.0</v>
+        <v>86.0</v>
       </c>
       <c r="E289" s="9">
         <v>8190.0</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
         <v>15</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D290" s="5">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="E290" s="9">
         <v>2590.0</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
         <v>16</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="9">
         <v>3250.0</v>
       </c>
       <c r="F291" s="7" t="s">
@@ -12978,111 +12978,111 @@
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="5">
         <v>0.0</v>
       </c>
       <c r="E297" s="9">
         <v>4790.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>23</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E298" s="9">
         <v>2990.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>24</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D299" s="5">
         <v>0.0</v>
       </c>
       <c r="E299" s="9">
         <v>5590.0</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
         <v>25</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D300" s="5">
-        <v>14.0</v>
+        <v>3.0</v>
       </c>
       <c r="E300" s="9">
         <v>5690.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>26</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D301" s="5">
-        <v>9.0</v>
+        <v>18.0</v>
       </c>
       <c r="E301" s="9">
         <v>2590.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>27</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="5">
         <v>1.0</v>
       </c>
       <c r="E302" s="9">
         <v>3910.0</v>
       </c>
       <c r="F302" s="7" t="s">
@@ -13298,51 +13298,51 @@
       </c>
       <c r="C313" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="9">
         <v>0.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>39</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D314" s="5">
-        <v>32.0</v>
+        <v>60.0</v>
       </c>
       <c r="E314" s="9">
         <v>7590.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>40</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D315" s="5">
         <v>8.0</v>
       </c>
       <c r="E315" s="9">
         <v>2750.0</v>
       </c>
       <c r="F315" s="7" t="s">
@@ -13378,51 +13378,51 @@
       </c>
       <c r="C317" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D317" s="5">
         <v>0.0</v>
       </c>
       <c r="E317" s="9">
         <v>2360.0</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="11">
         <v>43</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D318" s="5">
-        <v>74.0</v>
+        <v>50.0</v>
       </c>
       <c r="E318" s="9">
         <v>2750.0</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="11">
         <v>44</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="9">
         <v>2500.0</v>
       </c>
       <c r="F319" s="7" t="s">
@@ -13538,91 +13538,91 @@
       </c>
       <c r="C325" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D325" s="5">
         <v>13.0</v>
       </c>
       <c r="E325" s="9">
         <v>5330.0</v>
       </c>
       <c r="F325" s="7" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="11">
         <v>51</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D326" s="5">
-        <v>45.0</v>
+        <v>5.0</v>
       </c>
       <c r="E326" s="9">
         <v>2590.0</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
         <v>52</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D327" s="5">
         <v>50.0</v>
       </c>
       <c r="E327" s="9">
         <v>8690.0</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="11">
         <v>53</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D328" s="5">
-        <v>1.0</v>
+        <v>50.0</v>
       </c>
       <c r="E328" s="9">
         <v>8990.0</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="11">
         <v>1</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="9">
         <v>7390.0</v>
       </c>
       <c r="F329" s="7" t="s">
@@ -13778,51 +13778,51 @@
       </c>
       <c r="C337" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D337" s="5">
         <v>0.0</v>
       </c>
       <c r="E337" s="9">
         <v>490.0</v>
       </c>
       <c r="F337" s="7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="11">
         <v>4</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D338" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E338" s="9">
         <v>890.0</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="11">
         <v>5</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D339" s="5">
         <v>0.0</v>
       </c>
       <c r="E339" s="9">
         <v>1290.0</v>
       </c>
       <c r="F339" s="7" t="s">
@@ -13858,51 +13858,51 @@
       </c>
       <c r="C341" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D341" s="5">
         <v>2.0</v>
       </c>
       <c r="E341" s="9">
         <v>690.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>8</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D342" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E342" s="9">
         <v>390.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
         <v>9</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D343" s="5">
         <v>0.0</v>
       </c>
       <c r="E343" s="9">
         <v>1590.0</v>
       </c>
       <c r="F343" s="7" t="s">
@@ -14198,51 +14198,51 @@
       </c>
       <c r="C358" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D358" s="5">
         <v>0.0</v>
       </c>
       <c r="E358" s="9">
         <v>1990.0</v>
       </c>
       <c r="F358" s="7" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="11">
         <v>25</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D359" s="5">
-        <v>1.0</v>
+        <v>-1.0</v>
       </c>
       <c r="E359" s="9">
         <v>1990.0</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="11">
         <v>26</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D360" s="5">
         <v>0.0</v>
       </c>
       <c r="E360" s="9">
         <v>990.0</v>
       </c>
       <c r="F360" s="7" t="s">
@@ -14498,51 +14498,51 @@
       </c>
       <c r="C373" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D373" s="5">
         <v>2.0</v>
       </c>
       <c r="E373" s="9">
         <v>81990.0</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="11">
         <v>1</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D374" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E374" s="9">
         <v>21990.0</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="11">
         <v>1</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="D375" s="5">
         <v>0.0</v>
       </c>
       <c r="E375" s="9">
         <v>0.0</v>
       </c>
       <c r="F375" s="7" t="s">
@@ -15238,71 +15238,71 @@
       </c>
       <c r="C410" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D410" s="5">
         <v>0.0</v>
       </c>
       <c r="E410" s="9">
         <v>13490.0</v>
       </c>
       <c r="F410" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
         <v>3</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D411" s="5">
-        <v>142.0</v>
+        <v>206.0</v>
       </c>
       <c r="E411" s="9">
         <v>7990.0</v>
       </c>
       <c r="F411" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
         <v>4</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D412" s="5">
-        <v>27.0</v>
+        <v>242.0</v>
       </c>
       <c r="E412" s="9">
         <v>14490.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>5</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D413" s="5">
         <v>0.0</v>
       </c>
       <c r="E413" s="9">
         <v>0.0</v>
       </c>
       <c r="F413" s="7" t="s">
@@ -15621,71 +15621,71 @@
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="9">
         <v>0.0</v>
       </c>
       <c r="F429" s="7" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
         <v>1</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D430" s="5">
         <v>2.0</v>
       </c>
       <c r="E430" s="9">
-        <v>18490.0</v>
+        <v>18990.0</v>
       </c>
       <c r="F430" s="7" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
         <v>2</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D431" s="5">
         <v>0.0</v>
       </c>
       <c r="E431" s="9">
-        <v>23490.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F431" s="7" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
         <v>1</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D432" s="5">
         <v>1.0</v>
       </c>
       <c r="E432" s="9">
         <v>2990.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
@@ -16258,111 +16258,111 @@
       </c>
       <c r="C461" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D461" s="5">
         <v>0.0</v>
       </c>
       <c r="E461" s="9">
         <v>17950.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>4</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D462" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E462" s="9">
         <v>24990.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>5</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D463" s="5">
-        <v>135.0</v>
+        <v>5.0</v>
       </c>
       <c r="E463" s="9">
         <v>24990.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>6</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D464" s="5">
         <v>0.0</v>
       </c>
       <c r="E464" s="9">
         <v>19950.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>7</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D465" s="5">
-        <v>209.0</v>
+        <v>3.0</v>
       </c>
       <c r="E465" s="9">
         <v>26990.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>8</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D466" s="5">
         <v>4.0</v>
       </c>
       <c r="E466" s="9">
         <v>29990.0</v>
       </c>
       <c r="F466" s="7" t="s">
@@ -16378,271 +16378,271 @@
       </c>
       <c r="C467" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D467" s="5">
         <v>2.0</v>
       </c>
       <c r="E467" s="9">
         <v>34990.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>10</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D468" s="5">
-        <v>155.0</v>
+        <v>130.0</v>
       </c>
       <c r="E468" s="9">
         <v>139990.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>11</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D469" s="5">
-        <v>421.0</v>
+        <v>217.0</v>
       </c>
       <c r="E469" s="9">
         <v>79990.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>12</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D470" s="5">
-        <v>307.0</v>
+        <v>268.0</v>
       </c>
       <c r="E470" s="9">
         <v>99990.0</v>
       </c>
       <c r="F470" s="7" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
         <v>13</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D471" s="5">
-        <v>413.0</v>
+        <v>250.0</v>
       </c>
       <c r="E471" s="9">
         <v>121990.0</v>
       </c>
       <c r="F471" s="7" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
         <v>14</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D472" s="5">
         <v>0.0</v>
       </c>
       <c r="E472" s="9">
         <v>16990.0</v>
       </c>
       <c r="F472" s="7" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
         <v>15</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D473" s="5">
-        <v>12.0</v>
+        <v>185.0</v>
       </c>
       <c r="E473" s="9">
         <v>13290.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>16</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D474" s="5">
-        <v>197.0</v>
+        <v>194.0</v>
       </c>
       <c r="E474" s="9">
         <v>19290.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>17</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D475" s="5">
-        <v>101.0</v>
+        <v>611.0</v>
       </c>
       <c r="E475" s="9">
         <v>21990.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>18</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D476" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E476" s="9">
         <v>45990.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>19</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D477" s="5">
-        <v>6.0</v>
+        <v>111.0</v>
       </c>
       <c r="E477" s="9">
         <v>21990.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>20</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D478" s="5">
         <v>4.0</v>
       </c>
       <c r="E478" s="9">
         <v>24990.0</v>
       </c>
       <c r="F478" s="7" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
         <v>21</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D479" s="5">
-        <v>1.0</v>
+        <v>182.0</v>
       </c>
       <c r="E479" s="9">
         <v>32990.0</v>
       </c>
       <c r="F479" s="7" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="11">
         <v>1</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D480" s="5">
         <v>0.0</v>
       </c>
       <c r="E480" s="9">
         <v>14590.0</v>
       </c>
       <c r="F480" s="7" t="s">
@@ -16798,51 +16798,51 @@
       </c>
       <c r="C488" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D488" s="5">
         <v>2.0</v>
       </c>
       <c r="E488" s="9">
         <v>14590.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
         <v>5</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D489" s="5">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="E489" s="9">
         <v>17799.0</v>
       </c>
       <c r="F489" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="11">
         <v>6</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="9">
         <v>16190.0</v>
       </c>
       <c r="F490" s="7" t="s">
@@ -16878,251 +16878,251 @@
       </c>
       <c r="C492" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="9">
         <v>21190.0</v>
       </c>
       <c r="F492" s="7" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
         <v>9</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D493" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E493" s="9">
         <v>24990.0</v>
       </c>
       <c r="F493" s="7" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
         <v>10</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D494" s="5">
         <v>0.0</v>
       </c>
       <c r="E494" s="9">
         <v>22090.0</v>
       </c>
       <c r="F494" s="7" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
         <v>11</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D495" s="5">
-        <v>16.0</v>
+        <v>57.0</v>
       </c>
       <c r="E495" s="9">
         <v>105050.0</v>
       </c>
       <c r="F495" s="7" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
         <v>12</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D496" s="5">
-        <v>50.0</v>
+        <v>54.0</v>
       </c>
       <c r="E496" s="9">
         <v>142970.0</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
         <v>13</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D497" s="5">
         <v>0.0</v>
       </c>
       <c r="E497" s="9">
         <v>40990.0</v>
       </c>
       <c r="F497" s="7" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="11">
         <v>1</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D498" s="5">
         <v>52.0</v>
       </c>
       <c r="E498" s="9">
-        <v>15990.0</v>
+        <v>13590.0</v>
       </c>
       <c r="F498" s="7" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="11">
         <v>2</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D499" s="5">
         <v>0.0</v>
       </c>
       <c r="E499" s="9">
         <v>0.0</v>
       </c>
       <c r="F499" s="7" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="11">
         <v>1</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D500" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E500" s="9">
         <v>208930.0</v>
       </c>
       <c r="F500" s="7" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
         <v>2</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D501" s="5">
-        <v>17.0</v>
+        <v>23.0</v>
       </c>
       <c r="E501" s="9">
         <v>250570.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
         <v>3</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D502" s="5">
-        <v>0.0</v>
+        <v>38.0</v>
       </c>
       <c r="E502" s="9">
         <v>314340.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
         <v>4</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D503" s="5">
-        <v>1.0</v>
+        <v>20.0</v>
       </c>
       <c r="E503" s="9">
         <v>414550.0</v>
       </c>
       <c r="F503" s="7" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
         <v>5</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D504" s="5">
         <v>5.0</v>
       </c>
       <c r="E504" s="9">
         <v>11490.0</v>
       </c>
       <c r="F504" s="7" t="s">
@@ -17138,151 +17138,151 @@
       </c>
       <c r="C505" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D505" s="5">
         <v>15.0</v>
       </c>
       <c r="E505" s="9">
         <v>16490.0</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
         <v>7</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D506" s="5">
-        <v>16.0</v>
+        <v>65.0</v>
       </c>
       <c r="E506" s="9">
         <v>17990.0</v>
       </c>
       <c r="F506" s="7" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
         <v>8</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D507" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E507" s="9">
         <v>21990.0</v>
       </c>
       <c r="F507" s="7" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
         <v>9</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D508" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E508" s="9">
         <v>26990.0</v>
       </c>
       <c r="F508" s="7" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
         <v>10</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D509" s="5">
         <v>58.0</v>
       </c>
       <c r="E509" s="9">
         <v>16990.0</v>
       </c>
       <c r="F509" s="7" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="11">
         <v>11</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D510" s="5">
-        <v>59.0</v>
+        <v>9.0</v>
       </c>
       <c r="E510" s="9">
         <v>19990.0</v>
       </c>
       <c r="F510" s="7" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
         <v>12</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D511" s="5">
-        <v>51.0</v>
+        <v>1.0</v>
       </c>
       <c r="E511" s="9">
         <v>26990.0</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
         <v>1</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D512" s="5">
         <v>2.0</v>
       </c>
       <c r="E512" s="9">
         <v>9590.0</v>
       </c>
       <c r="F512" s="7" t="s">
@@ -20078,171 +20078,171 @@
       </c>
       <c r="C652" s="7" t="s">
         <v>1940</v>
       </c>
       <c r="D652" s="5">
         <v>2.0</v>
       </c>
       <c r="E652" s="9">
         <v>0.0</v>
       </c>
       <c r="F652" s="7" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
         <v>5</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1942</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1943</v>
       </c>
       <c r="D653" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E653" s="9">
         <v>1290.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>6</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1945</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1946</v>
       </c>
       <c r="D654" s="5">
-        <v>502.0</v>
+        <v>688.0</v>
       </c>
       <c r="E654" s="9">
         <v>990.0</v>
       </c>
       <c r="F654" s="7" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
         <v>7</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1949</v>
       </c>
       <c r="D655" s="5">
         <v>1.0</v>
       </c>
       <c r="E655" s="9">
         <v>1290.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>8</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1952</v>
       </c>
       <c r="D656" s="5">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="E656" s="9">
         <v>1190.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>9</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1954</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1955</v>
       </c>
       <c r="D657" s="5">
-        <v>100.0</v>
+        <v>571.0</v>
       </c>
       <c r="E657" s="9">
         <v>1190.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>10</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1958</v>
       </c>
       <c r="D658" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E658" s="9">
         <v>1290.0</v>
       </c>
       <c r="F658" s="7" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
         <v>11</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1960</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1961</v>
       </c>
       <c r="D659" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E659" s="9">
         <v>3590.0</v>
       </c>
       <c r="F659" s="7" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
         <v>12</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1963</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1964</v>
       </c>
       <c r="D660" s="5">
         <v>0.0</v>
       </c>
       <c r="E660" s="9">
         <v>3190.0</v>
       </c>
       <c r="F660" s="7" t="s">
@@ -20778,111 +20778,111 @@
       </c>
       <c r="C687" s="7" t="s">
         <v>2045</v>
       </c>
       <c r="D687" s="5">
         <v>0.0</v>
       </c>
       <c r="E687" s="9">
         <v>2490.0</v>
       </c>
       <c r="F687" s="7" t="s">
         <v>2046</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="11">
         <v>40</v>
       </c>
       <c r="B688" s="6" t="s">
         <v>2047</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>2048</v>
       </c>
       <c r="D688" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E688" s="9">
         <v>2490.0</v>
       </c>
       <c r="F688" s="7" t="s">
         <v>2049</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="11">
         <v>41</v>
       </c>
       <c r="B689" s="6" t="s">
         <v>2050</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>2051</v>
       </c>
       <c r="D689" s="5">
         <v>0.0</v>
       </c>
       <c r="E689" s="9">
         <v>3490.0</v>
       </c>
       <c r="F689" s="7" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="11">
         <v>42</v>
       </c>
       <c r="B690" s="6" t="s">
         <v>2053</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D690" s="5">
-        <v>35.0</v>
+        <v>30.0</v>
       </c>
       <c r="E690" s="9">
         <v>1100.0</v>
       </c>
       <c r="F690" s="7" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="11">
         <v>43</v>
       </c>
       <c r="B691" s="6" t="s">
         <v>2056</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>2057</v>
       </c>
       <c r="D691" s="5">
-        <v>20.0</v>
+        <v>17.0</v>
       </c>
       <c r="E691" s="9">
         <v>3970.0</v>
       </c>
       <c r="F691" s="7" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="11">
         <v>44</v>
       </c>
       <c r="B692" s="6" t="s">
         <v>2059</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>2060</v>
       </c>
       <c r="D692" s="5">
         <v>0.0</v>
       </c>
       <c r="E692" s="9">
         <v>0.0</v>
       </c>
       <c r="F692" s="7" t="s">
@@ -20898,91 +20898,91 @@
       </c>
       <c r="C693" s="7" t="s">
         <v>2063</v>
       </c>
       <c r="D693" s="5">
         <v>0.0</v>
       </c>
       <c r="E693" s="9">
         <v>0.0</v>
       </c>
       <c r="F693" s="7" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="11">
         <v>46</v>
       </c>
       <c r="B694" s="6" t="s">
         <v>2065</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>2066</v>
       </c>
       <c r="D694" s="5">
-        <v>1.0</v>
+        <v>98.0</v>
       </c>
       <c r="E694" s="9">
         <v>2240.0</v>
       </c>
       <c r="F694" s="7" t="s">
         <v>2067</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="11">
         <v>47</v>
       </c>
       <c r="B695" s="6" t="s">
         <v>2068</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>2069</v>
       </c>
       <c r="D695" s="5">
-        <v>10.0</v>
+        <v>97.0</v>
       </c>
       <c r="E695" s="9">
         <v>3810.0</v>
       </c>
       <c r="F695" s="7" t="s">
         <v>2070</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
         <v>48</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>2071</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>2072</v>
       </c>
       <c r="D696" s="5">
-        <v>38.0</v>
+        <v>5.0</v>
       </c>
       <c r="E696" s="9">
         <v>2250.0</v>
       </c>
       <c r="F696" s="7" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
         <v>49</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>2075</v>
       </c>
       <c r="D697" s="5">
         <v>0.0</v>
       </c>
       <c r="E697" s="9">
         <v>0.0</v>
       </c>
       <c r="F697" s="7" t="s">
@@ -21598,51 +21598,51 @@
       </c>
       <c r="C728" s="7" t="s">
         <v>2168</v>
       </c>
       <c r="D728" s="5">
         <v>0.0</v>
       </c>
       <c r="E728" s="9">
         <v>0.0</v>
       </c>
       <c r="F728" s="7" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
         <v>1</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>2170</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>2171</v>
       </c>
       <c r="D729" s="5">
-        <v>54.0</v>
+        <v>99.0</v>
       </c>
       <c r="E729" s="9">
         <v>2190.0</v>
       </c>
       <c r="F729" s="7" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
         <v>2</v>
       </c>
       <c r="B730" s="6" t="s">
         <v>2173</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>2174</v>
       </c>
       <c r="D730" s="5">
         <v>29.0</v>
       </c>
       <c r="E730" s="9">
         <v>6900.0</v>
       </c>
       <c r="F730" s="7" t="s">