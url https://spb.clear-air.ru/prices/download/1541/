--- v1 (2026-08-05)
+++ v2 (2026-09-21)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2238">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-05 15:17:01</t>
+    <t>Актуальность прайса на: 2026-09-21 21:41:46</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>СИБЭСТ-100C</t>
   </si>
   <si>
     <t>СИБЭСТ-100C облучатель-рециркулятор бактерицидный</t>
   </si>
@@ -9598,51 +9598,51 @@
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="9">
         <v>62970.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>16</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E129" s="9">
         <v>60590.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>17</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
         <v>2.0</v>
       </c>
       <c r="E130" s="9">
         <v>70270.0</v>
       </c>
       <c r="F130" s="7" t="s">
@@ -9738,51 +9738,51 @@
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
         <v>1056.0</v>
       </c>
       <c r="E135" s="9">
         <v>2490.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>23</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>18.0</v>
+        <v>17.0</v>
       </c>
       <c r="E136" s="9">
         <v>2990.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>1</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
         <v>58.0</v>
       </c>
       <c r="E137" s="9">
         <v>20990.0</v>
       </c>
       <c r="F137" s="7" t="s">