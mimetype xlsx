--- v2 (2026-09-21)
+++ v3 (2026-11-07)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2461">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-21 21:41:46</t>
+    <t>Актуальность прайса на: 2026-11-07 07:59:09</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>СИБЭСТ-100C</t>
   </si>
   <si>
     <t>СИБЭСТ-100C облучатель-рециркулятор бактерицидный</t>
   </si>
@@ -563,2817 +563,3006 @@
   <si>
     <t>Electrolux EHU-3610D GlossLine увлажнитель воздуха черный</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-ehu-3610d-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
   </si>
   <si>
     <t>EHU-3615D GlossLine</t>
   </si>
   <si>
     <t>Electrolux EHU-3615D GlossLine увлажнитель воздуха белый</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-ehu-3615d-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
   </si>
   <si>
     <t>EHU-3810D</t>
   </si>
   <si>
     <t>Electrolux EHU-3810D YOGAhealthline увлажнитель воздуха черный</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-ehu-3810d---uvlazhnitel-vozdukha-ultrazvukovoy/</t>
   </si>
   <si>
+    <t>EHU-4015</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-4015 Travel настольный увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-4015-travel-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>EHU-5010D TopLine</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-5010D TopLine увлажнитель воздуха черный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-5010d-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>EHU-5015D TopLine</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-5015D TopLine увлажнитель воздуха белый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-5015d-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>FILTER MATT 7018</t>
+  </si>
+  <si>
+    <t>Boneco 7018 губка увлажняющая 2441</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/filter-matt-gubka-uvlazhnyayushchaya-boneco-2441-mod-5910/</t>
+  </si>
+  <si>
+    <t>7254</t>
+  </si>
+  <si>
+    <t>Boneco 7254 Гигрометр/термометр электронный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/gigrometrtermometr-elektronnyj-boneco-a7254/</t>
+  </si>
+  <si>
+    <t>E200 белый</t>
+  </si>
+  <si>
+    <t>Boneco E200 белый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-e00-belyy/</t>
+  </si>
+  <si>
+    <t>E200 черный</t>
+  </si>
+  <si>
+    <t>Boneco E200 черный увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-e00-black/</t>
+  </si>
+  <si>
+    <t>E2441A белый</t>
+  </si>
+  <si>
+    <t>Boneco E2441A белый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-e2441a-belyy/</t>
+  </si>
+  <si>
+    <t>H680</t>
+  </si>
+  <si>
+    <t>Boneco H680 климатический комплекс</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/klimaticheskiy-kompleks-boneco-h680-vozdukhooch-uvlazhn-aroma-/</t>
+  </si>
+  <si>
+    <t>P340</t>
+  </si>
+  <si>
+    <t>Boneco P340 очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/vozdukhoochistitel-boneco-p340/</t>
+  </si>
+  <si>
+    <t>P50</t>
+  </si>
+  <si>
+    <t>Boneco P50 ионизатор-аромадиффузор воздуха белый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-p50-ionizator-aromadiffuzor-vozdukha/</t>
+  </si>
+  <si>
+    <t>Boneco P50 черный</t>
+  </si>
+  <si>
+    <t>Boneco P50 ионизатор-аромадиффузор воздуха черный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-p50-ionizator-aromadiffuzor-vozdukha-chernuy/</t>
+  </si>
+  <si>
+    <t>P500</t>
+  </si>
+  <si>
+    <t>Boneco P500 очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-p500-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>P700</t>
+  </si>
+  <si>
+    <t>Boneco P700 очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-p700-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>U201A белый</t>
+  </si>
+  <si>
+    <t>Boneco U201A белый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-whitebelyy/</t>
+  </si>
+  <si>
+    <t>U201A зеленый</t>
+  </si>
+  <si>
+    <t>Boneco U201A зеленый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-greenzelenyy/</t>
+  </si>
+  <si>
+    <t>U201A синий</t>
+  </si>
+  <si>
+    <t>Boneco U201A синий увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-bluesiniy/</t>
+  </si>
+  <si>
+    <t>U300</t>
+  </si>
+  <si>
+    <t>Boneco U300 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u300---ultrazvukovoy-uvlazhnitel-vozdukha-/</t>
+  </si>
+  <si>
+    <t>U330</t>
+  </si>
+  <si>
+    <t>Boneco U330 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u330---ultrazvukovoy-uvlazhnitel-vozdukha-/</t>
+  </si>
+  <si>
+    <t>U350</t>
+  </si>
+  <si>
+    <t>Boneco U350 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u350---ultrazvukovoy-uvlazhnitel-vozdukha-/</t>
+  </si>
+  <si>
+    <t>U700</t>
+  </si>
+  <si>
+    <t>Boneco U700 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u700-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>W1355A</t>
+  </si>
+  <si>
+    <t>Boneco W1355A мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-vozdukha-boneco-w1355a/</t>
+  </si>
+  <si>
+    <t>W200 white</t>
+  </si>
+  <si>
+    <t>Boneco W200 мойка воздуха белая</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w200-belaya-/</t>
+  </si>
+  <si>
+    <t>W200A black</t>
+  </si>
+  <si>
+    <t>Boneco W200A мойка воздуха антрацит</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w200a/</t>
+  </si>
+  <si>
+    <t>W2055D</t>
+  </si>
+  <si>
+    <t>Boneco W2055D мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moyka_vozdukha_boneco_w2055d_black/</t>
+  </si>
+  <si>
+    <t>W2055DR</t>
+  </si>
+  <si>
+    <t>Boneco W2055DR мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moyka_vozdukha_boneco_w2055dr/</t>
+  </si>
+  <si>
+    <t>W30DI</t>
+  </si>
+  <si>
+    <t>Boneco W30DI мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w30di/</t>
+  </si>
+  <si>
+    <t>FILTER MAT 5910</t>
+  </si>
+  <si>
+    <t>Увлажняющая губка 5910 для AOS 2241</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-2241/</t>
+  </si>
+  <si>
+    <t>DECALC CRANE</t>
+  </si>
+  <si>
+    <t>Crane - картридж от кальция для увлажнителей воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/crane-kartridzh-ot-kalciya-dlya-uvlazhniteley-vozdukha-/</t>
+  </si>
+  <si>
+    <t>EE-8189</t>
+  </si>
+  <si>
+    <t>Crane EE-8189 "СОВА" увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/crane-uvlazhnitel-vozdukha-ultrazvukovoy-ee-8189-sova-/</t>
+  </si>
+  <si>
+    <t>FC-400</t>
+  </si>
+  <si>
+    <t>Ballu FC-400 картридж для ультразвукового увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/filtr_kartridzh_fc_400_dlya_ultrazvukovogo_uvlazhnitelya_ballu/</t>
+  </si>
+  <si>
+    <t>UHB-200 белый/зеленый</t>
+  </si>
+  <si>
+    <t>Ballu UHB-200 белый/зеленый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_200/</t>
+  </si>
+  <si>
+    <t>UHB-205 white/green</t>
+  </si>
+  <si>
+    <t>Ballu UHB-205 белый/зеленый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ultrazvukovoy_uvlazhnitel_vozdukha_ballu_uhb_205_chernyy_zelenyy/</t>
+  </si>
+  <si>
+    <t>UHB-300</t>
+  </si>
+  <si>
+    <t>Ballu UHB-300 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_300_white_belyy_mekhanika_/</t>
+  </si>
+  <si>
+    <t>UHB-300W</t>
+  </si>
+  <si>
+    <t>Ballu UHB-300W увлажнитель ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_300_w/</t>
+  </si>
+  <si>
+    <t>UHB-320 T</t>
+  </si>
+  <si>
+    <t>Ballu UHB-320 T увлажнитель ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_320_t/</t>
+  </si>
+  <si>
+    <t>UHB-330</t>
+  </si>
+  <si>
+    <t>Ballu UHB-330 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_330/</t>
+  </si>
+  <si>
+    <t>UHB-340 MT</t>
+  </si>
+  <si>
+    <t>Ballu UHB-340 MT увлажнитель ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_340_mt/</t>
+  </si>
+  <si>
+    <t>UHB-345</t>
+  </si>
+  <si>
+    <t>Ballu UHB-345 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_345/</t>
+  </si>
+  <si>
+    <t>UHB-455</t>
+  </si>
+  <si>
+    <t>Ballu UHB-455 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_455/</t>
+  </si>
+  <si>
+    <t>UHB-500 MT</t>
+  </si>
+  <si>
+    <t>Ballu UHB-500 MT увлажнитель ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_500_mt/</t>
+  </si>
+  <si>
+    <t>UHB-550E дуб</t>
+  </si>
+  <si>
+    <t>Ballu UHB-550E (дуб) увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel-ultrazvukovoj-ballu-uhb-550e-dub/</t>
+  </si>
+  <si>
+    <t>UHB-805</t>
+  </si>
+  <si>
+    <t>Ballu UHB-805 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-805---uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>ZEAV 135</t>
+  </si>
+  <si>
+    <t>Zilon ZEAV 135 приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/pritochno-ochistitelnyy-kompleks-zilon-easyair-zeav-135/</t>
+  </si>
+  <si>
+    <t>Air Master Carbon</t>
+  </si>
+  <si>
+    <t>Ballu Air Master Carbon угольный фильтр</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ugolnyy-filtr-carbon-dlya-ballu-air-master/</t>
+  </si>
+  <si>
+    <t>ASP-200SPW</t>
+  </si>
+  <si>
+    <t>Ballu ASP-200SPW ONEAIR приточный очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-asp-200spw-oneair-pritochnyy-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>CO2-Z19</t>
+  </si>
+  <si>
+    <t>Ballu CO2-Z19 датчик углекислого газа</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/datchik-co2-z19-dlya-air-master/</t>
+  </si>
+  <si>
+    <t>HEPA H13 ONEAIR ASP-100</t>
+  </si>
+  <si>
+    <t>Ballu HEPA Н13 фильтр для ONEAIR ASP-100</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-100/</t>
+  </si>
+  <si>
+    <t>HEPA Н13 ONEAIR ASP-130</t>
+  </si>
+  <si>
+    <t>Ballu HEPA Н13 фильтр для ONEAIR ASP-130</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-130/</t>
+  </si>
+  <si>
+    <t>HEPA H13 ONEAIR ASP-80</t>
+  </si>
+  <si>
+    <t>Ballu HEPA Н13 фильтр для ONEAIR ASP-80</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-80/</t>
+  </si>
+  <si>
+    <t>ONEAIR 130 H13</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR 130 H13 фильтр HEPA для ASP-130</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-130-h13-filtr-hepa-dlya-asp-130/</t>
+  </si>
+  <si>
+    <t>ONEAIR 200 Carbon</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR 200 Carbon угольный фильтр для ASP-200</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-carbon-ugolnyy-filtr/</t>
+  </si>
+  <si>
+    <t>ONEAIR 200 M5</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR 200 M5 фильтр тонкой очистки для ASP-200</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-m5-filtr-tonkoy-ochistki/</t>
+  </si>
+  <si>
+    <t>ASP-100</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-100 серый - очиститель воздуха приточный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-100-gray-ochistitel-vozdukha-pritochnyy/</t>
+  </si>
+  <si>
+    <t>ASP-100W</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-100W белый - очиститель воздуха приточный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-100-belyy-ochistitel-vozdukha-pritochnyy/</t>
+  </si>
+  <si>
+    <t>ASP-130</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-130 приточный очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-130-pritochnyy-ochistitel-vozdukha-/</t>
+  </si>
+  <si>
+    <t>ASP-200</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200 приточный очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200-pritochnyy-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>ASP-200P</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200P приточный очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200p-pritochnyy-ochistitel-vozdukha-/</t>
+  </si>
+  <si>
+    <t>экран ASP-200P</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200P Экран для приточного очистителя воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ekran-dlya-pritochnogo-ochistitelya-vozdukha-/</t>
+  </si>
+  <si>
+    <t>ASP-200P-MAX</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200P-MAX приточный очиститель воздуха с датчиком CO2 и нагревательным элементом</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ptc-pritochnyy-ochistitel-vozdukha-1/</t>
+  </si>
+  <si>
+    <t>ASP-200S</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200S приточный очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200s-pritochnyy-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>ASP-200SMAX</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200SMAX приточный очиститель воздуха с датчиком CO2 и нагревательным элементом</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200smax-pritochnyy-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>ASP-200SP</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200SP приточный очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200sp-pritochnyy-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>ASP-200SP w/heater</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200SP приточный очиститель воздуха с нагревательным элементом, новый блок WiFi</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ptc-pritochnyy-ochistitel-vozdukha-2/</t>
+  </si>
+  <si>
+    <t>ASP-200SPMAX</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-200SP-MAX приточный очиститель воздуха с датчиком CO2 и нагревательным элементом</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-200sp-max-pritochnyy-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>ASP-80</t>
+  </si>
+  <si>
+    <t>Ballu ONEAIR ASP-80 приточный очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-oneair-asp-80-pritochnyy-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>PTC-1000</t>
+  </si>
+  <si>
+    <t>Ballu PTC-1000 нагревательный элемент</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/element-nagrevatelnyy-ptc-1000-dlya-elektropriborov/</t>
+  </si>
+  <si>
+    <t>PTC-1200</t>
+  </si>
+  <si>
+    <t>Ballu PTC-1200 нагревательный элемент</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-ptc-1200-nagrevatelnyy-element/</t>
+  </si>
+  <si>
+    <t>XS RCB 75</t>
+  </si>
+  <si>
+    <t>Royal Clima Brezza XS RCB 75 приточно-очистительный комплекс</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcb-75-pritochno-ochistitelnyy-kompleks/</t>
+  </si>
+  <si>
+    <t>EH-1000</t>
+  </si>
+  <si>
+    <t>Royal Clima EH-1000 электрический нагреватель</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-eh-1000-elektricheskiy-nagrevatel/</t>
+  </si>
+  <si>
+    <t>RCB 150 LUX</t>
+  </si>
+  <si>
+    <t>Royal Clima RCB 150 LUX BREZZA приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-brezza-rcb-150-lux-eh-1000-pritochno-ochistitelnyy-kompleks/</t>
+  </si>
+  <si>
+    <t>RCB 75</t>
+  </si>
+  <si>
+    <t>Royal Clima RCB 75 BREZZA XS приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcb-75-pritochno-ochistitelnyy-kompleks1/</t>
+  </si>
+  <si>
+    <t>RCB 80 LUX</t>
+  </si>
+  <si>
+    <t>Royal Clima RCB 80 LUX приточная вентиляционная установка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/pritochno-ochistitelnyy-kompleks-serii-brezza-luna-rcb-80-lux/</t>
+  </si>
+  <si>
+    <t>RCB-D 80 LUX</t>
+  </si>
+  <si>
+    <t>Royal Clima RCB-D 80 LUX BREZZA бризер</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/kompaktnyy-pritochno-ochistitelnyy-kompleks-serii-brezza-dolce-rcb-d-80-lux/</t>
+  </si>
+  <si>
+    <t>RCB-H 150 LUX</t>
+  </si>
+  <si>
+    <t>Royal Clima RCB-H 150 LUX BREZZA бризер</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/pritochno-ochistitelnyy-kompleks-brezza-rcb-h-150-lux/</t>
+  </si>
+  <si>
+    <t>MagicAir CO2</t>
+  </si>
+  <si>
+    <t>Tion MagicAir CO2+ модуль (датчик углекислого газа)</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/tion-co2-magicair-datchik-uglekislogo-gaza/</t>
+  </si>
+  <si>
+    <t>MagicAir ИК</t>
+  </si>
+  <si>
+    <t>Tion MagicAir ИК-модуль для управления кондиционером</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/tion-magicair-ik-modul-dlya-upravleniya-kondicionerom/</t>
+  </si>
+  <si>
+    <t>Тилит 1м + решетка</t>
+  </si>
+  <si>
+    <t>Tion монтажный комплект (Тилит 1м + решетка)</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/montazhnyi-komplekt-tion-tilit-1m-reshetka/</t>
+  </si>
+  <si>
+    <t>Bio X Base</t>
+  </si>
+  <si>
+    <t>Tion Bio X Base бризер</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/tion-bio-x-base-brizer/</t>
+  </si>
+  <si>
+    <t>Bio X SM Base</t>
+  </si>
+  <si>
+    <t>Tion Bio X SM Base бризер</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/tion-bio-x-sm-base-brizer/</t>
+  </si>
+  <si>
+    <t>Bio X SM Standard</t>
+  </si>
+  <si>
+    <t>Tion Bio X SM Standard бризер</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/tion-bio-x-sm-standard-brizer/</t>
+  </si>
+  <si>
+    <t>Bio X Standard</t>
+  </si>
+  <si>
+    <t>Tion Bio X Standard бризер</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/tion-bio-x-standard-brizer/</t>
+  </si>
+  <si>
+    <t>HEPA Н13</t>
+  </si>
+  <si>
+    <t>Tion HEPA Н13 фильтр для Тион 4S</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/tion-vysokoeffektivnyi-filtr-hepa-n13-dlya-tion-4s/</t>
+  </si>
+  <si>
+    <t>АК-4S</t>
+  </si>
+  <si>
+    <t>Tion АК-4S адсорбционно-каталитический фильтр для Тион 4S</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/tion-ak-4s-adsorbtsionno-kataliticheskii-filtr-dlya-tion-4s/</t>
+  </si>
+  <si>
+    <t>A7 BabyCare</t>
+  </si>
+  <si>
+    <t>Airnanny A7 BabyCare многофункциональная приточная система</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/airnanny-a7-babycare-brizer/</t>
+  </si>
+  <si>
+    <t>A7 Forever</t>
+  </si>
+  <si>
+    <t>Airnanny A7 Forever многофункциональная приточная система</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/airnanny-a7-forever-brizer/</t>
+  </si>
+  <si>
+    <t>A7 Start</t>
+  </si>
+  <si>
+    <t>Airnanny A7 Start многофункциональная приточная система</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/airnanny-a7-start-brizer/</t>
+  </si>
+  <si>
+    <t>Cellular Active Carbon</t>
+  </si>
+  <si>
+    <t>Airnanny Cellular Active Carbon фильтр</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/airnanny-cellular-active-carbon-filtr/</t>
+  </si>
+  <si>
+    <t>FP Fresher 50 F8</t>
+  </si>
+  <si>
+    <t>Blauberg FP Fresher 50 F8 фильтр</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/blauberg-fp-fresher-50-f8-filtr/</t>
+  </si>
+  <si>
+    <t>Fresher 50</t>
+  </si>
+  <si>
+    <t>Blauberg Fresher 50 комнатный внутристенный проветриватель</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/blauberg-fresher-50-komnatnyy-vnutristennyy-provetrivatel/</t>
+  </si>
+  <si>
+    <t>A25-1 S Pro</t>
+  </si>
+  <si>
+    <t>Blauberg VENTO Ergo A25-1 S Pro рекуператор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/blauberg-vento-ergo-a25-1-s-pro-rekuperator/</t>
+  </si>
+  <si>
+    <t>A50 S Pro</t>
+  </si>
+  <si>
+    <t>Blauberg VENTO Ergo A50 S Pro рекуператор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/blauberg-vento-a50-s-pro-rekuperator/</t>
+  </si>
+  <si>
+    <t>RB1-50</t>
+  </si>
+  <si>
+    <t>Winzel Comfo RB1-50 рекуператор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/winzel-comfo-rb1-50-rekuperator/</t>
+  </si>
+  <si>
+    <t>RA1-50-2P</t>
+  </si>
+  <si>
+    <t>Winzel Expert RA1-50-2P рекуператор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/winzel-expert-ra1-50-2p-rekuperator/</t>
+  </si>
+  <si>
+    <t>RA1-50-P</t>
+  </si>
+  <si>
+    <t>Winzel Expert RA1-50-P рекуператор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/winzel-expert-ra1-50-p-rekuperator/</t>
+  </si>
+  <si>
+    <t>RW1-50 P</t>
+  </si>
+  <si>
+    <t>Winzel Expert WiFi RW1-50 P рекуператор</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/winzel-expert-wifi-rw1-50-p-rekuperator/</t>
+  </si>
+  <si>
+    <t>LW15 белый</t>
+  </si>
+  <si>
+    <t>Venta LW 15 белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moika-vozduha-venta-lw15w-/</t>
+  </si>
+  <si>
+    <t>LW15 комфорт белый</t>
+  </si>
+  <si>
+    <t>Venta LW 15 комфорт плюс белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw15-komfort-plyus-belaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW15 комфорт черный</t>
+  </si>
+  <si>
+    <t>Venta LW 15 комфорт плюс черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw15-komfort-plyus-chernaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW15 черный</t>
+  </si>
+  <si>
+    <t>Venta LW 15 черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moika-vozduha-venta-lw15b-/</t>
+  </si>
+  <si>
+    <t>LW25 белый</t>
+  </si>
+  <si>
+    <t>Venta LW 25 белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-venta-lw-25-belij/</t>
+  </si>
+  <si>
+    <t>LW25 комфорт белый</t>
+  </si>
+  <si>
+    <t>Venta LW 25 комфорт плюс белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw25-komfort-plyus-belyy/</t>
+  </si>
+  <si>
+    <t>LW25 комфорт черный</t>
+  </si>
+  <si>
+    <t>Venta LW 25 комфорт плюс черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw25-komfort-plyus-chernyy/</t>
+  </si>
+  <si>
+    <t>LW25 черный</t>
+  </si>
+  <si>
+    <t>Venta LW 25 черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-venta-lw-25-chernij/</t>
+  </si>
+  <si>
+    <t>LW45 белый</t>
+  </si>
+  <si>
+    <t>Venta LW 45 белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moika-vozduha-venta-lw45w-/</t>
+  </si>
+  <si>
+    <t>LW45 комфорт белый</t>
+  </si>
+  <si>
+    <t>Venta LW 45 комфорт плюс белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw45-komfort-plyus-belyy/</t>
+  </si>
+  <si>
+    <t>LW45 комфорт черный</t>
+  </si>
+  <si>
+    <t>Venta LW 45 комфорт плюс черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw45-komfort-plyus-chernyy/</t>
+  </si>
+  <si>
+    <t>LW45 черный</t>
+  </si>
+  <si>
+    <t>Venta LW 45 черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moika-vozduha-venta-lw45b-/</t>
+  </si>
+  <si>
+    <t>LW 60T WIFI белый</t>
+  </si>
+  <si>
+    <t>Venta LW 60T WiFi белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw-60t-wifi-belyy/</t>
+  </si>
+  <si>
+    <t>LW 60T WIFI черный</t>
+  </si>
+  <si>
+    <t>Venta LW 60T WiFi черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw-60t-wifi-chernyy/</t>
+  </si>
+  <si>
+    <t>LW 60T белый</t>
+  </si>
+  <si>
+    <t>Venta LW 60T белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/lw-lph-60/</t>
+  </si>
+  <si>
+    <t>LW73 AEROSTYLE белая</t>
+  </si>
+  <si>
+    <t>Venta LW73 AEROSTYLE белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw73-aerostyle-belaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW73 AEROSTYLE черная</t>
+  </si>
+  <si>
+    <t>Venta LW73 AEROSTYLE черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-aerostyle-lw73-chernaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW73 WiFi AEROSTYLE белая</t>
+  </si>
+  <si>
+    <t>Venta LW73 WiFi AEROSTYLE белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw73-wifi-aerostyle-belaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW73 WiFi AEROSTYLE черная</t>
+  </si>
+  <si>
+    <t>Venta LW73 WiFi AEROSTYLE черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw73-wifi-aerostyle-chernaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW74 AEROSTYLE белая</t>
+  </si>
+  <si>
+    <t>Venta LW74 AEROSTYLE белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw74-aerostyle-belaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW74 AEROSTYLE черная</t>
+  </si>
+  <si>
+    <t>Venta LW74 AEROSTYLE черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw74-aerostyle-chernaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW74 WiFi AEROSTYLE белая</t>
+  </si>
+  <si>
+    <t>Venta LW74 WiFi AEROSTYLE белая мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw74-wifi-aerostyle-belaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>LW74 WiFi AEROSTYLE черная</t>
+  </si>
+  <si>
+    <t>Venta LW74 WiFi AEROSTYLE черная мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/venta-lw74-wifi-aerostyle-chernaya-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>W210</t>
+  </si>
+  <si>
+    <t>Boneco W210 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-w210-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>W220</t>
+  </si>
+  <si>
+    <t>Boneco W220 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-w220-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>W230</t>
+  </si>
+  <si>
+    <t>Boneco W230 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-w230-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>W300</t>
+  </si>
+  <si>
+    <t>Boneco W300 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-w300-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>W400 антрацит</t>
+  </si>
+  <si>
+    <t>Boneco W400 антрацит мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-w400-antratsit-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>W400</t>
+  </si>
+  <si>
+    <t>Boneco W400 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-w400-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>AIC CF6318</t>
+  </si>
+  <si>
+    <t>AIC CF6318 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aic-cf6318-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>AIC E300A</t>
+  </si>
+  <si>
+    <t>AIC E300A мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aic-e300a-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>AIC XJ-297</t>
+  </si>
+  <si>
+    <t>AIC XJ-297 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aic-xj-297-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>AW-325</t>
+  </si>
+  <si>
+    <t>Ballu AW-325 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/mojka-vozduha-ballu-aw-325-white/</t>
+  </si>
+  <si>
+    <t>AW-340</t>
+  </si>
+  <si>
+    <t>Ballu AW-340 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-aw-340-white---moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>AW-350</t>
+  </si>
+  <si>
+    <t>Ballu AW-350 мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-aw-350-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>UCC-260 C</t>
+  </si>
+  <si>
+    <t>Ballu UCC-260 C увлажнитель традиционный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/mojka-vozduha-ballu-acc-260-c/</t>
+  </si>
+  <si>
+    <t>EHAW-9010D</t>
+  </si>
+  <si>
+    <t>Electrolux EHAW-9010D мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9010d_mini/</t>
+  </si>
+  <si>
+    <t>EHAW-9015D</t>
+  </si>
+  <si>
+    <t>Electrolux EHAW-9015D мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9015d_mini_/</t>
+  </si>
+  <si>
+    <t>EHAW-9515D</t>
+  </si>
+  <si>
+    <t>Electrolux EHAW-9515D мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9515d/</t>
+  </si>
+  <si>
+    <t>EHW-600</t>
+  </si>
+  <si>
+    <t>Electrolux EHW-600 - мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehw---600---moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>FAW-HTE450/4.0(WT)</t>
+  </si>
+  <si>
+    <t>Funai FAW-HTE450/4.0(WT) мойка воздуха HATAMOTO</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-faw-hte450-4-0-wt-moyka-vozdukha-hatamoto/</t>
+  </si>
+  <si>
+    <t>FAW-ISE480/6.0(WT)</t>
+  </si>
+  <si>
+    <t>Funai FAW-ISE480/6.0(WT) мойка воздуха Ishi</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-faw-ise480-6-0-wt-moyka-vozdukha-seriya-ishi/</t>
+  </si>
+  <si>
+    <t>RAW-A300/6.0-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RAW-A300/6.0-WT мойка воздуха дисковая Alba Luxe</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-raw-a300-60-wt-moyka-vozdukha-diskovaya-alba-luxe/</t>
+  </si>
+  <si>
+    <t>RAW-B350/4.2E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RAW-B350/4.2E-WT мойка воздуха BIANCO</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-raw-b350-4-2e-wt-moyka-vozdukha-bianco/</t>
+  </si>
+  <si>
+    <t>RAW-IN150/2.2E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RAW-IN150/2.2E-WT мойка воздуха INCANTO</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-raw-in150-2-2e-wt-moyka-vozdukha-incanto/</t>
+  </si>
+  <si>
+    <t>RAW-AU350/5EW-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima AURORA RAW-AU350/5EW-WT мойка воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-aurora-raw-au350-5ew-wt-moyka-vozdukha/</t>
+  </si>
+  <si>
+    <t>ESH-EN250/2,0E-WT</t>
+  </si>
+  <si>
+    <t>Ecostar ESH-EN250/2,0E-WT ENJOY увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ultrazvukovoy-uvlazhnitel-serii-enjoy-esh-en250-2-0e-wt/</t>
+  </si>
+  <si>
+    <t>ESH-HP250/2,6M-BL</t>
+  </si>
+  <si>
+    <t>Ecostar ESH-HP250/2,6M-BL HAPPY увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ultrazvukovoy-uvlazhnitel-serii-happy-esh-hp250-2-6m-bl/</t>
+  </si>
+  <si>
+    <t>ESH-HP250/2,6M-WT</t>
+  </si>
+  <si>
+    <t>Ecostar ESH-HP250/2,6M-WT HAPPY увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ultrazvukovoy-uvlazhnitel-serii-happy-esh-hp250-2-6m-wt/</t>
+  </si>
+  <si>
+    <t>AIC AC680</t>
+  </si>
+  <si>
+    <t>AIC AC680 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aic-ac680-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>AIC АС690</t>
+  </si>
+  <si>
+    <t>AIC AC690 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aic-ac690-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>AIC SPS-718</t>
+  </si>
+  <si>
+    <t>AIC SPS-718 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aic-sps-718-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>AIC SPS-902</t>
+  </si>
+  <si>
+    <t>AIC SPS-902 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aic-sps-902/</t>
+  </si>
+  <si>
+    <t>AIC АС612</t>
+  </si>
+  <si>
+    <t>AIC АС-612 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/aic-as-612-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB 1500</t>
+  </si>
+  <si>
+    <t>Ballu UHB 1500 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-1500-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB 330</t>
+  </si>
+  <si>
+    <t>Ballu UHB 330 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-330-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB 408 IT</t>
+  </si>
+  <si>
+    <t>Ballu UHB 408 IT увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-408-it-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB 450 T</t>
+  </si>
+  <si>
+    <t>Ballu UHB 450 T увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-450-t-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB 455</t>
+  </si>
+  <si>
+    <t>Ballu UHB 455 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-455-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB 501 UV</t>
+  </si>
+  <si>
+    <t>Ballu UHB 501 UV увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-501-uv-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB 803</t>
+  </si>
+  <si>
+    <t>Ballu UHB 803 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-803-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-035</t>
+  </si>
+  <si>
+    <t>Ballu UHB-035 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-035-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-100 белый/бежевый</t>
+  </si>
+  <si>
+    <t>Ballu UHB-100 белый/бежевый компактный ультразвуковой увлажнитель</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-100-kompaktnyy-ultrazvukovoy-uvlazhnitel/</t>
+  </si>
+  <si>
+    <t>UHB-100 белый/голубой</t>
+  </si>
+  <si>
+    <t>Ballu UHB-100 белый/голубой компактный ультразвуковой увлажнитель</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-100-belyygoluboy-kompaktnyy-ultrazvukovoy-uvlazhnitel/</t>
+  </si>
+  <si>
+    <t>UHB-1000</t>
+  </si>
+  <si>
+    <t>Ballu UHB-1000 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-1000---uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-1100</t>
+  </si>
+  <si>
+    <t>Ballu UHB-1100 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-1100-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-185</t>
+  </si>
+  <si>
+    <t>Ballu UHB-185 увлажнитель воздуха (выставочный образец!)</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-185-ultrazvukovoy-uvlazhnitel-transformer/</t>
+  </si>
+  <si>
+    <t>UHB-190</t>
+  </si>
+  <si>
+    <t>Ballu UHB-190 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-190---ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-195</t>
+  </si>
+  <si>
+    <t>Ballu UHB-195 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu_uhb_195/</t>
+  </si>
+  <si>
+    <t>UHB-200</t>
+  </si>
+  <si>
+    <t>Ballu UHB-200 черный/зеленый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-200-chernyyzelenyy---ultrazvukovoy-uvlazhnitel/</t>
+  </si>
+  <si>
+    <t>UHB-205 белый/фиолетовый</t>
+  </si>
+  <si>
+    <t>Ballu UHB-205 белый/фиолетовый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ultrazvukovoy_uvlazhnitel_vozdukha_ballu_uhb_205_belyy_fioletovyy/</t>
+  </si>
+  <si>
+    <t>UHB-205 black/green</t>
+  </si>
+  <si>
+    <t>Ballu UHB-205 черный/зеленый увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-205-chernyyzelenyy---ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-250 M</t>
+  </si>
+  <si>
+    <t>Ballu UHB-250 M механика (Hello Kitty) увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-250m-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-250P</t>
+  </si>
+  <si>
+    <t>Ballu UHB-250P увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-250p-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-3010 ET</t>
+  </si>
+  <si>
+    <t>Ballu UHB-3010 ET увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-3010-et-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-310</t>
+  </si>
+  <si>
+    <t>Ballu UHB-310 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-310---ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-333</t>
+  </si>
+  <si>
+    <t>Ballu UHB-333 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-333-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-350 MT</t>
+  </si>
+  <si>
+    <t>Ballu UHB-350 MT увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-350-mt-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-355 MT</t>
+  </si>
+  <si>
+    <t>Ballu UHB-355 MT увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-355-mt-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-360 ET</t>
+  </si>
+  <si>
+    <t>Ballu UHB-360 ET увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-360-et-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-380 ET</t>
+  </si>
+  <si>
+    <t>Ballu UHB-380 ET увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-380-et-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-400 ET</t>
+  </si>
+  <si>
+    <t>Ballu UHB-400 ET увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-400-et-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-408 IT</t>
+  </si>
+  <si>
+    <t>Ballu UHB-408 IT увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-408-it-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-409</t>
+  </si>
+  <si>
+    <t>Ballu UHB-409 увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-409-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-410</t>
+  </si>
+  <si>
+    <t>Ballu UHB-410 увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-410-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-420 ET white</t>
+  </si>
+  <si>
+    <t>Ballu UHB-420 ET white увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-420-et-white-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-450 T Gray</t>
+  </si>
+  <si>
+    <t>Ballu UHB-450 T Gray ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-450-t-gray-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UHB-505 T</t>
+  </si>
+  <si>
+    <t>Ballu UHB-505 T увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_505_t/</t>
+  </si>
+  <si>
+    <t>UHB-705</t>
+  </si>
+  <si>
+    <t>Ballu UHB-705 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-705-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-950 ET</t>
+  </si>
+  <si>
+    <t>Ballu UHB-950 ET увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-950et-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-955 ET</t>
+  </si>
+  <si>
+    <t>Ballu UHB-955 ET увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-955-et-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-960 ET</t>
+  </si>
+  <si>
+    <t>Ballu UHB-960 ET увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-960et-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-980 ET</t>
+  </si>
+  <si>
+    <t>Ballu UHB-980 ET увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-980-et-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>UHB-990 белый/white</t>
+  </si>
+  <si>
+    <t>Ballu UHB-990 увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-uhb-990---uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>U250</t>
+  </si>
+  <si>
+    <t>Boneco U250 ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u250-ultrazvukovoy-uvlazhnitel-/</t>
+  </si>
+  <si>
+    <t>U50</t>
+  </si>
+  <si>
+    <t>Boneco U50 портативный увлажнитель белый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u50-portativnyy-uvlazhnitel-belyy/</t>
+  </si>
+  <si>
+    <t>U50 черный</t>
+  </si>
+  <si>
+    <t>Boneco U50 портативный увлажнитель черный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-u50-portativnyy-uvlazhnitel-chernyy/</t>
+  </si>
+  <si>
+    <t>EE-4140</t>
+  </si>
+  <si>
+    <t>Crane EE-4140 "КОРОВА" увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/crane-ee-4140-korova-/</t>
+  </si>
+  <si>
+    <t>EE-8190</t>
+  </si>
+  <si>
+    <t>Crane EE-8190 "ОБЕЗЬЯНКА" увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/crane-ee-8190-obezyanka-/</t>
+  </si>
+  <si>
+    <t>EE-8246</t>
+  </si>
+  <si>
+    <t>Crane EE-8246 "ШМЕЛЬ" увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/crane-ee-8246-shmel-/</t>
+  </si>
+  <si>
+    <t>EHU 3310D SENSEhealthline</t>
+  </si>
+  <si>
+    <t>Electrolux EHU 3310D SENSEhealthline увлажнитель воздуха черный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-3310d-sensehealthline-uvlazhnitel-vozdukha-chernyy/</t>
+  </si>
+  <si>
+    <t>EHU 3315D SENSEhealthline</t>
+  </si>
+  <si>
+    <t>Electrolux EHU 3315D SENSEhealthline увлажнитель воздуха белый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-3315d-sensehealthline-uvlazhnitel-vozdukha-beluy/</t>
+  </si>
+  <si>
+    <t>EHU 3500D</t>
+  </si>
+  <si>
+    <t>Electrolux EHU 3500D увлажнитель воздуха белый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-3500d-uvlazhnitel-vozdukha-belyy/</t>
+  </si>
+  <si>
+    <t>EHU 6010D UltraLine</t>
+  </si>
+  <si>
+    <t>Electrolux EHU 6010D UltraLine увлажнитель воздуха черный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-6010d-ultraline-uvlazhnitel-vozdukha-chernyy/</t>
+  </si>
+  <si>
+    <t>EHU 6015D UltraLine</t>
+  </si>
+  <si>
+    <t>Electrolux EHU 6015D UltraLine увлажнитель воздуха белый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-6015d-ultraline-uvlazhnitel-vozdukha-belyy/</t>
+  </si>
+  <si>
+    <t>EHU-3710D</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-3710D увлажнитель воздуха черный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_vozdukha_ultrazvukovoy_electrolux_ehu_3710d/</t>
+  </si>
+  <si>
+    <t>EHU-3715D</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-3715D увлажнитель воздуха белый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/uvlazhnitel_vozdukha_ultrazvukovoy_electrolux_ehu_3710d-2/</t>
+  </si>
+  <si>
     <t>EHU-3815D</t>
   </si>
   <si>
-    <t>Electrolux EHU-3815D YOGAhealthline увлажнитель воздуха белый</t>
+    <t>Electrolux EHU-3815D YOGAhealthline увлажнитель воздуха ультразвуковой</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-ehu-3815d---uvlazhnitel-vozdukha-ultrazvukovoy/</t>
   </si>
   <si>
     <t>EHU-3910D YOGAhealthline 2.0</t>
   </si>
   <si>
-    <t>Electrolux EHU-3910D ультразвуковой увлажнитель воздуха</t>
-[...1163 lines deleted...]
-    <t>https://spb.clear-air.ru/product/ballu-aw-350-moyka-vozdukha/</t>
+    <t>Electrolux EHU-3910D YOGAhealthline 2.0 увлажнитель воздуха черный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-3910d-yogahealthline-2-0-uvlazhnitel-vozdukha-chernyy/</t>
+  </si>
+  <si>
+    <t>EHU-3915D YOGAhealthline 2.0</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-3915D YOGAhealthline 2.0 увлажнитель воздуха белый</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-3915d-yogahealthline-2-0-uvlazhnitel-vozdukha-belyy/</t>
+  </si>
+  <si>
+    <t>EHU-5110D</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-5110D ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-5110d-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>EHU-5315D</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-5315D увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-5315d-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>EHU-6110D</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-6110D ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-6110d-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>EHU-6115D</t>
+  </si>
+  <si>
+    <t>Electrolux EHU-6115D ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-ehu-6115d-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>USH-BE7251B</t>
+  </si>
+  <si>
+    <t>Funai USH-BE7251B ультразвуковой увлажнитель воздуха Bonsai</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-ush-be7251b-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/</t>
+  </si>
+  <si>
+    <t>USH-BE7251WС</t>
+  </si>
+  <si>
+    <t>Funai USH-BE7251WС ультразвуковой увлажнитель воздуха Bonsai</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-ush-be7251ws-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/</t>
+  </si>
+  <si>
+    <t>USH-BM7201B</t>
+  </si>
+  <si>
+    <t>Funai USH-BM7201B ультразвуковой увлажнитель воздуха Bonsai</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-ush-bm7201b-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/</t>
+  </si>
+  <si>
+    <t>USH-BM7201WC</t>
+  </si>
+  <si>
+    <t>Funai USH-BM7201WC ультразвуковой увлажнитель воздуха Bonsai</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-ush-bm7201wc-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/</t>
+  </si>
+  <si>
+    <t>USH-MNE450/4.0(WT)</t>
+  </si>
+  <si>
+    <t>Funai USH-MNE450/4.0(WT) MINAMOTO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-ush-mne450-4-0-wt-ultrazvukovoy-uvlazhnitel-vozdukha-minamoto/</t>
+  </si>
+  <si>
+    <t>USH-TE7251WC</t>
+  </si>
+  <si>
+    <t>Funai USH-TE7251WC TODAI увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-ush-te7251wc-ultrazvukovoy-uvlazhnitel-vozdukha-todai/</t>
+  </si>
+  <si>
+    <t>USH-TKE7251WC</t>
+  </si>
+  <si>
+    <t>Funai USH-TKE7251WC TAIKO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-ush-tke7251wc-ultrazvukovoy-uvlazhnitel-vozdukha-taiko/</t>
+  </si>
+  <si>
+    <t>USH-TTM7201WC</t>
+  </si>
+  <si>
+    <t>Funai USH-TTM7201WC TENTOU увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-ush-ttm7201wc-ultrazvukovoy-uvlazhnitel-vozdukha-tentou/</t>
+  </si>
+  <si>
+    <t>LHA-400 E</t>
+  </si>
+  <si>
+    <t>Loriot LHA-400 E Soul ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/loriot-lha-c400e-soul-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>LHS-C300M</t>
+  </si>
+  <si>
+    <t>Loriot LHS-C300M Light ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/loriot-lhs-c300m-light-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>LHS-C450E</t>
+  </si>
+  <si>
+    <t>Loriot LHS-C450E Soprano ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/loriot-lhs-c450e-soprano-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>LHS-C530E</t>
+  </si>
+  <si>
+    <t>Loriot LHS-C530E Vega ультразвуковой увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/loriot-lhs-c530e-vega-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>NHL-220L (белый)</t>
+  </si>
+  <si>
+    <t>NeoClima NHL-220L (белый) - увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/neoclima-nhl-220-l-belij-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RUH-A350/5.5E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-A350/5.5E-BL ультразвуковой увлажнитель воздуха Ancona</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-a35055e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-ancona/</t>
+  </si>
+  <si>
+    <t>RUH-A350/5.5E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-A350/5.5E-WT ультразвуковой увлажнитель воздуха Ancona</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-a350-55e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-ancona/</t>
+  </si>
+  <si>
+    <t>RUH-AC300/4.0M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AC300/4.0M-WT ACERRA увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-ac300-40m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-acerra/</t>
+  </si>
+  <si>
+    <t>RUH-AD300/4.8E-WG</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AD300/4.8E-WG ультразвуковой увлажнитель воздуха ADRIANO Digital</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-ad300-48e-wg-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-digital/</t>
+  </si>
+  <si>
+    <t>RUH-AD300/4.8E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AD300/4.8E-WT ультразвуковой увлажнитель воздуха ADRIANO Digital</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-ad300-48e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-digital/</t>
+  </si>
+  <si>
+    <t>RUH-AD300/4.8M-WG</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AD300/4.8M-WG ультразвуковой увлажнитель воздуха ADRIANO meccanico</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-ad30048m-wg-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-meccanico/</t>
+  </si>
+  <si>
+    <t>RUH-AD300/4.8M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AD300/4.8M-WT ультразвуковой увлажнитель воздуха ADRIANO meccanico</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-ad30048m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-meccanico/</t>
+  </si>
+  <si>
+    <t>RUH-AN300/4.0E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AN300/4.0E-BL ультразвуковой увлажнитель воздуха Antica</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-antica/</t>
+  </si>
+  <si>
+    <t>RUH-AN300/4.0E-GN</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AN300/4.0E-GN ANTICA увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-gn-ultrazvukovoy-uvlazhnitel-vozdukha-antica/</t>
+  </si>
+  <si>
+    <t>RUH-AN300/4.0E-SV</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AN300/4.0E-SV ANTICA увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-sv-ultrazvukovoy-uvlazhnitel-vozdukha-antica/</t>
+  </si>
+  <si>
+    <t>RUH-ANP300/4.3E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-ANP300/4.3E-WT ANTICA Pro увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-anp300-4-3e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-antica-pro/</t>
+  </si>
+  <si>
+    <t>RUH-AR300/4.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AR300/4.0E-WT AIROLE увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-ar300-40e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-airole/</t>
+  </si>
+  <si>
+    <t>RUH-ARP400/5.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-ARP400/5.0E-WT AIROLE Pro увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-arp400-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-airole-pro/</t>
+  </si>
+  <si>
+    <t>RUH-AS450/5.0E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-AS450/5.0E-BL ASTI увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-as450-5-0e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-asti/</t>
+  </si>
+  <si>
+    <t>RUH-BL300/3.5M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-BL300/3.5M-WT Bellagio увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-bl300-3-5m-wt-ultrazvukovoy-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RUH-ER300/5.0M-BU</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-ER300/5.0M-BU ERCOLANO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-er300-5-0m-bu-uvlazhnitel-vozdukha-ercolano/</t>
+  </si>
+  <si>
+    <t>RUH-ER300/5.0M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-ER300/5.0M-WT ERCOLANO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-er300-5-0m-wt-uvlazhnitel-vozdukha-ercolano/</t>
+  </si>
+  <si>
+    <t>RUH-FR250/2.5M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-FR250/2.5M-WT FORIO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-fr250-2-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-forio/</t>
+  </si>
+  <si>
+    <t>RUH-G450/5.5E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-G450/5.5E-BL GENOVA увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-g450-55e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-genova/</t>
+  </si>
+  <si>
+    <t>RUH-IM300/3.5E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-IM300/3.5E-WT IMPERO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-im300-3-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-impero/</t>
+  </si>
+  <si>
+    <t>RUH-L400/4.0E-VT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-L400/4.0E-VT ультразвуковой увлажнитель воздуха Lucera</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-l400-40e-vt-ultrazvukovoy-uvlazhnitel-vozdukha-lucera/</t>
+  </si>
+  <si>
+    <t>RUH-L400/4.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-L400/4.0E-WT ультразвуковой увлажнитель воздуха Lucera</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-l400-40e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lucera/</t>
+  </si>
+  <si>
+    <t>RUH-LM300/4.0M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-LM300/4.0M-WT LIMA увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-lm300-4-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lima/</t>
+  </si>
+  <si>
+    <t>RUH-LR370/5.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-LR370/5.0E-WT LAURO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-lr370-50e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lauro/</t>
+  </si>
+  <si>
+    <t>RUH-LRP320/3.7E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-LRP320/3.7E-WT LAURO Pro увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-lrp320-3-7e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lauro-pro/</t>
+  </si>
+  <si>
+    <t>RUH-LT300/3.5M-BU</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-LT300/3.5M-BU LORETO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-lt300-3-5m-bu-uvlazhnitel-vozdukha-loreto/</t>
+  </si>
+  <si>
+    <t>RUH-LZ300/4.8E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-LZ300/4.8E-WT LAZIO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-lz300-48e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lazio/</t>
+  </si>
+  <si>
+    <t>RUH-MO250/3.0M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-MO250/3.0M-WT ультразвуковой увлажнитель воздуха MIO</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-mo250-3-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-mio/</t>
+  </si>
+  <si>
+    <t>RUH-MR200/1.5M-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-MR200/1.5M-BL МУРРРЗИО увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-mr200-15m-bl-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/</t>
+  </si>
+  <si>
+    <t>RUH-MR200/1.5M-GR</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-MR200/1.5M-GR МУРРРЗИО увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-mr20015m-gr-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/</t>
+  </si>
+  <si>
+    <t>RUH-MR200/1.5M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-MR200/1.5M-WT МУРРРЗИО увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-mr200-15m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/</t>
+  </si>
+  <si>
+    <t>RUH-MS360/4.5E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-MS360/4.5E-BL ультразвуковой увлажнитель воздуха Montesoro</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-ms360-45e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-montesoro/</t>
+  </si>
+  <si>
+    <t>RUH-MS360/4.5E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-MS360/4.5E-WT ультразвуковой увлажнитель воздуха Montesoro</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-ms360-45e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-montesoro/</t>
+  </si>
+  <si>
+    <t>RUH-NV350/5.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-NV350/5.0E-WT NUVOLA увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-nv350-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-nuvola/</t>
+  </si>
+  <si>
+    <t>RUH-PV350/5.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-PV350/5.0E-WT PRIMAVERA увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-pv350-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-primavera/</t>
+  </si>
+  <si>
+    <t>RUH-R320/5.0E-BU</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-R320/5.0E-BU ультразвуковой увлажнитель воздуха Rimini</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-r320-50e-bu-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/</t>
+  </si>
+  <si>
+    <t>RUH-R320/5.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-R320/5.0E-WT ультразвуковой увлажнитель воздуха Rimini</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-r320-50e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/</t>
+  </si>
+  <si>
+    <t>RUH-RL300/5.0E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-RL300/5.0E-BL ультразвуковой увлажнитель воздуха RIVOLI</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-rl300-5-0e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-rivoli/</t>
+  </si>
+  <si>
+    <t>RUH-RV300/8.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-RV300/8.0E-WT RIVA увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-rv300-80e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-riva/</t>
+  </si>
+  <si>
+    <t>RUH-S380/3.0M-BU</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-S380/3.0M-BU SANREMO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-bu-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/</t>
+  </si>
+  <si>
+    <t>RUH-S380/3.0M-VT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-S380/3.0M-VT ультразвуковой увлажнитель воздуха Sanremo</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-vt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/</t>
+  </si>
+  <si>
+    <t>RUH-S380/3.0M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-S380/3.0M-WT ультразвуковой увлажнитель воздуха Sanremo</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/</t>
+  </si>
+  <si>
+    <t>RUH-SA300/4.0M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-SA300/4.0M-WT SANREMO Alto увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-sa300-4-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-alto/</t>
+  </si>
+  <si>
+    <t>RUH-SF300/3.0M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-SF300/3.0M-WT ультразвуковой увлажнитель воздуха SFERA</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-sf300-3-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-sfera/</t>
+  </si>
+  <si>
+    <t>RUH-SL260/2.5M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-SL260/2.5M-WT SANREMO Luna увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-sl260-2-5m-wt-sanremo-luna-uvlazhnitel-vozdukha-ultrazvukovoy/</t>
+  </si>
+  <si>
+    <t>RUH-SM300/6.0E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-SM300/6.0E-WT ультразвуковой увлажнитель воздуха SMARTO</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-sm300-6-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-smarto/</t>
+  </si>
+  <si>
+    <t>RUH-SP400/3.0M-BU</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-SP400/3.0M-BU SANREMO Plus увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-sp40030m-bu-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/</t>
+  </si>
+  <si>
+    <t>RUH-SP400/3.0M-G</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-SP400/3.0M-G SANREMO Plus увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-sp400-30m-g-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/</t>
+  </si>
+  <si>
+    <t>RUH-SP400/3.0M-SV</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-SP400/3.0M-SV SANREMO Plus увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-sp400-30m-sv-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/</t>
+  </si>
+  <si>
+    <t>RUH-T300/5.7E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-T300/5.7E-BL TEANO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-t300-57e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-teano/</t>
+  </si>
+  <si>
+    <t>RUH-T300/5.7E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-T300/5.7E-WT TEANO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-t300-57e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-teano/</t>
+  </si>
+  <si>
+    <t>RUH-TB300/4.0M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-TB300/4.0M-WT TUBE увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-tb300-4-0m-wt-uvlazhnitel-vozdukha-tube/</t>
+  </si>
+  <si>
+    <t>RUH-V300/2.5M-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-V300/2.5M-WT VENETO увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/bytovoy-uvlazhnitel-serii-veneto-ruh-v300-2-5m-wt/</t>
+  </si>
+  <si>
+    <t>RUH-VP270/6.5E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-VP270/6.5E-WT VOLPE увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-vp270-6-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-volpe/</t>
+  </si>
+  <si>
+    <t>RUH-VP500/6.5E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RUH-VP500/6.5E-BL VOLPE увлажнитель воздуха ультразвуковой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-ruh-vp500-6-5e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-volpe/</t>
+  </si>
+  <si>
+    <t>Granja Wi-Fi</t>
+  </si>
+  <si>
+    <t>Thermex Granja Wi-Fi увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/thermex-granja-wi-fi-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>Youth</t>
+  </si>
+  <si>
+    <t>Thermex Youth увлажнитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/thermex-youth-uvlazhnitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>UCC-350</t>
+  </si>
+  <si>
+    <t>Ballu UCC-350 увлажнитель воздуха традиционный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-ucc-350-uvlazhnitel-vozdukha-traditsionnyy/</t>
+  </si>
+  <si>
+    <t>UCC-900</t>
+  </si>
+  <si>
+    <t>Ballu UCC-900 увлажнитель воздуха традиционный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-ucc-900-uvlazhnitel-vozdukha-traditsionnyy/</t>
+  </si>
+  <si>
+    <t>FHE-KIE300/3.0(WT)</t>
+  </si>
+  <si>
+    <t>Funai FHE-KIE300/3.0(WT) KOISHI увлажнитель воздуха традиционный</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-fhe-kie300-3-0-wt-uvlazhnitel-vozdukha-seriya-koishi/</t>
+  </si>
+  <si>
+    <t>S200</t>
+  </si>
+  <si>
+    <t>Boneco S200 увлажнитель воздуха паровой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-s200---parovoy-uvlazhnitel-/</t>
+  </si>
+  <si>
+    <t>S250</t>
+  </si>
+  <si>
+    <t>Boneco S250 увлажнитель воздуха паровой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-s250---parovoy-uvlazhnitel-/</t>
+  </si>
+  <si>
+    <t>S450</t>
+  </si>
+  <si>
+    <t>Boneco S450 увлажнитель воздуха паровой</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/parovoy-uvlazhnitel-boneco-s450/</t>
+  </si>
+  <si>
+    <t>DSS 100</t>
+  </si>
+  <si>
+    <t>Ballu DSS 100 cеребряный стержень</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-dss-100-cerebryanyy-sterzhen/</t>
+  </si>
+  <si>
+    <t>FC-310</t>
+  </si>
+  <si>
+    <t>Ballu FC-310 картридж для ультразвукового увлажнителя Ballu UHB-310/805</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-fc-310-filtr-kartridzh-dlya-ultrazvukovogo-uvlazhnitelya-ballu-uhb-310-805/</t>
+  </si>
+  <si>
+    <t>FC-550</t>
+  </si>
+  <si>
+    <t>Ballu FC-550 картридж для ультразвукового увлажнителя Ballu UHB-550</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/filtr_kartridzh_dlya_ultrazvukovogo_uvlazhnitelya_ballu_fc_550_ballu/</t>
+  </si>
+  <si>
+    <t>FС 1000</t>
+  </si>
+  <si>
+    <t>Ballu FС 1000 фильтр-картридж</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-fs-1000-filtr-kartridzh/</t>
+  </si>
+  <si>
+    <t>FС 1100/1500</t>
+  </si>
+  <si>
+    <t>Ballu FС 1100/1500 фильтр-картридж</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-fs-1100-1500-filtr-kartridzh0/</t>
+  </si>
+  <si>
+    <t>FС 190</t>
+  </si>
+  <si>
+    <t>Ballu FС 190 фильтр-картридж</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-fs-190-filtr-kartridzh/</t>
+  </si>
+  <si>
+    <t>FС 310</t>
+  </si>
+  <si>
+    <t>Ballu FС 310 фильтр-картридж</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-fs-310-filtr-kartridzh/</t>
+  </si>
+  <si>
+    <t>FС 400</t>
+  </si>
+  <si>
+    <t>Ballu FС 400 фильтр-картридж</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-fs-400-filtr-kartridzh/</t>
+  </si>
+  <si>
+    <t>ISS 7017</t>
+  </si>
+  <si>
+    <t>Boneco 7017 Серебряный стержень ISS</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/serebrjannyj-sterzhen-7017/</t>
+  </si>
+  <si>
+    <t>A451 Calc Pad</t>
+  </si>
+  <si>
+    <t>Boneco A451 Calc Pad противоизвестковый диск</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-a451-calc-pad-protivoizvestkovyy-disk/</t>
+  </si>
+  <si>
+    <t>AH700</t>
+  </si>
+  <si>
+    <t>Boneco AH700 губка увлажняющая 3D</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-ah700-gubka-uvlazhnyayushchaya-3d/</t>
+  </si>
+  <si>
+    <t>AW200</t>
+  </si>
+  <si>
+    <t>Boneco AW200 увлажняющая 3D губка</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-aw200-uvlazhnyayushchaya-3d-gubka/</t>
+  </si>
+  <si>
+    <t>Calc off A7417</t>
+  </si>
+  <si>
+    <t>Boneco Calc off A7417 очиститель накипи</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/boneco-calc-off-a7417-ochistitel-nakipi/</t>
+  </si>
+  <si>
+    <t>DECALC CRANE TRAIN</t>
+  </si>
+  <si>
+    <t>Crane - картридж от кальция для увлажнителя воздуха "ПАРОВОЗИК"</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/crane-kartridzh-ot-kalciya-dlya-uvlazhnitelya-vozdukha-parovozik-/</t>
+  </si>
+  <si>
+    <t>3738</t>
+  </si>
+  <si>
+    <t>Electrolux 3738 экофильтр-картридж</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-3738-ekofiltr-kartridzh/</t>
+  </si>
+  <si>
+    <t>3910/3915</t>
+  </si>
+  <si>
+    <t>Electrolux 3910/3915 экофильтр-картридж</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/electrolux-3910-3915-ekofiltr-kartridzh/</t>
+  </si>
+  <si>
+    <t>Elx EHU/RC-10</t>
+  </si>
+  <si>
+    <t>Elx EHU/RC-10 IQ метеопульт для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/elx-ehu-rc-10-iq-meteopult-dlya-uvlazhnitelya/</t>
+  </si>
+  <si>
+    <t>Elx EHU/RC-15</t>
+  </si>
+  <si>
+    <t>Elx EHU/RC-15 IQ метеопульт для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/elx-ehu-rc-15-iq-meteopult-dlya-uvlazhnitelya/</t>
+  </si>
+  <si>
+    <t>Elx EHU/SM-10</t>
+  </si>
+  <si>
+    <t>Elx EHU/SM-10 IQ модуль для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/iq-modul-elx-ehu-sm-10/</t>
+  </si>
+  <si>
+    <t>Elx EHU/SM-15</t>
+  </si>
+  <si>
+    <t>Elx EHU/SM-15 IQ модуль для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/elx-ehu-sm-15-iq-modul-dlya-uvlazhnitelya/</t>
+  </si>
+  <si>
+    <t>Elx EHU/WF-10</t>
+  </si>
+  <si>
+    <t>Elx EHU/WF-10 IQ модуль для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/elx-ehu-wf-10-iq-modul-dlya-uvlazhnitelya/</t>
+  </si>
+  <si>
+    <t>Elx EHU/WF-15</t>
+  </si>
+  <si>
+    <t>Elx EHU/WF-15 IQ модуль для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/elx-ehu-wf-15-iq-modul-dlya-uvlazhnitelya/</t>
+  </si>
+  <si>
+    <t>FAF-HTE450/4.0</t>
+  </si>
+  <si>
+    <t>Funai FAF-HTE450/4.0 сменный увлажняющий блок 3D-губка для серии HATAMOTO FAF-HTE450/4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-faf-hte450-4-0-smennyy-uvlazhnyayushchiy-blok-3d-gubka-dlya-serii-hatamoto-faf-hte450-4/</t>
+  </si>
+  <si>
+    <t>FAF-ISE480/6.0</t>
+  </si>
+  <si>
+    <t>Funai FAF-ISE480/6.0 фильтрующий блок</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-faf-ise480-6-0-filtruyushchiy-blok/</t>
+  </si>
+  <si>
+    <t>FAF-KIE300/3.0</t>
+  </si>
+  <si>
+    <t>Funai FAF-KIE300/3.0 сменный увлажняющий картридж бумажного типа для KOISHI FAF-KIE300/3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-faf-kie300-3-0-smennyy-uvlazhnyayushchiy-kartridzh-bumazhnogo-tipa-dlya-koishi-faf-kie300-3/</t>
+  </si>
+  <si>
+    <t>FAF-TRE600/6.0</t>
+  </si>
+  <si>
+    <t>Funai FAF-TRE600/6.0 фильтрующий блок</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-faf-tre600-6-0-filtruyushchiy-blok/</t>
+  </si>
+  <si>
+    <t>FAF-TRE600/6.0_HEPA</t>
+  </si>
+  <si>
+    <t>Funai FAF-TRE600/6.0_HEPA фильтр для очистки воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-faf-tre600-6-0_hepa-filtr-dlya-ochistki-vozdukha/</t>
+  </si>
+  <si>
+    <t>FWF-ISE480/KIE300</t>
+  </si>
+  <si>
+    <t>Funai FWF-ISE480/KIE300 фильтр для очистки увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-fwf-ise480-kie300-filtr-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t>CWF-5U</t>
+  </si>
+  <si>
+    <t>Royal Clima CWF-5U комплект фильтров для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-cwf-5u-komplekt-filtrov-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t>RWF-A350/5.5E-BL</t>
+  </si>
+  <si>
+    <t>Royal Clima RWF-A350/5.5E-BL фильтр для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rwf-a350-5-5e-bl-filtr-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t>RWF-A350/5.5E-WT</t>
+  </si>
+  <si>
+    <t>Royal Clima RWF-A350/5.5E-WT фильтр для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rwf-a350-5-5e-wt-filtr-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t>RWF-AN300/4.0E</t>
+  </si>
+  <si>
+    <t>Royal Clima RWF-AN300/4.0E фильтр для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rwf-an300-4-0e-filtr-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t>RWF-G450/5.5E</t>
+  </si>
+  <si>
+    <t>Royal Clima RWF-G450/5.5E фильтр для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rwf-g450-5-5e-filtr-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RWF-L400/4.0E </t>
+  </si>
+  <si>
+    <t>Royal Clima RWF-L400/4.0E фильтр для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rwf-l400-4-0e-filtr-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t>RWF-M300/4.0M</t>
+  </si>
+  <si>
+    <t>Royal Clima RWF-M300/4.0M фильтр для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rwf-m300-4-0m-filtr-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t>RWF-MR200/1.5M</t>
+  </si>
+  <si>
+    <t>Royal Clima RWF-MR200/1.5M фильтр для увлажнителя</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rwf-mr200-1-5m-filtr-dlya-ochistki-vody/</t>
+  </si>
+  <si>
+    <t>4011143601104</t>
+  </si>
+  <si>
+    <t>Термогигрометр Venta</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/gigrometr/</t>
+  </si>
+  <si>
+    <t>LUX 3738</t>
+  </si>
+  <si>
+    <t>Экофильтр-картридж Electrolux 3738</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ekofiltr-kartridzh-electrolux-3738/</t>
   </si>
   <si>
     <t>AW-500</t>
   </si>
   <si>
-    <t>Ballu AW-500 мойка воздуха</t>
+    <t>Ballu AW-500 климатический комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ballu-aw-500-moyka-vozdukha/</t>
   </si>
   <si>
-    <t>UCC-260 C</t>
-[...1546 lines deleted...]
-  <si>
     <t>H400</t>
   </si>
   <si>
     <t>Boneco H400 климатический комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/boneco-h400-klimaticheskiy-kompleks_1/</t>
   </si>
   <si>
     <t>H700</t>
   </si>
   <si>
     <t>Boneco H700 климатический комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/boneco-h700-klimaticheskiy-kompleks/</t>
   </si>
   <si>
     <t>H700A</t>
   </si>
   <si>
     <t>Boneco H700A климатический комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/boneco-h700a-klimaticheskiy-kompleks/</t>
   </si>
   <si>
     <t>CC-TRE600/6.0(GF)</t>
   </si>
   <si>
-    <t>Funai CC-TRE600/6.0(GF) климатический комплекс Torll</t>
+    <t>Funai CC-TRE600/6.0(GF) TORII климатический комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/funai-cc-tre600-6-0-gf-klimaticheskiy-kompleks-torll/</t>
   </si>
   <si>
     <t>CHL30XC</t>
   </si>
   <si>
     <t>Honeywell CHL30XC климатический комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/honeywell-chl30xc-klimaticheskiy-kompleks/</t>
   </si>
   <si>
     <t>chs071 / cs121ae/ chs07</t>
   </si>
   <si>
     <t>Honeywell chs071 / cs121ae/ chs07 фильтр к климатическим установкам</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/honeywell-chs071--cs121ae-chs07-filtr-k-klimaticheskim-ustanovkam/</t>
   </si>
   <si>
     <t>CHS07AE</t>
   </si>
@@ -3677,50 +3866,59 @@
   <si>
     <t>Ballu AP-120 воздухоочиститель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ballu-ap-120-vozdukhoochistitel/</t>
   </si>
   <si>
     <t>AP-125</t>
   </si>
   <si>
     <t>Ballu AP-125 воздухоочиститель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ballu-ap-125-vozdukhoochistitel/</t>
   </si>
   <si>
     <t>AP-130</t>
   </si>
   <si>
     <t>Ballu AP-130 воздухоочиститель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ballu-ap-130-vozdukhoochistitel/</t>
   </si>
   <si>
+    <t>AP-135</t>
+  </si>
+  <si>
+    <t>Ballu AP-135 очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/ballu-ap-135-ochistitel-vozdukha/</t>
+  </si>
+  <si>
     <t>AP-150</t>
   </si>
   <si>
     <t>Ballu AP-150 воздухоочиститель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vozdukhoochistitel_ballu_ap_150/</t>
   </si>
   <si>
     <t>AP-155</t>
   </si>
   <si>
     <t>Ballu AP-155 воздухоочиститель</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vozdukhoochistitel_ballu_ap_155/</t>
   </si>
   <si>
     <t>FC-1000</t>
   </si>
   <si>
     <t>Ballu FC-1000 Фильтр-картридж для ультразвукового увлажнителя Ballu UHB-990/1000</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ballu-fc-1000-filtr-kartridzh-dlya-ultrazvukovogo-uvlazhnitelya-ballu-uhb-990-1000/</t>
@@ -3830,86 +4028,104 @@
   <si>
     <t>Daikin MC70LVM очиститель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ochistitel-vozduha-daikin-mc70l/</t>
   </si>
   <si>
     <t>MCK55W</t>
   </si>
   <si>
     <t>Daikin MCK55W очиститель-увлажнитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/daikin-mck55w-ochistitel-uvlazhnitel-vozdukha/</t>
   </si>
   <si>
     <t>MCK75JVM-K</t>
   </si>
   <si>
     <t>Daikin MCK75JVM-K очиститель-увлажнитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/vozduhoochistitel-s-uvlazhneniem-daikin-ururu-mck75jvm-k/</t>
   </si>
   <si>
-    <t>EAP 2050D</t>
+    <t>EAP-2050D Yin&amp;Yang</t>
   </si>
   <si>
     <t>Electrolux EAP 2050D очиститель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-eap-2050d-ochistitel-vozdukha/</t>
   </si>
   <si>
-    <t xml:space="preserve">EAP 2075D </t>
+    <t>EAP-2075D Yin&amp;Yang</t>
   </si>
   <si>
     <t>Electrolux EAP 2075D очиститель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-eap-2075d-ochistitel-vozdukha/</t>
   </si>
   <si>
     <t>HAP-HEPA-CARB</t>
   </si>
   <si>
     <t>FUNAI HAP-HEPA-CARB сменный фильтр для HAP-Z200</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/funai-hap-hepa-carb-smennyy-filtr-dlya-hap-z200-/</t>
   </si>
   <si>
     <t>HAP-Z200SE</t>
   </si>
   <si>
     <t>Funai HAP-Z200SE ZEN очиститель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/funai-hap-z200se-zen-ochistitel-vozdukha-/</t>
   </si>
   <si>
+    <t>HAP-Y230S01E</t>
+  </si>
+  <si>
+    <t>Funai YAKATA HAP-Y230S01E очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-yakata-hap-y230s01e-ochistitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>HAP-Y300S01W</t>
+  </si>
+  <si>
+    <t>Funai YAKATA HAP-Y300S01W очиститель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-yakata-hap-y300s01w-ochistitel-vozdukha/</t>
+  </si>
+  <si>
     <t>AE-33R4BFS</t>
   </si>
   <si>
     <t>Hisense AE-33R4BFS климатический комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/hisense-ae-33r4bfs-white-brilliant-klimaticheskiy-kompleks-/</t>
   </si>
   <si>
     <t>AE-33R4BNS</t>
   </si>
   <si>
     <t>Hisense AE-33R4BNS климатический комплекс</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/hisense-ae-33r4bns-klimaticheskiy-kompleks-/</t>
   </si>
   <si>
     <t>DF-33R4B</t>
   </si>
   <si>
     <t>Hisense DF-33R4B дезодорирующий фильтр</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/hisense-df-33r4b-dezodoriruyushchiy-filtr/</t>
@@ -4325,293 +4541,344 @@
   <si>
     <t>Electrolux EDH-65L осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-edh-65l-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>EDM-25L</t>
   </si>
   <si>
     <t>Electrolux EDM-25L осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-edm-25l-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>EDM-35L</t>
   </si>
   <si>
     <t>Electrolux EDM-35L мультикомплекс сушильный</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-edm-35l-multikompleks-sushilnyy/</t>
   </si>
   <si>
+    <t>RAD-N10T3E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N10T3E Neko S осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n10t3e-neko-s-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-N12T5E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N12T5E Neko M осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n12t5e-neko-m-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-N16T5E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N16T5E Neko M осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n16t5e-neko-m-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-N22T6E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N22T6E Neko L осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n22t6e-neko-l-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-Y120T7E</t>
+  </si>
+  <si>
+    <t>Funai RAD-Y120T7E Yamaneko 120 осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-y120t7e-yamaneko-120-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-Y170T8E</t>
+  </si>
+  <si>
+    <t>Funai RAD-Y170T8E Yamaneko 170 осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-y170t8e-yamaneko-170-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-Y60F7E</t>
+  </si>
+  <si>
+    <t>Funai RAD-Y60F7E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-y60f7e-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-Y60T7E</t>
+  </si>
+  <si>
+    <t>Funai RAD-Y60T7E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-y60t7e-yamaneko-60-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-N22F6E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N22F6E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n22f6e-neko-l-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>Funai RAD-N22T6E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n22t6e-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-N26F6E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N26F6E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n26f6e-neko-l-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-N26T6E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N26T6E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n26t6e-neko-l-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-N12F5E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N12F5E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n12f5e-neko-m-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>Funai RAD-N12T5E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n12t5e-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>RAD-N16F5E</t>
+  </si>
+  <si>
+    <t>Funai RAD-N16F5E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n16f5e-neko-m-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>Funai RAD-N16T5E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n16t5e-osushitel-vozdukha/</t>
+  </si>
+  <si>
     <t>RAD-N10F3E</t>
   </si>
   <si>
-    <t>Funai RAD-N10F3E Neko S осушитель воздуха</t>
+    <t>Funai RAD-N10F3E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/funai-rad-n10f3e-neko-s-osushitel-vozdukha/</t>
   </si>
   <si>
-    <t>RAD-N10T3E</t>
-[...104 lines deleted...]
-    <t>https://spb.clear-air.ru/product/funai-rad-y60t7e-yamaneko-60-osushitel-vozdukha/</t>
+    <t>Funai RAD-N10T3E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rad-n10t3e-osushitel-vozdukha/</t>
+  </si>
+  <si>
+    <t>DH-25K4HDL</t>
+  </si>
+  <si>
+    <t>Hisense DH-25K4HDL Air Go осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/hisense-rd-s16-e-sol-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>DH-12S4GLU00</t>
   </si>
   <si>
-    <t>Hisense DH-12S4GLU00 Air Go Pro осушитель воздуха</t>
+    <t>Hisense DH-12S4GLU00 осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/hisense-dh-12s4glu00-air-go-pro-osushitel-vozdukha/</t>
   </si>
   <si>
-    <t>DH-25K4HDL</t>
-[...7 lines deleted...]
-  <si>
     <t>DAR 060</t>
   </si>
   <si>
     <t>ROYAL Clima DAR 060 RIVIERA осушитель воздуха для бассейна</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-dar-060-riviera-osushitel-vozdukha-dlya-basseyna/</t>
   </si>
   <si>
     <t>DAR 100</t>
   </si>
   <si>
     <t>ROYAL Clima DAR 100 RIVIERA осушитель воздуха для бассейна</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-dar-100-riviera-osushitel-vozdukha-dlya-basseyna/</t>
   </si>
   <si>
     <t>DAR 144</t>
   </si>
   <si>
     <t>ROYAL Clima DAR 144 RIVIERA осушитель воздуха для бассейна</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-dar-144-riviera-osushitel-vozdukha-dlya-basseyna/</t>
   </si>
   <si>
     <t>DAR 204</t>
   </si>
   <si>
     <t>ROYAL Clima DAR 204 RIVIERA осушитель воздуха для бассейна</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-dar-204-riviera-osushitel-vozdukha-dlya-basseyna/</t>
   </si>
   <si>
     <t>RD-CR10-E</t>
   </si>
   <si>
-    <t>Royal Clima RD-CR10-E Carisma Studio осушитель воздуха</t>
+    <t>Royal Clima RD-CR10-E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rd-cr10-e-carisma-studio-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>RD-CR16-E</t>
   </si>
   <si>
-    <t>Royal Clima RD-CR16-E Carisma Loft осушитель воздуха</t>
+    <t>Royal Clima RD-CR16-E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rd-cr16-e-carisma-loft-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>RD-CR20-E</t>
   </si>
   <si>
-    <t>Royal Clima RD-CR20-E Carisma Loft осушитель воздуха</t>
+    <t>Royal Clima RD-CR20-E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rd-cr20-e-carisma-loft-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>RD-CR30-E</t>
   </si>
   <si>
-    <t>Royal Clima RD-CR30-E Carisma Villa осушитель воздуха</t>
+    <t>Royal Clima RD-CR30-E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rd-cr30-e-carisma-villa-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>RD-CR40-E</t>
   </si>
   <si>
-    <t>Royal Clima RD-CR40-E Carisma Villa осушитель воздуха</t>
+    <t>Royal Clima RD-CR40-E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rd-cr40-e-carisma-villa-osushitel-vozdukha/</t>
   </si>
   <si>
+    <t>RD-PC12-EW</t>
+  </si>
+  <si>
+    <t>Royal Clima RD-PC12-EW осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rd-pc12-ew-osushitel-vozdukha/</t>
+  </si>
+  <si>
     <t>RD-PC16-E</t>
   </si>
   <si>
-    <t>Royal Clima RD-PC16-E PACIFIC Studio осушитель воздуха</t>
+    <t>Royal Clima RD-PC16-E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rd-pc16-e-pacific-studio-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>RD-PC25-E</t>
   </si>
   <si>
-    <t>Royal Clima RD-PC25-E PACIFIC Loft осушитель воздуха</t>
+    <t>Royal Clima RD-PC25-E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rd-pc25-e-pacific-loft-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>RD-PC40-E</t>
   </si>
   <si>
-    <t>Royal Clima RD-PC40-E PACIFIC Villa осушитель воздуха</t>
+    <t>Royal Clima RD-PC40-E осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rd-pc40-e-pacific-villa-osushitel-vozdukha/</t>
   </si>
   <si>
+    <t>RD-PC70-E</t>
+  </si>
+  <si>
+    <t>Royal Clima RD-PC70-E осушитель воздуха</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rd-pc70-e-osushitel-vozdukha/</t>
+  </si>
+  <si>
     <t>SDR-10L</t>
   </si>
   <si>
     <t>Shuft Fjord SDR-10L осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fjord-sdr-10l-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>SDR-16L</t>
   </si>
   <si>
     <t>Shuft Fjord SDR-16L осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/shuft-fjord-sdr-16l-osushitel-vozdukha/</t>
   </si>
   <si>
     <t>AD 110</t>
   </si>
   <si>
     <t>Aerial AD 110 осушитель воздуха</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ad-110---osushitel-dlya-nastennoy-ustanovki-/</t>
@@ -6176,110 +6443,503 @@
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-fap-1016-komplekt-filtrov-pre-nyera13-activecarbon/</t>
   </si>
   <si>
     <t>FAP 1040 Round 360</t>
   </si>
   <si>
     <t>Electrolux FAP 1040 Round 360 комплект фильтров (Pre+НЕРА)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-fap-1040-round-360-komplekt-filtrov-pre-nyera/</t>
   </si>
   <si>
     <t>FAP 1055 Round 360</t>
   </si>
   <si>
     <t>Electrolux FAP 1055 Round 360 комплект фильтров (Pre+НЕРА+ActiveCarbon)</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/electrolux-fap-1055-round-360-komplekt-filtrov-pre-nyera-activecarbon/</t>
   </si>
   <si>
     <t>ERW-150 G3</t>
   </si>
   <si>
-    <t>Funai ERW-150 G3 F7 фильтр</t>
+    <t>Funai ERW-150 G3 фильтр G3</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/erw-150-g3/</t>
   </si>
   <si>
     <t>ERW-150 H12</t>
   </si>
   <si>
-    <t>Funai ERW-150 H12 F7 + carbon фильтр</t>
+    <t>Funai ERW-150 H12 фильтр H12</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/funai-erw-150-h12-f7-carbon-filtr/</t>
   </si>
   <si>
+    <t>ERW-60X F7 ERW-60X KOCHI</t>
+  </si>
+  <si>
+    <t>Funai ERW-60X F7 ERW-60X KOCHI фильтр F7</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-erw-60x-f7-filtr-f7/</t>
+  </si>
+  <si>
+    <t>ERW-60X G3 ERW-60X KOCHI (2 шт)</t>
+  </si>
+  <si>
+    <t>Funai ERW-60X G3 ERW-60X KOCHI (2 шт) фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-erw-60x-g3-filtr-g3/</t>
+  </si>
+  <si>
+    <t>FAF-FBP-95E-HC</t>
+  </si>
+  <si>
+    <t>Funai FAF-FBP-95E-HC сменный воздушный HEPA-фильтр H13 для TOZAMA</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-faf-fbp-95e-hc-smennyy-vozdushnyy-hepa-filtr-h13-dlya-tozama/</t>
+  </si>
+  <si>
+    <t>HAP-RF210154</t>
+  </si>
+  <si>
+    <t>Funai HAP-RF210154 комбинированный воздушный фильтр H13 + угольный для HAP-Y230S01E</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-hap-rf210154-kombinirovannyy-vozdushnyy-filtr-h13-ugolnyy-dlya-hap-y230s01e/</t>
+  </si>
+  <si>
+    <t>RCB 80 F7 + carbon</t>
+  </si>
+  <si>
+    <t>Funai RCB 80 F7 + carbon фильтр F7+carbon</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/funai-rcb-80-f7-carbon-filtr-f7-carbon/</t>
+  </si>
+  <si>
     <t>HEPA AP-420F5/F7</t>
   </si>
   <si>
     <t>HEPA Фильтр для воздухоочистителя AP-420F5/ F7</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/hepa-filtr-dlya-vozdukhoochistitelya-ap-420f5-f7/</t>
   </si>
   <si>
     <t>HEPA AP-430F5/F7</t>
   </si>
   <si>
     <t>Hepa Фильтр для воздухоочистителя AP-430F5/ F7</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/hepa_filtr_dlya_vozdukhoochistitelya_ap_430f5_f7/</t>
   </si>
   <si>
+    <t>Hisense DF-33R4B сменный угольный дезодорирующий воздушный фильтр для AE-33R4BNS и AE-33R4BFS</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/hisense-df-33r4b-smennyy-ugolnyy-dezodoriruyushchiy-vozdushnyy-filtr-dlya-ae-33r4bns-i-ae-33r4bfs/</t>
+  </si>
+  <si>
+    <t>11362526</t>
+  </si>
+  <si>
+    <t>Royal Clima 11362526 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1500-rev2-filtr-g4/</t>
+  </si>
+  <si>
+    <t>33712040</t>
+  </si>
+  <si>
+    <t>Royal Clima 33712040 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-500-p-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>38712040</t>
+  </si>
+  <si>
+    <t>Royal Clima 38712040 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-650-p-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>4461806</t>
+  </si>
+  <si>
+    <t>Royal Clima 4461806 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-350-rev2-filtr-g4/</t>
+  </si>
+  <si>
+    <t>45411740</t>
+  </si>
+  <si>
+    <t>Royal Clima 45411740 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-250-p-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>4661806</t>
+  </si>
+  <si>
+    <t>Royal Clima 4661806 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-500-rev2-filtr-g4/</t>
+  </si>
+  <si>
+    <t>47312040</t>
+  </si>
+  <si>
+    <t>Royal Clima 47312040 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-350-p-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>50217640</t>
+  </si>
+  <si>
+    <t>Royal Clima 50217640 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1200-p-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>55517640</t>
+  </si>
+  <si>
+    <t>Royal Clima 55517640 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1600-p-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>6701806</t>
+  </si>
+  <si>
+    <t>Royal Clima 6701806 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-650-rev2-filtr-g4/</t>
+  </si>
+  <si>
+    <t>7562526</t>
+  </si>
+  <si>
+    <t>Royal Clima 7562526 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1350-rev2-filtr-g4/</t>
+  </si>
+  <si>
+    <t>7701806</t>
+  </si>
+  <si>
+    <t>Royal Clima 7701806 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-950-rev2-filtr-g4/</t>
+  </si>
+  <si>
     <t>RCB 150 F7</t>
   </si>
   <si>
-    <t>Royal Clima RCB 150 F7 фильтр</t>
+    <t>Royal Clima RCB 150 F7 фильтр F7</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rcb-150-f7-filtr/</t>
   </si>
   <si>
     <t>RCB 150 Н12 + carbon</t>
   </si>
   <si>
-    <t>Royal Clima RCB 150 Н12 + carbon фильтр</t>
+    <t>Royal Clima RCB 150 Н12 + carbon фильтр Н12 + carbon</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rcb-150-n12-carbon-filtr/</t>
   </si>
   <si>
     <t>RCB 75 F7 + carbon</t>
   </si>
   <si>
-    <t>Royal Clima RCB 75 F7 + carbon фильтр</t>
+    <t>Royal Clima RCB 75 F7 + carbon фильтр F7 + carbon</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/royal-clima-rcb-75-f7-carbon-filtr/</t>
   </si>
   <si>
+    <t>RCF-70 F7</t>
+  </si>
+  <si>
+    <t>Royal Clima RCF-70 F7 фильтр F7</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcf-70-f7-filtr-f7/</t>
+  </si>
+  <si>
+    <t>RCF-70 G3</t>
+  </si>
+  <si>
+    <t>Royal Clima RCF-70 G3 фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcf-70-g3-filtr-g3/</t>
+  </si>
+  <si>
+    <t>RCS-1000-P 3.0 G3 (rev2)</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1000-P 3.0 G3 (rev2) фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1000-p-3-0-g3-filtr-g3/</t>
+  </si>
+  <si>
+    <t>RCS-1200-P 4.0 F9</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1200-P 4.0 F9 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1200-p-4-0-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>RCS-1200-P, RCS-1250-U 4.0 G4</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1200-P, RCS-1250-U 4.0 G4 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1250-u-4-0-rcs-1200-p-4-0-filtr-g4/</t>
+  </si>
+  <si>
+    <t>RCS-1300-P 3.0 G3 (rev2)</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1300-P 3.0 G3 (rev2) фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1300-p-3-0-g3-filtr-g3/</t>
+  </si>
+  <si>
+    <t>RCS-1600-P 4.0 F9</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1600-P 4.0 F9 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1600-p-4-0-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>RCS-1600-P, RCS-1800-U 4.0 G4</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-1600-P, RCS-1800-U 4.0 G4 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-1800-u-4-0-rcs-1600-p-4-0-filtr-g4/</t>
+  </si>
+  <si>
+    <t>RCS-200-P 3.0 G3 (rev2)</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-200-P 3.0 G3 (rev2) фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-200-p-3-0-filtr-g3/</t>
+  </si>
+  <si>
+    <t>RCS-250-P 4.0 F9</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-250-P 4.0 F9 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-250-p-4-0-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>RCS-250-P 4.0 G4</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-250-P 4.0 G4 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-250-p-4-0-filtr-g4/</t>
+  </si>
+  <si>
+    <t>RCS-300-P 3.0 G3 (rev2)</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-300-P 3.0 G3 (rev2) фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-300-p-3-0-filtr-g3/</t>
+  </si>
+  <si>
+    <t>RCS-350-P 4.0 F9</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-350-P 4.0 F9 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-350-p-4-0-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>RCS-350-P, RCS-350-U 4.0 G4</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-350-P, RCS-350-U 4.0 G4 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-350-p-4-0-rcs-350-u-4-0-filtr-g4/</t>
+  </si>
+  <si>
+    <t>RCS-450-P 3.0 G3 (rev2)</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-450-P 3.0 G3 (rev2) фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-450-p-3-0-filtr-g3/</t>
+  </si>
+  <si>
+    <t>RCS-500-P 4.0 F9</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-500-P 4.0 F9 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-500-p-4-0-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>RCS-500-P 4.0/RCS-500-U 4.0</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-500-P 4.0/RCS-500-U 4.0 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-500-p-4-0-rcs-500-u-4-0-filtr-g4/</t>
+  </si>
+  <si>
+    <t>RCS-600-P 3.0 G3 (rev2)</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-600-P 3.0 G3 (rev2) фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-600-p-3-0-filtr-g3/</t>
+  </si>
+  <si>
+    <t>RCS-650-P 4.0 F9</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-650-P 4.0 F9 фильтр тонкой очистки F9</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-650-p-4-0-filtr-tonkoy-ochistki-f9/</t>
+  </si>
+  <si>
+    <t>RCS-650-P, RCS-650-U 4.0 G4</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-650-P, RCS-650-U 4.0 G4 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-650-p-4-0-rcs-650-u-4-0-filtr-g4/</t>
+  </si>
+  <si>
+    <t>RCS-800-P 3.0 G3 (rev2)</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-800-P 3.0 G3 (rev2) фильтр G3</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-800-p-3-0-g3-filtr-g3/</t>
+  </si>
+  <si>
+    <t>RCS-800-U 4.0 G4</t>
+  </si>
+  <si>
+    <t>Royal Clima RCS-800-U 4.0 G4 фильтр G4</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcs-800-u-4-0-filtr-g4/</t>
+  </si>
+  <si>
+    <t>RCV-500 Carbon</t>
+  </si>
+  <si>
+    <t>Royal Clima RCV-500 Carbon фильтр угольный Carbon</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcv-500-carbon-filtr-ugolnyy-carbon/</t>
+  </si>
+  <si>
+    <t>RCV-500 F5</t>
+  </si>
+  <si>
+    <t>Royal Clima RCV-500 F5 фильтр тонкой очистки F5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcv-500-f5-filtr-tonkoy-ochistki-f5/</t>
+  </si>
+  <si>
+    <t>RCV-900 Carbon</t>
+  </si>
+  <si>
+    <t>Royal Clima RCV-900 Carbon фильтр угольный Carbon</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcv-900-carbon-filtr-ugolnyy-carbon/</t>
+  </si>
+  <si>
+    <t>RCV-900 F5</t>
+  </si>
+  <si>
+    <t>Royal Clima RCV-900 F5 фильтр тонкой очистки F5</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/royal-clima-rcv-900-f5-filtr-tonkoy-ochistki-f5/</t>
+  </si>
+  <si>
     <t>FZA41DFR</t>
   </si>
   <si>
     <t>SHARP FZA41DFR угольный фильтр</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-a411dfr/</t>
   </si>
   <si>
     <t>FZA51DFR</t>
   </si>
   <si>
     <t>SHARP FZA51DFR угольный фильтр</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-a51dfr/</t>
   </si>
   <si>
     <t>FZA51HFR</t>
   </si>
   <si>
     <t>SHARP FZA51HFR HEPA фильтр</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/hepa-filtr-sharp-fz-a51hfr/</t>
@@ -6423,50 +7083,59 @@
     <t>VOC AP-430F5/F7</t>
   </si>
   <si>
     <t>VOC Фильтр для воздухоочистителя AP-430F5/ F7</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/voc_filtr_dlya_vozdukhoochistitelya_ap_430f5_f7/</t>
   </si>
   <si>
     <t>RA1-50 F8</t>
   </si>
   <si>
     <t>Winzel Expert FP RA1-50 F8 фильтр</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/winzel-expert-fp-ra1-50-f8-filtr/</t>
   </si>
   <si>
     <t>RA1-50 G3</t>
   </si>
   <si>
     <t>Winzel Expert FP RA1-50 G3 фильтр</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/winzel-expert-fp-ra1-50-g3-filtr/</t>
+  </si>
+  <si>
+    <t>ZEAV 135 F7</t>
+  </si>
+  <si>
+    <t>Zilon ZEAV 135 F7 фильтр F7</t>
+  </si>
+  <si>
+    <t>https://spb.clear-air.ru/product/zilon-zeav-135-f7-filtr-f7/</t>
   </si>
   <si>
     <t>EPA E11+AK</t>
   </si>
   <si>
     <t>Антибактериальный и адсорбционно-каталитический фильтр EPA E11+AK</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/antibakterialnyy-i-adsorbtsionno-kataliticheskiy-filtr-epa-e11-ak/</t>
   </si>
   <si>
     <t>Е11</t>
   </si>
   <si>
     <t>Антибактериальный фильтр Е11</t>
   </si>
   <si>
     <t>https://spb.clear-air.ru/product/antibakterialnyy-filtr-ye11_1/</t>
   </si>
   <si>
     <t>G4</t>
   </si>
   <si>
     <t>Комплект префильтров G4</t>
   </si>
@@ -6776,100 +7445,99 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FFD8E0ED"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7131,62 +7799,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-100c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-100kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-110kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-150c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-150kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-200c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-200kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-20kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-300c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-300kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-45kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-50c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-50kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-70kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8200-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-xj-4000-nera-ugolnyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-xj-8410-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-professional-aw902-wifi-seryy-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskiy-disk-venta-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskiy-disk-venta-dlya-lph60-lw60-lw62/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskiy-disk-venta-kh-3-sht-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskiy-disk-venta-kh-3-sht-dlya-lph60-lw60-lw62/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/roliki-venta-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-ventacarb-dopolnenie-k-filtru-premium-ventacel-h13-dlya-lp60-lph60-ap902-ah902/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-2-v-1-ventacel-s-ugolnym-filtrom-dlya-lp60-lph60-ap902-ah902-0-1-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-ventacel-dlya-lp60-lph60-ap902-ah902-0-1-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-tonkoy-ochistki-2-sht-premium-ventacel-h13-nelior-dlya-lp60-lph60-ap902-ah902-0-07-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-tonkoy-ochistki-premium-ventacel-h13-nelior-dlya-lp60-lph60-ap902-ah902-0-07-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_dopolnitelnyy_fza61mfr_uvlazhnyayushchiy_filtr_dlya_ksa4_5_60_61/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c100dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa_filtr_sharp_fz_c100hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_fz_c100mfe_uvlazhnyayushchiy_filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c150dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa_filtr_sharp_fz_c150hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c70dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa_filtr_sharp_fz_c70hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-d60dfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa-filtr-sharp-fz-d60hfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kcf31rw-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-g41rh-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-g41rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-g51rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-g61rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_ksd41rb_chernyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_ksd41rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_ks_d51rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_ks_d61rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8500-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-filtrov-dlja-aircomfort-3sk-ac0304m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-1016---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-1040d---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-1055d---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3310d---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3315d---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3610d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3615d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3810d---uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3815d---uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3910d---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-4015-travel-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-5010d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-5015d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filter-matt-gubka-uvlazhnyayushchaya-boneco-2441-mod-5910/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigrometrtermometr-elektronnyj-boneco-a7254/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-dlya-uz-uvlazhniteley-boneco-a250-2-v-1-aquapro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-e00-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-e00-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-e2441a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/klimaticheskiy-kompleks-boneco-h680-vozdukhooch-uvlazhn-aroma-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdukhoochistitel-boneco-p340/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p50-ionizator-aromadiffuzor-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p50-ionizator-aromadiffuzor-vozdukha-chernuy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p500-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p700-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-whitebelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-greenzelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-bluesiniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u300---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u330---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u350---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u700-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-vozdukha-boneco-w1355a/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w200-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w200a/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_boneco_w2055d_black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_boneco_w2055dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w30di/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-kartridzh-ot-kalciya-dlya-uvlazhniteley-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-uvlazhnitel-vozdukha-ultrazvukovoy-ee-8189-sova-/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_kartridzh_fc_400_dlya_ultrazvukovogo_uvlazhnitelya_ballu/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_200/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ultrazvukovoy_uvlazhnitel_vozdukha_ballu_uhb_205_chernyy_zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_300_white_belyy_mekhanika_/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_300_w/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_320_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_330/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_340_mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_345/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_455/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_500_mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_505_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel-ultrazvukovoj-ballu-uhb-550e-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-805---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-carbon-dlya-ballu-air-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/datchik-co2-z19-dlya-air-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-130-h13-filtr-hepa-dlya-asp-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-carbon-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-m5-filtr-tonkoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-100-gray-ochistitel-vozdukha-pritochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-100-belyy-ochistitel-vozdukha-pritochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-130-pritochnyy-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200p-pritochnyy-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ekran-dlya-pritochnogo-ochistitelya-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ptc-pritochnyy-ochistitel-vozdukha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200s-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200smax-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200sp-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ptc-pritochnyy-ochistitel-vozdukha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200sp-max-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-80-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/element-nagrevatelnyy-ptc-1000-dlya-elektropriborov/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ptc-1200-nagrevatelnyy-element/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-75-pritochno-ochistitelnyy-kompleks1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-75-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-eh-1000-elektricheskiy-nagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rci-rf30hn-royal-flash-konditsioner/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rci-rf40hn-royal-flash-konditsioner/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-co2-magicair-datchik-uglekislogo-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-magicair-ik-modul-dlya-upravleniya-kondicionerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/montazhnyi-komplekt-tion-tilit-1m-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-bio-x-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-bio-x-sm-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-bio-x-sm-standard-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-bio-x-standard-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-vysokoeffektivnyi-filtr-hepa-n13-dlya-tion-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-ak-4s-adsorbtsionno-kataliticheskii-filtr-dlya-tion-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-a7-babycare-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-a7-forever-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-a7-start-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-cellular-active-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/blauberg-fp-fresher-50-f8-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/blauberg-fresher-50-komnatnyy-vnutristennyy-provetrivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/blauberg-vento-ergo-a25-1-s-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/blauberg-vento-a50-s-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-comfo-rb1-50-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-ra1-50-2p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-ra1-50-p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-wifi-rw1-50-p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moika-vozduha-venta-lw15w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw15-komfort-plyus-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw15-komfort-plyus-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moika-vozduha-venta-lw15b-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-venta-lw-25-belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw25-komfort-plyus-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw25-komfort-plyus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-venta-lw-25-chernij/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moika-vozduha-venta-lw45w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw45-komfort-plyus-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw45-komfort-plyus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moika-vozduha-venta-lw45b-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw-60t-wifi-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw-60t-wifi-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lw-lph-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw73-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-aerostyle-lw73-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw73-wifi-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw73-wifi-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw74-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw74-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw74-wifi-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw74-wifi-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w210-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w220-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w230-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w300-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w400-antratsit-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w400-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-cf6318-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-e300a-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-297-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/mojka-vozduha-ballu-aw-325-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-aw-340-white---moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-aw-350-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-aw-500-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/mojka-vozduha-ballu-acc-260-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9010d_mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9015d_mini_/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9515d/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehw---600---moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faw-hte450-4-0-wt-moyka-vozdukha-hatamoto/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faw-ise480-6-0-wt-moyka-vozdukha-seriya-ishi/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-raw-a300-60-wt-moyka-vozdukha-diskovaya-alba-luxe/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-raw-b350-4-2e-wt-moyka-vozdukha-bianco/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-raw-in150-2-2e-wt-moyka-vozdukha-incanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-ac680-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-ac690-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-sps-718-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-sps-902/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-as-612-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-1500-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-330-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-408-it-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-450-t-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-455-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-501-uv-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-505-t-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-803-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-035-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-100-kompaktnyy-ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-100-belyygoluboy-kompaktnyy-ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-1000---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-1100-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-185-ultrazvukovoy-uvlazhnitel-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-190---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu_uhb_195/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-200-chernyyzelenyy---ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ultrazvukovoy_uvlazhnitel_vozdukha_ballu_uhb_205_belyy_fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-205-chernyyzelenyy---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-250m-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-250p-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-310---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-333-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-408-it-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-409-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-410-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-450-t-gray-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-705-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-950et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-960et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-990---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u250-ultrazvukovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u50-portativnyy-uvlazhnitel-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u50-portativnyy-uvlazhnitel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-ee-4140-korova-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-ee-8190-obezyanka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-ee-8246-shmel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3310d-sensehealthline-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3315d-sensehealthline-uvlazhnitel-vozdukha-beluy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3500d-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-6010d-ultraline-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-6015d-ultraline-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_vozdukha_ultrazvukovoy_electrolux_ehu_3710d/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_vozdukha_ultrazvukovoy_electrolux_ehu_3710d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3910d-yogahealthline-2-0-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3915d-yogahealthline-2-0-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-5110d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-6110d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-6115d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-be7251b-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-be7251ws-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-bm7201b-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-bm7201wc-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-mne450-4-0-wt-ultrazvukovoy-uvlazhnitel-vozdukha-minamoto/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-te7251wc-ultrazvukovoy-uvlazhnitel-vozdukha-todai/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-tke7251wc-ultrazvukovoy-uvlazhnitel-vozdukha-taiko/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-ttm7201wc-ultrazvukovoy-uvlazhnitel-vozdukha-tentou/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/loriot-lha-c400e-soul-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/loriot-lhs-c300m-light-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/loriot-lhs-c450e-soprano-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/loriot-lhs-c530e-vega-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/neoclima-nhl-220-l-belij-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-a35055e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-ancona/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-a350-55e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-ancona/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ac300-40m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-acerra/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ad300-48e-wg-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ad300-48e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ad30048m-wg-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-meccanico/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ad30048m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-meccanico/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-gn-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-sv-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-anp300-4-3e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-antica-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ar300-40e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-airole/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-arp400-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-airole-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-as450-5-0e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-asti/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-bl300-3-5m-wt-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-er300-5-0m-bu-uvlazhnitel-vozdukha-ercolano/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-er300-5-0m-wt-uvlazhnitel-vozdukha-ercolano/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-fr250-2-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-forio/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-g450-55e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-genova/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-im300-3-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-impero/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-l400-40e-vt-ultrazvukovoy-uvlazhnitel-vozdukha-lucera/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-l400-40e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lucera/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lm300-4-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lima/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lr370-50e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lauro/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lrp320-3-7e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lauro-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lt300-3-5m-bu-uvlazhnitel-vozdukha-loreto/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lz300-48e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lazio/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-mo250-3-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-mio/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-mr200-15m-bl-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-mr20015m-gr-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-mr200-15m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ms360-45e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-montesoro/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ms360-45e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-montesoro/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-nv350-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-nuvola/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-pv350-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-primavera/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-r320-50e-bu-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-r320-50e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-rl300-5-0e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-rivoli/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-rv300-80e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-riva/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-bu-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-vt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sa300-4-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-alto/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sf300-3-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-sfera/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sm300-6-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-smarto/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sp40030m-bu-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sp400-30m-g-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sp400-30m-sv-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-t300-57e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-teano/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-t300-57e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-teano/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-tb300-4-0m-wt-uvlazhnitel-vozdukha-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-vp270-6-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-volpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-vp500-6-5e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-volpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-granja-wi-fi-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-youth-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-fhe-kie300-3-0-wt-uvlazhnitel-vozdukha-seriya-koishi/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-s200---parovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-s250---parovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/parovoy-uvlazhnitel-boneco-s450/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-dss-100-cerebryanyy-sterzhen/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fc-310-filtr-kartridzh-dlya-ultrazvukovogo-uvlazhnitelya-ballu-uhb-310-805/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_kartridzh_dlya_ultrazvukovogo_uvlazhnitelya_ballu_fc_550_ballu/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-1000-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-1100-1500-filtr-kartridzh0/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-190-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-310-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-400-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/serebrjannyj-sterzhen-7017/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a451-calc-pad-protivoizvestkovyy-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-ah700-gubka-uvlazhnyayushchaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-aw200-uvlazhnyayushchaya-3d-gubka/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-calc-off-a7417-ochistitel-nakipi/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-kartridzh-ot-kalciya-dlya-uvlazhnitelya-vozdukha-parovozik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-3738-ekofiltr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-3910-3915-ekofiltr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-rc-10-iq-meteopult-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-rc-15-iq-meteopult-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/iq-modul-elx-ehu-sm-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-sm-15-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-wf-10-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-wf-15-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-ise480-6-0-filtruyushchiy-blok/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-tre600-6-0-filtruyushchiy-blok/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-tre600-6-0_hepa-filtr-dlya-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-fwf-ise480-kie300-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-cwf-5u-komplekt-filtrov-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-a350-5-5e-bl-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-a350-5-5e-wt-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-an300-4-0e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-g450-5-5e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-l400-4-0e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-m300-4-0m-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-mr200-1-5m-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigrometr/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ekofiltr-kartridzh-electrolux-3738/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-h400-klimaticheskiy-kompleks_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-h700-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-h700a-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-cc-tre600-6-0-gf-klimaticheskiy-kompleks-torll/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-chl30xc-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-chs071--cs121ae-chs07-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-chs07ae-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-cl30xc-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-cl30xcchl30xc-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-cs10xe-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-es-800-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-es-800-cs10xe-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-ugolnyy-filtr-fzg40dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-uvlazhnyayushchiy-filtr-fzg60mfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-a41rb/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a51rb-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a51rw-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a61rw-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-ac913b-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-ac913w-belyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-cf8005-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-cf8200-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-cf8410-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-8500-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_dlya_aic_20b06_20s06_kjf20b06_/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel_ionizator_vozdukha_aic_xj_210/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-ionizator-vozduha-aircomfort-xj-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-3800a-1-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-3900-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-4000-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-4400-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-4600-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kombinirovannyy_filtr_dlya_aic_xj_3800a_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8005-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-107-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-120-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-125-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-130-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdukhoochistitel_ballu_ap_150/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdukhoochistitel_ballu_ap_155/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fc-1000-filtr-kartridzh-dlya-ultrazvukovogo-uvlazhnitelya-ballu-uhb-990-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-pre-carbon-hepa-dlya-ar-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-pre-carbon-hepa-dlya-ar-105/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/voc-filtr-dlya-vozdukhoochistitelya-ap-420f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-filtrov-pre-carbon-hepa-frh-150-155/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-h300-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p230-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p400/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p710-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-fotokataliticheskiy-daikin-mc704-1365368-/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-dezodoriruyushchiy-165081j/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/daikin-mc55w-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-vozduha-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/daikin-mck55w-ochistitel-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozduhoochistitel-s-uvlazhneniem-daikin-ururu-mck75jvm-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-2050d-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-2075d-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-hap-hepa-carb-smennyy-filtr-dlya-hap-z200-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-hap-z200se-zen-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-ae-33r4bfs-white-brilliant-klimaticheskiy-kompleks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-ae-33r4bns-klimaticheskiy-kompleks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-df-33r4b-dezodoriruyushchiy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-hf-33r4b-hepa-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-wf-33r4b-uvlazhnyayushchiy-moyushchiy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-fza41hfr-hepa-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-fzg60dfe-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-we20rw-belyy-ochistitel-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-fortuna-63-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-griffon-500-wi-fi-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-muse-200-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-vivern-500-wi-fi-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-reflash-power-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aromat-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zimnjaja-mechta/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aromat-citrusovyj-sad/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/apelsinovyj-aromat-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uspokoitelnyj-aromat-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aromat-protiv-prostudy-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskaja-dobavka-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/mini-nabor-aromaticheskikh-dobavok-1-uspokoitelnyy-apelsinovyy-evkaliptovyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/mini-nabor-aromaticheskikh-dobavok-2-vanil-citrusovyy-sad-zimnyaya-mechta-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-dlja-priborov-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/geyzer-1-ultrafioletovaya-ustanovka-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/geyzer-2-ultrafioletovaya-ustanovka-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd10u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd1el-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd20u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd30mn-black-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd30mn-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd30u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd40u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd50t-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd70t-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdi-100l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdi-50l-mobilnyy-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdi-70l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdi-80l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdr-7a-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-comfort-bd12t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-comfort-bd20t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-comfort-bd30t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-heavy-duty-plus-bd60ci-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-neo-bdr-25le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-neo-bdr-35le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-neo-bdr-50le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edh-15l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edh-22l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edh-65l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edm-25l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edm-35l-multikompleks-sushilnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n10f3e-neko-s-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n10t3e-neko-s-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n12f5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n12t5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n16f5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n16t5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n22f6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n22t6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n26f6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n26t6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-y120t7e-yamaneko-120-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-y170t8e-yamaneko-170-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-y60t7e-yamaneko-60-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-dh-12s4glu00-air-go-pro-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-rd-s16-e-sol-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-dar-060-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-dar-100-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-dar-144-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-dar-204-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr10-e-carisma-studio-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr16-e-carisma-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr20-e-carisma-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr30-e-carisma-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr40-e-carisma-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-pc16-e-pacific-studio-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-pc25-e-pacific-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-pc40-e-pacific-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fjord-sdr-10l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fjord-sdr-16l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ad-110---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/osushitel-vozduha-dlja-bassejnov-aerial-ap-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/osushitel-vozduha-dlja-bassejnov-aerial-ap-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/wt-230---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/wt-250---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-10-grey-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-10-white-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-40-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-50-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-70-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-125-3x400v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-125-3x400v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-125-mk-ii-1x230v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-125-mk-ii-1x230v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-165-3x400v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-165-3x400v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-40-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-40t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-50-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-50t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-70-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-70t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-75-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-30-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-30s-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-40-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-40s-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-60-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-90-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/osushitel-hidros-sba-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hidros-sba-150a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hidros-sba-200a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hidros-sba-50a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hidros-sba-75a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/avtomobilnyj-bipoljarnyj-ionizator-vozduha-jantar-5t/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/altay-ionizator-ozonator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-dlja-pritochnoj-ventiljacii-jantar-5h/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-jantar-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bipolyarnyy-ionizator-vozdukha-yantar-5a-shpon-/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-jantar-5a-s-pultom-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_kolobok_/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_kolobok_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_lesnoy_domik_/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_morskoy_domik_/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_morskoy_domik_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_sobor_/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_sobor_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_teremok_/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_teremok_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_chasovnya_/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_chasovnya_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_yantar_5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/jantar-5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/jantar-5k/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/generator-morskogo-vozdukha-aeroiod/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aerolit-1000-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aerolit-550-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aerolit-550-eko-m-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aerolit-550-eko-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-45s-platforma-v-komplekte-/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pult-besprovodnoy-ivn-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/platforma-peredvizhnaya-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/platforma-peredvizhnaya-srednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lampy-bakteritsidnye-sibest-ltc-15tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lampy-bakteritsidnye-sibest-ltc-30tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-20-/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-70c-/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/chistyy-vozdukh-g-30-uf-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kender-mobilnaya-podstavka-dlya-retsirkulyatorov-solyaris/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kender-solyaris-120-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kender-solyaris-30-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kender-solyaris-60-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-reflash-120-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-reflash-60-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-reflash-reflash-home-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-stoyka-dlya-recirkulyatorov/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-101-01-ochistitel-obezzarazhivatel-perenosnoy-s-uf/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-102-02-ochistitel-obezzarazhivatel-avtomobilnyy-s-uf/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-107-01-ochistitel-obezzarazhivatel-ozonator-portativnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-108-01-ochistitel-obezzarazhivatel-perenosnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-201-ochistitel-obezzarazhivatel-statsionarnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-termogigrometr-x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-al803-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-bl502-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-bl503-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-bl508-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-i-davleniya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-ed602-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-ed603-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-ed608-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-en202-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-eternity/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-en203-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-en208-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-um2-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-ultrametal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-um8-pogodnaya-stanciya-prognoz-pogody-izmerenie-temperatury-i-vlazhnosti-ultrametal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6813-cvetnaya-pogodnaya-stanciya-s-dvumya-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6818-pogodnaya-stanciya-s-naruzhnym-datchikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6825-pogodnaya-stanciya-s-cvetnym-ekranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6825-2-pogodnaya-stanciya-s-cvetnym-ekranom-i-3-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6860-mnogofunkcionalnaya-pogodnaya-stanciya-s-cvetnym-ekranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-wt137-termogigrometr-shkala-urovnya-komforta/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-ba900-ustroistvo-prognoza-pogody-s-chasami-i-komnatnym-termometrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar206-pogodnaya-stanciya-s-termometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar206s-b-pogodnaya-stanciya-s-termometrom-cvetnoy-displey-/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar206s-r-pogodnaya-stanciya-s-termometrom-cvetnoy-displey-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar206x-pogodnaya-stanciya-s-termometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar208hg-pogodnaya-stanciya-s-termometrom-gigrometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar208hgx-pogodnaya-stanciya-s-termometrom-gigrometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar208s-b-pogodnaya-stanciya-s-termometrom-gigrometrom-cvetnoy-displey-/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar208s-r-pogodnaya-stanciya-s-termometrom-gigrometrom-cvetnoy-displey-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar218hgx-pogodnaya-stanciya-s-peredachey-dannykh-po-bluetooth-/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar266-b-pogodnaya-stantsiya-chernaya-s-termometrom-alize/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar266-w-pogodnaya-stanciya-belaya-s-termometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar268hg-b-pogodnaya-stanciya-chernaya-s-termometrom-gigrometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar268hg-w-pogodnaya-stanciya-belaya-s-termometrom-gigrometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar292-pogodnaya-stantsiya-prizma/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar339dppogodnaya-stantsiya-s-dnevnoy-proektsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar368p-pogodnaya-stantsiya-s-proektsiey-vremeni-chernye-seriya-projl/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar368p-b-pogodnaya-stanciya-s-proekciey-vremeni-bordo-seriya-proji/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar806-meteostanciya-cifrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bthgn129-distantsionnyy-termo-gigrodatchik-5-kanalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-pcr800-distantsionnyy-datchik-osadkov-dlya-wmr200-wmr86-lw-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/9690/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-rar502-pogodnaya-stanciya-s-tremya-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-rar-502s-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-rmr221pn-termometr-s-proektoromprizma/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-rmr262-b-termometr-besprovodnoy-chernyy-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-thgn132n-distantsionnyy-termo--gigrodatchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-thn132-distantsionnyy-termodatchik_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-uvn800-distantsionnyy-uf-datchik-dlya-wmr200-mwmr86-lw-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-wmr-500-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-wmr86ns-bezprovodnaya-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-hepa-h11-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-hepa-h13-babycare-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-prefiltr/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airventa-500ml-gigienicheskaya-dobavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-carbon-2-filtr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-h13-1-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-h13-2-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-h13-8-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-carbon-13-filtr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-m5-2-filtr-tonkoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fphc-107-komplekt-filtrov-dlya-ballu-ap-107-nyera-sarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fphc-110-komplekt-filtrov-dlya-ballu-ap-110-pre-sarbon-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fphc-120-komplekt-filtrov-dlya-ballu-ap-120-pre-sarbon-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-hepa-filtr-dlya-vozdukhoochistitelya-ap-410f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-200-h11-filtr-hepa-dlya-asp-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-tio2-filtr-dlya-ballu-ap-410f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tio2-filtr-dlya-ballu-ap-430f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy_filtr_carbon_filter_a7015_dlya_modeli_r2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a341-hepa-filter-nyera-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a401-allergy-filter-protivoallergennyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a402-baby-filter-fermentirovannyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a403-smog-filter-nyera-filtr-s-zaryazhennymi-chastitsami-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a501-allergy-filter-protivoallergennyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a502-mnogosloynyy-baby-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a503-smog-filter-hepa-filtr-s-zaryazhennymi-chastitsami-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a68-hepa-filter-active-carbon-filter-dlya-n680/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a681-kombinirovannyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a681-filtr-nyera-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-ah300-comfort-filtr-dlya-sozdaniya-pravilnogo-mikroklimata/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-ah300-pollen-filtr-ot-pyli-i-pyltsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-filtr-nera-karbon-dlya-r340-art-a341/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_rulonnyy_daikin_bac959a4_/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac017a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac972a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dezodoriruyushchiy_filtr_99a0393_dlya_vozdukhoochistitelya_daikin_mck75j/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac998a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/biofiltr_bio_antibody_filter_daikin_kaf972a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_uvlazhnyayushchiy_daikin_knme998a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-fap-1016-komplekt-filtrov-pre-nyera13-activecarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-fap-1040-round-360-komplekt-filtrov-pre-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-fap-1055-round-360-komplekt-filtrov-pre-nyera-activecarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/erw-150-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-150-h12-f7-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa-filtr-dlya-vozdukhoochistitelya-ap-420f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa_filtr_dlya_vozdukhoochistitelya_ap_430f5_f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-150-f7-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-150-n12-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-75-f7-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-a411dfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-a51dfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa-filtr-sharp-fz-a51hfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-dopolnitelnyy-fz-a61dfr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-dopolnitelnyy-fz-a61hfr-hepa/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-d40dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dopolnitelnyy-hepa-filtr-sharp-fz-d40hfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/adsorbcionno-kataliticheskiy-filtr-ak-xl-dlya-tion-brizer-3s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-3s-komplekt-filtrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vysokoeffektivnyy-filtr-klassa-e11-n11-dlya-tion-o2/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-pervichnoy-ochistki-g4-dlya-tion-brizer-3s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-lite-g4-filtr-pervichnoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-lite-hepa-e11-n11-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-ot-vrednykh-gazov-ak-dlya-brizera-tion/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-ot-krupnoy-pyli-f7-dlya-brizera-tion/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-nabor-filtrov-g3-10-sht-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-filtr-klassa-f7-ugolnyy-3-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/voc_filtr_dlya_vozdukhoochistitelya_ap_430f5_f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-fp-ra1-50-f8-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-fp-ra1-50-g3-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antibakterialnyy-i-adsorbtsionno-kataliticheskiy-filtr-epa-e11-ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antibakterialnyy-filtr-ye11_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-prefiltrov-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-filtrov-bio-x-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-filtrov-bio-x-standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-o2-komplekt-filtrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtry-dlya-tion-brizer-4s-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pylevoy-heppa-filtr-dlya-aerolayf-s-60-s-75-i-s-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-e2441/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-ugolnyy-voc-fv-150-155/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/modul-semnyy-upravlyayushchiy-hdn-wfn-02-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-telezhka-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-telezhka-chernaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/verkhnyaya_chast_art_lw24_oberteil_wei_/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/derzhatel_plastinchatogo_barabana_art_lw44_plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/verkhnyaya_chast_art_venta_lw_15_belyy_oberteil_wei_/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/motornyy_blok_lw24_44_belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/nizhnyaya_chast_venta_lw25_chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/plastinchatyy_baraban_art_lw24_44_plus_25_45_bez_derzhatelya_/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/plastinchatyy_baraban_art_lw_14_15_/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-4100-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-slean-flow-sanitayzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-slean-flow-stoyka-dlya-sanitayzera/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antiseptik-gel-besspirtovoy-binele-kartridzh-1-litr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antiseptik-zhidkiy-meditsinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antiseptik-zhidkiy-meditsinskiy-smennaya-kanistra-dlya-dezinfektora/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antiseptik-zhidkiy-s-ekstraktom-aloe-vera-/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/beskontaktnyy-dezinfektor-next-/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/beskontaktnyy-dezinfektor-next-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/beskontaktnyy-dezinfektor-next-uno/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dispenser-dlya-zhidkogo-myla-binele/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dozator-mekhanicheskiy-dlya-sredstv-dlya-ruk-khrom-1000-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dubliruyushchiy-ekran-s-vyvodom-temperatury/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kozhnyy-antiseptik-anavidin-1-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/meditsinskiy-datchik-temperatury/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/perchatki-nitril-neopudrennye-fioletovye-m-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/polumaska-filtruyushchaya-klass-zashchity-ffp2-9152r-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/respirator-3m-8102r-ffp2/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/respirator-3m-9922r/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sredstvo-antisepticheskoe-dlya-ruk-yar-layn/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/stoyka-napolnaya-dlya-beskontaktnogo-dezinfektora-next/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-100c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-100kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-110kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-150c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-150kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-200c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-200kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-20kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-300c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-300kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-45kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-50c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-50kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sibest-70kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8200-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-xj-4000-nera-ugolnyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-xj-8410-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-professional-aw902-wifi-seryy-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskiy-disk-venta-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskiy-disk-venta-dlya-lph60-lw60-lw62/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskiy-disk-venta-kh-3-sht-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskiy-disk-venta-kh-3-sht-dlya-lph60-lw60-lw62/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/roliki-venta-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-ventacarb-dopolnenie-k-filtru-premium-ventacel-h13-dlya-lp60-lph60-ap902-ah902/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-2-v-1-ventacel-s-ugolnym-filtrom-dlya-lp60-lph60-ap902-ah902-0-1-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-ventacel-dlya-lp60-lph60-ap902-ah902-0-1-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-tonkoy-ochistki-2-sht-premium-ventacel-h13-nelior-dlya-lp60-lph60-ap902-ah902-0-07-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-tonkoy-ochistki-premium-ventacel-h13-nelior-dlya-lp60-lph60-ap902-ah902-0-07-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_dopolnitelnyy_fza61mfr_uvlazhnyayushchiy_filtr_dlya_ksa4_5_60_61/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c100dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa_filtr_sharp_fz_c100hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_fz_c100mfe_uvlazhnyayushchiy_filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c150dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa_filtr_sharp_fz_c150hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c70dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa_filtr_sharp_fz_c70hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-d60dfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa-filtr-sharp-fz-d60hfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kcf31rw-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-g41rh-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-g41rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-g51rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-g61rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_ksd41rb_chernyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_ksd41rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_ks_d51rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp_ks_d61rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8500-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-filtrov-dlja-aircomfort-3sk-ac0304m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-1016---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-1040d---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-1055d---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3310d---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3315d---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3610d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3615d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3810d---uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-4015-travel-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-5010d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-5015d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filter-matt-gubka-uvlazhnyayushchaya-boneco-2441-mod-5910/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigrometrtermometr-elektronnyj-boneco-a7254/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-e00-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-e00-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-e2441a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/klimaticheskiy-kompleks-boneco-h680-vozdukhooch-uvlazhn-aroma-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdukhoochistitel-boneco-p340/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p50-ionizator-aromadiffuzor-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p50-ionizator-aromadiffuzor-vozdukha-chernuy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p500-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p700-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-whitebelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-greenzelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-bluesiniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u300---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u330---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u350---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u700-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-vozdukha-boneco-w1355a/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w200-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w200a/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_boneco_w2055d_black/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_boneco_w2055dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka-vozdukha-boneco-w30di/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-kartridzh-ot-kalciya-dlya-uvlazhniteley-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-uvlazhnitel-vozdukha-ultrazvukovoy-ee-8189-sova-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_kartridzh_fc_400_dlya_ultrazvukovogo_uvlazhnitelya_ballu/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ultrazvukovoy_uvlazhnitel_vozdukha_ballu_uhb_205_chernyy_zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_300_white_belyy_mekhanika_/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_300_w/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_320_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_330/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_340_mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_345/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_455/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_500_mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel-ultrazvukovoj-ballu-uhb-550e-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-805---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochno-ochistitelnyy-kompleks-zilon-easyair-zeav-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-carbon-dlya-ballu-air-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-asp-200spw-oneair-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/datchik-co2-z19-dlya-air-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-130-h13-filtr-hepa-dlya-asp-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-carbon-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-m5-filtr-tonkoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-100-gray-ochistitel-vozdukha-pritochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-100-belyy-ochistitel-vozdukha-pritochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-130-pritochnyy-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200p-pritochnyy-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ekran-dlya-pritochnogo-ochistitelya-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ptc-pritochnyy-ochistitel-vozdukha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200s-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200smax-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200sp-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200p-ptc-pritochnyy-ochistitel-vozdukha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-200sp-max-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-asp-80-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/element-nagrevatelnyy-ptc-1000-dlya-elektropriborov/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ptc-1200-nagrevatelnyy-element/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-75-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-eh-1000-elektricheskiy-nagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-brezza-rcb-150-lux-eh-1000-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-75-pritochno-ochistitelnyy-kompleks1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochno-ochistitelnyy-kompleks-serii-brezza-luna-rcb-80-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kompaktnyy-pritochno-ochistitelnyy-kompleks-serii-brezza-dolce-rcb-d-80-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pritochno-ochistitelnyy-kompleks-brezza-rcb-h-150-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-co2-magicair-datchik-uglekislogo-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-magicair-ik-modul-dlya-upravleniya-kondicionerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/montazhnyi-komplekt-tion-tilit-1m-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-bio-x-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-bio-x-sm-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-bio-x-sm-standard-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-bio-x-standard-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-vysokoeffektivnyi-filtr-hepa-n13-dlya-tion-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-ak-4s-adsorbtsionno-kataliticheskii-filtr-dlya-tion-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-a7-babycare-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-a7-forever-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-a7-start-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-cellular-active-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/blauberg-fp-fresher-50-f8-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/blauberg-fresher-50-komnatnyy-vnutristennyy-provetrivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/blauberg-vento-ergo-a25-1-s-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/blauberg-vento-a50-s-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-comfo-rb1-50-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-ra1-50-2p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-ra1-50-p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-wifi-rw1-50-p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moika-vozduha-venta-lw15w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw15-komfort-plyus-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw15-komfort-plyus-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moika-vozduha-venta-lw15b-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-venta-lw-25-belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw25-komfort-plyus-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw25-komfort-plyus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel-ochistitel-venta-lw-25-chernij/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moika-vozduha-venta-lw45w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw45-komfort-plyus-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw45-komfort-plyus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moika-vozduha-venta-lw45b-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw-60t-wifi-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw-60t-wifi-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lw-lph-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw73-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-aerostyle-lw73-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw73-wifi-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw73-wifi-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw74-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw74-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw74-wifi-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-lw74-wifi-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w210-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w220-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w230-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w300-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w400-antratsit-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-w400-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-cf6318-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-e300a-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-297-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/mojka-vozduha-ballu-aw-325-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-aw-340-white---moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-aw-350-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/mojka-vozduha-ballu-acc-260-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9010d_mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9015d_mini_/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9515d/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehw---600---moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faw-hte450-4-0-wt-moyka-vozdukha-hatamoto/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faw-ise480-6-0-wt-moyka-vozdukha-seriya-ishi/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-raw-a300-60-wt-moyka-vozdukha-diskovaya-alba-luxe/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-raw-b350-4-2e-wt-moyka-vozdukha-bianco/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-raw-in150-2-2e-wt-moyka-vozdukha-incanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-aurora-raw-au350-5ew-wt-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ultrazvukovoy-uvlazhnitel-serii-enjoy-esh-en250-2-0e-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ultrazvukovoy-uvlazhnitel-serii-happy-esh-hp250-2-6m-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ultrazvukovoy-uvlazhnitel-serii-happy-esh-hp250-2-6m-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-ac680-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-ac690-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-sps-718-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-sps-902/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-as-612-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-1500-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-330-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-408-it-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-450-t-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-455-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-501-uv-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-803-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-035-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-100-kompaktnyy-ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-100-belyygoluboy-kompaktnyy-ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-1000---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-1100-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-185-ultrazvukovoy-uvlazhnitel-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-190---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu_uhb_195/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-200-chernyyzelenyy---ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ultrazvukovoy_uvlazhnitel_vozdukha_ballu_uhb_205_belyy_fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-205-chernyyzelenyy---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-250m-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-250p-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-3010-et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-310---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-333-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-350-mt-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-355-mt-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-360-et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-380-et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-400-et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-408-it-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-409-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-410-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-420-et-white-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-450-t-gray-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_505_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-705-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-950et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-955-et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-960et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-980-et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-uhb-990---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u250-ultrazvukovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u50-portativnyy-uvlazhnitel-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-u50-portativnyy-uvlazhnitel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-ee-4140-korova-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-ee-8190-obezyanka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-ee-8246-shmel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3310d-sensehealthline-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3315d-sensehealthline-uvlazhnitel-vozdukha-beluy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3500d-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-6010d-ultraline-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-6015d-ultraline-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_vozdukha_ultrazvukovoy_electrolux_ehu_3710d/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnitel_vozdukha_ultrazvukovoy_electrolux_ehu_3710d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3815d---uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3910d-yogahealthline-2-0-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-3915d-yogahealthline-2-0-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-5110d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-5315d-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-6110d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-ehu-6115d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-be7251b-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-be7251ws-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-bm7201b-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-bm7201wc-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-mne450-4-0-wt-ultrazvukovoy-uvlazhnitel-vozdukha-minamoto/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-te7251wc-ultrazvukovoy-uvlazhnitel-vozdukha-todai/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-tke7251wc-ultrazvukovoy-uvlazhnitel-vozdukha-taiko/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-ush-ttm7201wc-ultrazvukovoy-uvlazhnitel-vozdukha-tentou/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/loriot-lha-c400e-soul-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/loriot-lhs-c300m-light-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/loriot-lhs-c450e-soprano-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/loriot-lhs-c530e-vega-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/neoclima-nhl-220-l-belij-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-a35055e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-ancona/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-a350-55e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-ancona/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ac300-40m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-acerra/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ad300-48e-wg-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ad300-48e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ad30048m-wg-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-meccanico/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ad30048m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-meccanico/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-gn-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-an300-40e-sv-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-anp300-4-3e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-antica-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ar300-40e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-airole/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-arp400-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-airole-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-as450-5-0e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-asti/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-bl300-3-5m-wt-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-er300-5-0m-bu-uvlazhnitel-vozdukha-ercolano/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-er300-5-0m-wt-uvlazhnitel-vozdukha-ercolano/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-fr250-2-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-forio/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-g450-55e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-genova/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-im300-3-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-impero/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-l400-40e-vt-ultrazvukovoy-uvlazhnitel-vozdukha-lucera/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-l400-40e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lucera/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lm300-4-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lima/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lr370-50e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lauro/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lrp320-3-7e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lauro-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lt300-3-5m-bu-uvlazhnitel-vozdukha-loreto/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-lz300-48e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lazio/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-mo250-3-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-mio/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-mr200-15m-bl-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-mr20015m-gr-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-mr200-15m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ms360-45e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-montesoro/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-ms360-45e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-montesoro/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-nv350-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-nuvola/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-pv350-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-primavera/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-r320-50e-bu-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-r320-50e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-rl300-5-0e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-rivoli/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-rv300-80e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-riva/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-bu-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-vt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-s380-30m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sa300-4-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-alto/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sf300-3-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-sfera/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sl260-2-5m-wt-sanremo-luna-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sm300-6-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-smarto/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sp40030m-bu-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sp400-30m-g-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-sp400-30m-sv-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-t300-57e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-teano/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-t300-57e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-teano/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-tb300-4-0m-wt-uvlazhnitel-vozdukha-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bytovoy-uvlazhnitel-serii-veneto-ruh-v300-2-5m-wt/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-vp270-6-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-volpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-ruh-vp500-6-5e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-volpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-granja-wi-fi-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-youth-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ucc-350-uvlazhnitel-vozdukha-traditsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ucc-900-uvlazhnitel-vozdukha-traditsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-fhe-kie300-3-0-wt-uvlazhnitel-vozdukha-seriya-koishi/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-s200---parovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-s250---parovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/parovoy-uvlazhnitel-boneco-s450/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-dss-100-cerebryanyy-sterzhen/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fc-310-filtr-kartridzh-dlya-ultrazvukovogo-uvlazhnitelya-ballu-uhb-310-805/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_kartridzh_dlya_ultrazvukovogo_uvlazhnitelya_ballu_fc_550_ballu/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-1000-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-1100-1500-filtr-kartridzh0/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-190-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-310-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fs-400-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/serebrjannyj-sterzhen-7017/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a451-calc-pad-protivoizvestkovyy-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-ah700-gubka-uvlazhnyayushchaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-aw200-uvlazhnyayushchaya-3d-gubka/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-calc-off-a7417-ochistitel-nakipi/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/crane-kartridzh-ot-kalciya-dlya-uvlazhnitelya-vozdukha-parovozik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-3738-ekofiltr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-3910-3915-ekofiltr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-rc-10-iq-meteopult-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-rc-15-iq-meteopult-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/iq-modul-elx-ehu-sm-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-sm-15-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-wf-10-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/elx-ehu-wf-15-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-hte450-4-0-smennyy-uvlazhnyayushchiy-blok-3d-gubka-dlya-serii-hatamoto-faf-hte450-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-ise480-6-0-filtruyushchiy-blok/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-kie300-3-0-smennyy-uvlazhnyayushchiy-kartridzh-bumazhnogo-tipa-dlya-koishi-faf-kie300-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-tre600-6-0-filtruyushchiy-blok/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-tre600-6-0_hepa-filtr-dlya-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-fwf-ise480-kie300-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-cwf-5u-komplekt-filtrov-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-a350-5-5e-bl-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-a350-5-5e-wt-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-an300-4-0e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-g450-5-5e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-l400-4-0e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-m300-4-0m-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rwf-mr200-1-5m-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigrometr/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ekofiltr-kartridzh-electrolux-3738/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-aw-500-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-h400-klimaticheskiy-kompleks_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-h700-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-h700a-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-cc-tre600-6-0-gf-klimaticheskiy-kompleks-torll/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-chl30xc-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-chs071--cs121ae-chs07-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-chs07ae-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-cl30xc-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-cl30xcchl30xc-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-cs10xe-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-es-800-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/honeywell-es-800-cs10xe-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-ugolnyy-filtr-fzg40dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-uvlazhnyayushchiy-filtr-fzg60mfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-a41rb/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a51rb-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a51rw-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a61rw-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-ac913b-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-ac913w-belyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-cf8005-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-cf8200-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-cf8410-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-8500-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_dlya_aic_20b06_20s06_kjf20b06_/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel_ionizator_vozdukha_aic_xj_210/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-ionizator-vozduha-aircomfort-xj-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-3800a-1-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-3900-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-4000-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-4400-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-4600-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kombinirovannyy_filtr_dlya_aic_xj_3800a_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8005-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-107-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-120-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-125-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-130-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-ap-135-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdukhoochistitel_ballu_ap_150/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozdukhoochistitel_ballu_ap_155/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fc-1000-filtr-kartridzh-dlya-ultrazvukovogo-uvlazhnitelya-ballu-uhb-990-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-pre-carbon-hepa-dlya-ar-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-pre-carbon-hepa-dlya-ar-105/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/voc-filtr-dlya-vozdukhoochistitelya-ap-420f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-filtrov-pre-carbon-hepa-frh-150-155/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-h300-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p230-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p400/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-p710-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-fotokataliticheskiy-daikin-mc704-1365368-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-dezodoriruyushchiy-165081j/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/daikin-mc55w-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-vozduha-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/daikin-mck55w-ochistitel-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vozduhoochistitel-s-uvlazhneniem-daikin-ururu-mck75jvm-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-2050d-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-eap-2075d-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-hap-hepa-carb-smennyy-filtr-dlya-hap-z200-/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-hap-z200se-zen-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-yakata-hap-y230s01e-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-yakata-hap-y300s01w-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-ae-33r4bfs-white-brilliant-klimaticheskiy-kompleks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-ae-33r4bns-klimaticheskiy-kompleks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-df-33r4b-dezodoriruyushchiy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-hf-33r4b-hepa-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-wf-33r4b-uvlazhnyayushchiy-moyushchiy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-fza41hfr-hepa-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-fzg60dfe-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sharp-kc-we20rw-belyy-ochistitel-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-fortuna-63-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-griffon-500-wi-fi-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-muse-200-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/thermex-vivern-500-wi-fi-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-reflash-power-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aromat-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zimnjaja-mechta/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aromat-citrusovyj-sad/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/apelsinovyj-aromat-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uspokoitelnyj-aromat-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aromat-protiv-prostudy-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/gigienicheskaja-dobavka-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/mini-nabor-aromaticheskikh-dobavok-1-uspokoitelnyy-apelsinovyy-evkaliptovyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/mini-nabor-aromaticheskikh-dobavok-2-vanil-citrusovyy-sad-zimnyaya-mechta-/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ochistitel-dlja-priborov-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/geyzer-1-ultrafioletovaya-ustanovka-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/geyzer-2-ultrafioletovaya-ustanovka-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd10u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd1el-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd20u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd30mn-black-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd30mn-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd30u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd40u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd50t-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bd70t-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdi-100l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdi-50l-mobilnyy-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdi-70l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdi-80l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-bdr-7a-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-comfort-bd12t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-comfort-bd20t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-comfort-bd30t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-heavy-duty-plus-bd60ci-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-neo-bdr-25le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-neo-bdr-35le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-neo-bdr-50le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edh-15l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edh-22l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edh-65l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edm-25l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-edm-35l-multikompleks-sushilnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n10t3e-neko-s-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n12t5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n16t5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n22t6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-y120t7e-yamaneko-120-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-y170t8e-yamaneko-170-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-y60f7e-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-y60t7e-yamaneko-60-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n22f6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n22t6e-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n26f6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n26t6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n12f5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n12t5e-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n16f5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n16t5e-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n10f3e-neko-s-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rad-n10t3e-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-rd-s16-e-sol-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-dh-12s4glu00-air-go-pro-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-dar-060-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-dar-100-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-dar-144-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-dar-204-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr10-e-carisma-studio-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr16-e-carisma-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr20-e-carisma-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr30-e-carisma-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-cr40-e-carisma-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-pc12-ew-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-pc16-e-pacific-studio-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-pc25-e-pacific-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-pc40-e-pacific-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rd-pc70-e-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fjord-sdr-10l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/shuft-fjord-sdr-16l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ad-110---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/osushitel-vozduha-dlja-bassejnov-aerial-ap-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/osushitel-vozduha-dlja-bassejnov-aerial-ap-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/wt-230---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/wt-250---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-10-grey-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-10-white-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-40-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-50-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdf-70-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-125-3x400v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-125-3x400v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-125-mk-ii-1x230v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-125-mk-ii-1x230v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-165-3x400v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-165-3x400v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-40-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-40t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-50-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-50t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-70-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-70t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdp-75-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-30-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-30s-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-40-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-40s-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-60-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dantherm-cdt-90-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/osushitel-hidros-sba-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hidros-sba-150a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hidros-sba-200a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hidros-sba-50a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hidros-sba-75a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/avtomobilnyj-bipoljarnyj-ionizator-vozduha-jantar-5t/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/altay-ionizator-ozonator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-dlja-pritochnoj-ventiljacii-jantar-5h/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-jantar-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bipolyarnyy-ionizator-vozdukha-yantar-5a-shpon-/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-jantar-5a-s-pultom-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_kolobok_/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_kolobok_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_lesnoy_domik_/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_morskoy_domik_/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_morskoy_domik_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_sobor_/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_sobor_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_teremok_/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_teremok_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_chasovnya_/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_chasovnya_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ionizator_yantar_5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/jantar-5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/jantar-5k/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/generator-morskogo-vozdukha-aeroiod/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aerolit-1000-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aerolit-550-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aerolit-550-eko-m-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aerolit-550-eko-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-45s-platforma-v-komplekte-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pult-besprovodnoy-ivn-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/platforma-peredvizhnaya-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/platforma-peredvizhnaya-srednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lampy-bakteritsidnye-sibest-ltc-15tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lampy-bakteritsidnye-sibest-ltc-30tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-20-/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-70c-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/chistyy-vozdukh-g-30-uf-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kender-mobilnaya-podstavka-dlya-retsirkulyatorov-solyaris/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kender-solyaris-120-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kender-solyaris-30-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kender-solyaris-60-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-reflash-120-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-reflash-60-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-reflash-reflash-home-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-stoyka-dlya-recirkulyatorov/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-101-01-ochistitel-obezzarazhivatel-perenosnoy-s-uf/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-102-02-ochistitel-obezzarazhivatel-avtomobilnyy-s-uf/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-107-01-ochistitel-obezzarazhivatel-ozonator-portativnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-108-01-ochistitel-obezzarazhivatel-perenosnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/remezair-rma-201-ochistitel-obezzarazhivatel-statsionarnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-termogigrometr-x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-al803-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-bl502-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-bl503-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-bl508-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-i-davleniya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-ed602-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-ed603-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-ed608-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-en202-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-eternity/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-en203-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-en208-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-um2-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-ultrametal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ea2-um8-pogodnaya-stanciya-prognoz-pogody-izmerenie-temperatury-i-vlazhnosti-ultrametal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6813-cvetnaya-pogodnaya-stanciya-s-dvumya-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6818-pogodnaya-stanciya-s-naruzhnym-datchikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6825-pogodnaya-stanciya-s-cvetnym-ekranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6825-2-pogodnaya-stanciya-s-cvetnym-ekranom-i-3-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-ws6860-mnogofunkcionalnaya-pogodnaya-stanciya-s-cvetnym-ekranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/lacrosse-wt137-termogigrometr-shkala-urovnya-komforta/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-ba900-ustroistvo-prognoza-pogody-s-chasami-i-komnatnym-termometrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar206-pogodnaya-stanciya-s-termometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar206s-b-pogodnaya-stanciya-s-termometrom-cvetnoy-displey-/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar206s-r-pogodnaya-stanciya-s-termometrom-cvetnoy-displey-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar206x-pogodnaya-stanciya-s-termometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar208hg-pogodnaya-stanciya-s-termometrom-gigrometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar208hgx-pogodnaya-stanciya-s-termometrom-gigrometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar208s-b-pogodnaya-stanciya-s-termometrom-gigrometrom-cvetnoy-displey-/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar208s-r-pogodnaya-stanciya-s-termometrom-gigrometrom-cvetnoy-displey-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar218hgx-pogodnaya-stanciya-s-peredachey-dannykh-po-bluetooth-/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar266-b-pogodnaya-stantsiya-chernaya-s-termometrom-alize/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar266-w-pogodnaya-stanciya-belaya-s-termometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar268hg-b-pogodnaya-stanciya-chernaya-s-termometrom-gigrometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar268hg-w-pogodnaya-stanciya-belaya-s-termometrom-gigrometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar292-pogodnaya-stantsiya-prizma/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar339dppogodnaya-stantsiya-s-dnevnoy-proektsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar368p-pogodnaya-stantsiya-s-proektsiey-vremeni-chernye-seriya-projl/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar368p-b-pogodnaya-stanciya-s-proekciey-vremeni-bordo-seriya-proji/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bar806-meteostanciya-cifrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-bthgn129-distantsionnyy-termo-gigrodatchik-5-kanalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-pcr800-distantsionnyy-datchik-osadkov-dlya-wmr200-wmr86-lw-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/9690/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-rar502-pogodnaya-stanciya-s-tremya-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-rar-502s-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-rmr221pn-termometr-s-proektoromprizma/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-rmr262-b-termometr-besprovodnoy-chernyy-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-thgn132n-distantsionnyy-termo--gigrodatchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-thn132-distantsionnyy-termodatchik_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-uvn800-distantsionnyy-uf-datchik-dlya-wmr200-mwmr86-lw-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-wmr-500-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/oregon-scientific-wmr86ns-bezprovodnaya-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-hepa-h11-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-hepa-h13-babycare-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airnanny-prefiltr/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/airventa-500ml-gigienicheskaya-dobavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-carbon-2-filtr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-h13-1-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-h13-2-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-h13-8-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-carbon-13-filtr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fb-m5-2-filtr-tonkoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fphc-107-komplekt-filtrov-dlya-ballu-ap-107-nyera-sarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fphc-110-komplekt-filtrov-dlya-ballu-ap-110-pre-sarbon-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-fphc-120-komplekt-filtrov-dlya-ballu-ap-120-pre-sarbon-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-hepa-filtr-dlya-vozdukhoochistitelya-ap-410f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-oneair-200-h11-filtr-hepa-dlya-asp-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ballu-tio2-filtr-dlya-ballu-ap-410f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tio2-filtr-dlya-ballu-ap-430f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy_filtr_carbon_filter_a7015_dlya_modeli_r2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a341-hepa-filter-nyera-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a401-allergy-filter-protivoallergennyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a402-baby-filter-fermentirovannyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a403-smog-filter-nyera-filtr-s-zaryazhennymi-chastitsami-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a501-allergy-filter-protivoallergennyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a502-mnogosloynyy-baby-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a503-smog-filter-hepa-filtr-s-zaryazhennymi-chastitsami-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a68-hepa-filter-active-carbon-filter-dlya-n680/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a681-kombinirovannyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-a681-filtr-nyera-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-ah300-comfort-filtr-dlya-sozdaniya-pravilnogo-mikroklimata/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-ah300-pollen-filtr-ot-pyli-i-pyltsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/boneco-filtr-nera-karbon-dlya-r340-art-a341/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_rulonnyy_daikin_bac959a4_/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac017a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac972a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dezodoriruyushchiy_filtr_99a0393_dlya_vozdukhoochistitelya_daikin_mck75j/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac998a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/biofiltr_bio_antibody_filter_daikin_kaf972a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr_uvlazhnyayushchiy_daikin_knme998a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-fap-1016-komplekt-filtrov-pre-nyera13-activecarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-fap-1040-round-360-komplekt-filtrov-pre-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/electrolux-fap-1055-round-360-komplekt-filtrov-pre-nyera-activecarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/erw-150-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-150-h12-f7-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-60x-f7-filtr-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-erw-60x-g3-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-faf-fbp-95e-hc-smennyy-vozdushnyy-hepa-filtr-h13-dlya-tozama/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-hap-rf210154-kombinirovannyy-vozdushnyy-filtr-h13-ugolnyy-dlya-hap-y230s01e/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/funai-rcb-80-f7-carbon-filtr-f7-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa-filtr-dlya-vozdukhoochistitelya-ap-420f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa_filtr_dlya_vozdukhoochistitelya_ap_430f5_f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hisense-df-33r4b-smennyy-ugolnyy-dezodoriruyushchiy-vozdushnyy-filtr-dlya-ae-33r4bns-i-ae-33r4bfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1500-rev2-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-500-p-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-650-p-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-350-rev2-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-250-p-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-500-rev2-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-350-p-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1200-p-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1600-p-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-650-rev2-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1350-rev2-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-950-rev2-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-150-f7-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-150-n12-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcb-75-f7-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcf-70-f7-filtr-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcf-70-g3-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1000-p-3-0-g3-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1200-p-4-0-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1250-u-4-0-rcs-1200-p-4-0-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1300-p-3-0-g3-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1600-p-4-0-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-1800-u-4-0-rcs-1600-p-4-0-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-200-p-3-0-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-250-p-4-0-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-250-p-4-0-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-300-p-3-0-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-350-p-4-0-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-350-p-4-0-rcs-350-u-4-0-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-450-p-3-0-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-500-p-4-0-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-500-p-4-0-rcs-500-u-4-0-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-600-p-3-0-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-650-p-4-0-filtr-tonkoy-ochistki-f9/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-650-p-4-0-rcs-650-u-4-0-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-800-p-3-0-g3-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcs-800-u-4-0-filtr-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcv-500-carbon-filtr-ugolnyy-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcv-500-f5-filtr-tonkoy-ochistki-f5/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcv-900-carbon-filtr-ugolnyy-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/royal-clima-rcv-900-f5-filtr-tonkoy-ochistki-f5/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-a411dfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-a51dfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/hepa-filtr-sharp-fz-a51hfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-dopolnitelnyy-fz-a61dfr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-dopolnitelnyy-fz-a61hfr-hepa/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/ugolnyy-filtr-sharp-fz-d40dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dopolnitelnyy-hepa-filtr-sharp-fz-d40hfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/adsorbcionno-kataliticheskiy-filtr-ak-xl-dlya-tion-brizer-3s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-3s-komplekt-filtrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vysokoeffektivnyy-filtr-klassa-e11-n11-dlya-tion-o2/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-pervichnoy-ochistki-g4-dlya-tion-brizer-3s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-lite-g4-filtr-pervichnoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-lite-hepa-e11-n11-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-ot-vrednykh-gazov-ak-dlya-brizera-tion/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-ot-krupnoy-pyli-f7-dlya-brizera-tion/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vaillant-nabor-filtrov-g3-10-sht-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-filtr-klassa-f7-ugolnyy-3-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/voc_filtr_dlya_vozdukhoochistitelya_ap_430f5_f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-fp-ra1-50-f8-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/winzel-expert-fp-ra1-50-g3-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/zilon-zeav-135-f7-filtr-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antibakterialnyy-i-adsorbtsionno-kataliticheskiy-filtr-epa-e11-ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antibakterialnyy-filtr-ye11_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-prefiltrov-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-filtrov-bio-x-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/komplekt-filtrov-bio-x-standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/tion-o2-komplekt-filtrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtry-dlya-tion-brizer-4s-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/pylevoy-heppa-filtr-dlya-aerolayf-s-60-s-75-i-s-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-e2441/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/filtr-ugolnyy-voc-fv-150-155/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/modul-semnyy-upravlyayushchiy-hdn-wfn-02-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-telezhka-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/venta-telezhka-chernaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/verkhnyaya_chast_art_lw24_oberteil_wei_/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/derzhatel_plastinchatogo_barabana_art_lw44_plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/verkhnyaya_chast_art_venta_lw_15_belyy_oberteil_wei_/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/motornyy_blok_lw24_44_belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/nizhnyaya_chast_venta_lw25_chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/plastinchatyy_baraban_art_lw24_44_plus_25_45_bez_derzhatelya_/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/plastinchatyy_baraban_art_lw_14_15_/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/aic-xj-4100-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-slean-flow-sanitayzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/vakio-slean-flow-stoyka-dlya-sanitayzera/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antiseptik-gel-besspirtovoy-binele-kartridzh-1-litr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antiseptik-zhidkiy-meditsinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antiseptik-zhidkiy-meditsinskiy-smennaya-kanistra-dlya-dezinfektora/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/antiseptik-zhidkiy-s-ekstraktom-aloe-vera-/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/beskontaktnyy-dezinfektor-next-/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/beskontaktnyy-dezinfektor-next-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/beskontaktnyy-dezinfektor-next-uno/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dispenser-dlya-zhidkogo-myla-binele/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dozator-mekhanicheskiy-dlya-sredstv-dlya-ruk-khrom-1000-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/dubliruyushchiy-ekran-s-vyvodom-temperatury/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/kozhnyy-antiseptik-anavidin-1-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/meditsinskiy-datchik-temperatury/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/perchatki-nitril-neopudrennye-fioletovye-m-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/polumaska-filtruyushchaya-klass-zashchity-ffp2-9152r-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/respirator-3m-8102r-ffp2/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/respirator-3m-9922r/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/sredstvo-antisepticheskoe-dlya-ruk-yar-layn/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.clear-air.ru/product/stoyka-napolnaya-dlya-beskontaktnogo-dezinfektora-next/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F759"/>
+  <dimension ref="A1:F835"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" activePane="bottomLeft" state="frozen" topLeftCell="A10"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -7438,51 +8106,51 @@
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
         <v>0.0</v>
       </c>
       <c r="E20" s="9">
         <v>18170.0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="11">
         <v>12</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E21" s="9">
         <v>17250.0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
         <v>13</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="5">
         <v>0.0</v>
       </c>
       <c r="E22" s="9">
         <v>20470.0</v>
       </c>
       <c r="F22" s="7" t="s">
@@ -7578,134 +8246,134 @@
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="5">
         <v>30.0</v>
       </c>
       <c r="E27" s="9">
         <v>155840.0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="11">
         <v>2</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="5">
-        <v>26.0</v>
+        <v>27.0</v>
       </c>
       <c r="E28" s="9">
         <v>7470.0</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="11">
         <v>3</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="5">
         <v>3.0</v>
       </c>
       <c r="E29" s="9">
         <v>7470.0</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="11">
         <v>4</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E30" s="9">
         <v>19960.0</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
         <v>5</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5">
         <v>0.0</v>
       </c>
       <c r="E31" s="9">
         <v>19960.0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
         <v>6</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5">
         <v>0.0</v>
       </c>
       <c r="E32" s="9">
-        <v>4040.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
         <v>7</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5">
         <v>15.0</v>
       </c>
       <c r="E33" s="9">
         <v>8160.0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>83</v>
       </c>
     </row>
@@ -8358,1534 +9026,1534 @@
       </c>
       <c r="C66" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="5">
         <v>0.0</v>
       </c>
       <c r="E66" s="9">
         <v>9990.0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
         <v>9</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E67" s="9">
-        <v>9990.0</v>
+        <v>1790.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
         <v>10</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>70.0</v>
+        <v>0.0</v>
       </c>
       <c r="E68" s="9">
-        <v>17990.0</v>
+        <v>5890.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
         <v>11</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
         <v>0.0</v>
       </c>
       <c r="E69" s="9">
-        <v>1790.0</v>
+        <v>5890.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="E70" s="9">
-        <v>5890.0</v>
+        <v>1790.0</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E71" s="9">
-        <v>5890.0</v>
+        <v>0.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="E72" s="9">
-        <v>1790.0</v>
+        <v>0.0</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E73" s="9">
         <v>0.0</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D74" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E74" s="9">
-        <v>2690.0</v>
+        <v>0.0</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="5">
         <v>0.0</v>
       </c>
       <c r="E75" s="9">
         <v>0.0</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D76" s="5">
         <v>0.0</v>
       </c>
       <c r="E76" s="9">
-        <v>0.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="11">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E77" s="9">
-        <v>0.0</v>
+        <v>4490.0</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="11">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D78" s="5">
         <v>0.0</v>
       </c>
       <c r="E78" s="9">
-        <v>0.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D79" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E79" s="9">
-        <v>17990.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D80" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E80" s="9">
-        <v>4490.0</v>
+        <v>84990.0</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D81" s="5">
         <v>0.0</v>
       </c>
       <c r="E81" s="9">
-        <v>3990.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D82" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E82" s="9">
-        <v>43990.0</v>
+        <v>5990.0</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D83" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E83" s="9">
-        <v>84990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="11">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D84" s="5">
         <v>0.0</v>
       </c>
       <c r="E84" s="9">
-        <v>7990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="11">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D85" s="5">
         <v>0.0</v>
       </c>
       <c r="E85" s="9">
         <v>0.0</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="11">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E86" s="9">
-        <v>5990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="11">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E87" s="9">
-        <v>9990.0</v>
+        <v>24900.0</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="11">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D88" s="5">
         <v>0.0</v>
       </c>
       <c r="E88" s="9">
-        <v>14990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="11">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D89" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E89" s="9">
-        <v>0.0</v>
+        <v>23990.0</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D90" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E90" s="9">
-        <v>21900.0</v>
+        <v>23990.0</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="11">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D91" s="5">
         <v>0.0</v>
       </c>
       <c r="E91" s="9">
         <v>0.0</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="11">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D92" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E92" s="9">
-        <v>22990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="11">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D93" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E93" s="9">
-        <v>22990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="11">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D94" s="5">
         <v>0.0</v>
       </c>
       <c r="E94" s="9">
-        <v>0.0</v>
+        <v>1790.0</v>
       </c>
       <c r="F94" s="7" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="11">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D95" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E95" s="9">
-        <v>0.0</v>
+        <v>400.0</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="11">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D96" s="5">
         <v>0.0</v>
       </c>
       <c r="E96" s="9">
-        <v>0.0</v>
+        <v>2490.0</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="11">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D97" s="5">
         <v>0.0</v>
       </c>
       <c r="E97" s="9">
-        <v>1790.0</v>
+        <v>360.0</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E98" s="9">
-        <v>400.0</v>
+        <v>0.0</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D99" s="5">
         <v>0.0</v>
       </c>
       <c r="E99" s="9">
-        <v>2490.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D100" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E100" s="9">
-        <v>360.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F100" s="7" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D101" s="5">
         <v>0.0</v>
       </c>
       <c r="E101" s="9">
         <v>0.0</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D102" s="5">
         <v>0.0</v>
       </c>
       <c r="E102" s="9">
-        <v>2590.0</v>
+        <v>0.0</v>
       </c>
       <c r="F102" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="11">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D103" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E103" s="9">
-        <v>2290.0</v>
+        <v>0.0</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D104" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E104" s="9">
         <v>0.0</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="11">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D105" s="5">
-        <v>2.0</v>
+        <v>524.0</v>
       </c>
       <c r="E105" s="9">
-        <v>0.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D106" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E106" s="9">
         <v>0.0</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="11">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E107" s="9">
         <v>0.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>502.0</v>
+        <v>0.0</v>
       </c>
       <c r="E108" s="9">
-        <v>2990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E109" s="9">
         <v>0.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="11">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D110" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E110" s="9">
-        <v>0.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D111" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E111" s="9">
-        <v>0.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="11">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D112" s="5">
-        <v>0.0</v>
+        <v>55.0</v>
       </c>
       <c r="E112" s="9">
-        <v>0.0</v>
+        <v>63580.0</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="11">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
-        <v>0.0</v>
+        <v>534.0</v>
       </c>
       <c r="E113" s="9">
-        <v>0.0</v>
+        <v>6690.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E114" s="9">
-        <v>1750.0</v>
+        <v>990.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>149.0</v>
+        <v>0.0</v>
       </c>
       <c r="E115" s="9">
-        <v>6690.0</v>
+        <v>2690.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E116" s="9">
-        <v>990.0</v>
+        <v>2190.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="11">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
         <v>0.0</v>
       </c>
       <c r="E117" s="9">
         <v>2690.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E118" s="9">
-        <v>2190.0</v>
+        <v>1290.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
         <v>0.0</v>
       </c>
       <c r="E119" s="9">
-        <v>2690.0</v>
+        <v>1290.0</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D120" s="5">
-        <v>0.0</v>
+        <v>719.0</v>
       </c>
       <c r="E120" s="9">
-        <v>1290.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="11">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
-        <v>0.0</v>
+        <v>374.0</v>
       </c>
       <c r="E121" s="9">
-        <v>1290.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>102.0</v>
+        <v>0.0</v>
       </c>
       <c r="E122" s="9">
-        <v>37590.0</v>
+        <v>28590.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>58.0</v>
+        <v>0.0</v>
       </c>
       <c r="E123" s="9">
-        <v>37590.0</v>
+        <v>53990.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
         <v>0.0</v>
       </c>
       <c r="E124" s="9">
-        <v>28590.0</v>
+        <v>53990.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="5">
         <v>0.0</v>
       </c>
       <c r="E125" s="9">
-        <v>53990.0</v>
+        <v>1650.0</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="9">
-        <v>53990.0</v>
+        <v>62970.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
-        <v>0.0</v>
+        <v>86.0</v>
       </c>
       <c r="E127" s="9">
-        <v>1650.0</v>
+        <v>60590.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
-        <v>0.0</v>
+        <v>72.0</v>
       </c>
       <c r="E128" s="9">
-        <v>62970.0</v>
+        <v>70270.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>2.0</v>
+        <v>57.0</v>
       </c>
       <c r="E129" s="9">
         <v>60590.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E130" s="9">
-        <v>70270.0</v>
+        <v>56980.0</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="5">
-        <v>12.0</v>
+        <v>56.0</v>
       </c>
       <c r="E131" s="9">
-        <v>60590.0</v>
+        <v>70270.0</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="5">
-        <v>0.0</v>
+        <v>618.0</v>
       </c>
       <c r="E132" s="9">
-        <v>56980.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="5">
-        <v>10.0</v>
+        <v>1657.0</v>
       </c>
       <c r="E133" s="9">
-        <v>70270.0</v>
+        <v>2490.0</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
-        <v>6.0</v>
+        <v>110.0</v>
       </c>
       <c r="E134" s="9">
-        <v>21990.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>1056.0</v>
+        <v>4.0</v>
       </c>
       <c r="E135" s="9">
-        <v>2490.0</v>
+        <v>20990.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>17.0</v>
+        <v>13.0</v>
       </c>
       <c r="E136" s="9">
-        <v>2990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>58.0</v>
+        <v>0.0</v>
       </c>
       <c r="E137" s="9">
-        <v>20990.0</v>
+        <v>47900.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
-        <v>5.0</v>
+        <v>61.0</v>
       </c>
       <c r="E138" s="9">
         <v>20990.0</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
-        <v>13.0</v>
+        <v>2.0</v>
       </c>
       <c r="E139" s="9">
-        <v>0.0</v>
+        <v>27900.0</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="E140" s="9">
-        <v>64790.0</v>
+        <v>27900.0</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>10.0</v>
+        <v>101.0</v>
       </c>
       <c r="E141" s="9">
-        <v>67590.0</v>
+        <v>47900.0</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>1</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
         <v>0.0</v>
       </c>
       <c r="E142" s="9">
         <v>19840.0</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>410</v>
       </c>
     </row>
@@ -9998,71 +10666,71 @@
       </c>
       <c r="C148" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D148" s="5">
         <v>0.0</v>
       </c>
       <c r="E148" s="9">
         <v>58340.0</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="11">
         <v>1</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D149" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E149" s="9">
         <v>4830.0</v>
       </c>
       <c r="F149" s="7" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="11">
         <v>2</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D150" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E150" s="9">
         <v>4140.0</v>
       </c>
       <c r="F150" s="7" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="11">
         <v>1</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D151" s="5">
         <v>20.0</v>
       </c>
       <c r="E151" s="9">
         <v>0.0</v>
       </c>
       <c r="F151" s="7" t="s">
@@ -10278,274 +10946,274 @@
       </c>
       <c r="C162" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D162" s="5">
         <v>0.0</v>
       </c>
       <c r="E162" s="9">
         <v>0.0</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="11">
         <v>1</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D163" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E163" s="9">
-        <v>22041.0</v>
+        <v>25900.0</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="11">
         <v>2</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D164" s="5">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="E164" s="9">
-        <v>29691.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="11">
         <v>3</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D165" s="5">
-        <v>28.0</v>
+        <v>27.0</v>
       </c>
       <c r="E165" s="9">
-        <v>29691.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="11">
         <v>4</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D166" s="5">
-        <v>33.0</v>
+        <v>26.0</v>
       </c>
       <c r="E166" s="9">
-        <v>22041.0</v>
+        <v>25990.0</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="11">
         <v>5</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D167" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E167" s="9">
-        <v>33291.0</v>
+        <v>36990.0</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="11">
         <v>6</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D168" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E168" s="9">
-        <v>39590.0</v>
+        <v>43900.0</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="11">
         <v>7</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D169" s="5">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="E169" s="9">
-        <v>39590.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="11">
         <v>8</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D170" s="5">
-        <v>33.0</v>
+        <v>26.0</v>
       </c>
       <c r="E170" s="9">
-        <v>33291.0</v>
+        <v>36900.0</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="11">
         <v>9</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D171" s="5">
-        <v>28.0</v>
+        <v>29.0</v>
       </c>
       <c r="E171" s="9">
-        <v>44991.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
         <v>10</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D172" s="5">
-        <v>21.0</v>
+        <v>20.0</v>
       </c>
       <c r="E172" s="9">
-        <v>51290.0</v>
+        <v>56990.0</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
         <v>11</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D173" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E173" s="9">
-        <v>51290.0</v>
+        <v>56990.0</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="11">
         <v>12</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D174" s="5">
-        <v>28.0</v>
+        <v>29.0</v>
       </c>
       <c r="E174" s="9">
-        <v>44991.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11">
         <v>13</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D175" s="5">
         <v>25.0</v>
       </c>
       <c r="E175" s="9">
         <v>109720.0</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>509</v>
       </c>
     </row>
@@ -10581,311 +11249,311 @@
       </c>
       <c r="D177" s="5">
         <v>0.0</v>
       </c>
       <c r="E177" s="9">
         <v>0.0</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="11">
         <v>16</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D178" s="5">
         <v>0.0</v>
       </c>
       <c r="E178" s="9">
-        <v>66405.0</v>
+        <v>0.0</v>
       </c>
       <c r="F178" s="7" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="11">
         <v>17</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D179" s="5">
         <v>0.0</v>
       </c>
       <c r="E179" s="9">
-        <v>66405.0</v>
+        <v>0.0</v>
       </c>
       <c r="F179" s="7" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="11">
         <v>18</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D180" s="5">
         <v>8.0</v>
       </c>
       <c r="E180" s="9">
-        <v>71155.0</v>
+        <v>0.0</v>
       </c>
       <c r="F180" s="7" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="11">
         <v>19</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D181" s="5">
         <v>29.0</v>
       </c>
       <c r="E181" s="9">
-        <v>71155.0</v>
+        <v>0.0</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="11">
         <v>20</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D182" s="5">
         <v>14.0</v>
       </c>
       <c r="E182" s="9">
-        <v>77805.0</v>
+        <v>86900.0</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="11">
         <v>21</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D183" s="5">
         <v>16.0</v>
       </c>
       <c r="E183" s="9">
-        <v>77805.0</v>
+        <v>86900.0</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="11">
         <v>22</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D184" s="5">
         <v>17.0</v>
       </c>
       <c r="E184" s="9">
-        <v>83505.0</v>
+        <v>0.0</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="11">
         <v>23</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D185" s="5">
         <v>0.0</v>
       </c>
       <c r="E185" s="9">
-        <v>83505.0</v>
+        <v>0.0</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="11">
         <v>1</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D186" s="5">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
       <c r="E186" s="9">
-        <v>24990.0</v>
+        <v>25990.0</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="11">
         <v>2</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D187" s="5">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="E187" s="9">
-        <v>25990.0</v>
+        <v>26990.0</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="11">
         <v>3</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D188" s="5">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="E188" s="9">
-        <v>25990.0</v>
+        <v>26990.0</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="11">
         <v>4</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D189" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E189" s="9">
-        <v>28990.0</v>
+        <v>29990.0</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="11">
         <v>5</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D190" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E190" s="9">
-        <v>38990.0</v>
+        <v>39990.0</v>
       </c>
       <c r="F190" s="7" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="11">
         <v>6</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D191" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E191" s="9">
-        <v>38990.0</v>
+        <v>39990.0</v>
       </c>
       <c r="F191" s="7" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="11">
         <v>1</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D192" s="5">
         <v>10.0</v>
       </c>
       <c r="E192" s="9">
         <v>12650.0</v>
       </c>
       <c r="F192" s="7" t="s">
         <v>560</v>
       </c>
     </row>
@@ -10961,11248 +11629,12767 @@
       </c>
       <c r="D196" s="5">
         <v>1.0</v>
       </c>
       <c r="E196" s="9">
         <v>16990.0</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>3</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D197" s="5">
         <v>500.0</v>
       </c>
       <c r="E197" s="9">
-        <v>14990.0</v>
+        <v>15490.0</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>4</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D198" s="5">
-        <v>503.0</v>
+        <v>1.0</v>
       </c>
       <c r="E198" s="9">
-        <v>17990.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
         <v>1.0</v>
       </c>
       <c r="E199" s="9">
-        <v>7990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D200" s="5">
         <v>0.0</v>
       </c>
       <c r="E200" s="9">
-        <v>0.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E201" s="9">
-        <v>7990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D202" s="5">
         <v>0.0</v>
       </c>
       <c r="E202" s="9">
         <v>0.0</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
-        <v>0.0</v>
+        <v>8990.0</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D204" s="5">
         <v>0.0</v>
       </c>
       <c r="E204" s="9">
-        <v>8990.0</v>
+        <v>19610.0</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="9">
-        <v>19610.0</v>
+        <v>9800.0</v>
       </c>
       <c r="F205" s="7" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D206" s="5">
-        <v>0.0</v>
+        <v>49.0</v>
       </c>
       <c r="E206" s="9">
-        <v>9800.0</v>
+        <v>15790.0</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D207" s="5">
-        <v>54.0</v>
+        <v>0.0</v>
       </c>
       <c r="E207" s="9">
-        <v>15790.0</v>
+        <v>12990.0</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="5">
-        <v>2.0</v>
+        <v>72.0</v>
       </c>
       <c r="E208" s="9">
-        <v>12990.0</v>
+        <v>14990.0</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="11">
         <v>1</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D209" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E209" s="9">
-        <v>4290.0</v>
+        <v>1840.0</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="11">
         <v>2</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D210" s="5">
-        <v>0.0</v>
+        <v>56.0</v>
       </c>
       <c r="E210" s="9">
-        <v>4730.0</v>
+        <v>1730.0</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="11">
         <v>3</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D211" s="5">
         <v>0.0</v>
       </c>
       <c r="E211" s="9">
-        <v>8910.0</v>
+        <v>1730.0</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D212" s="5">
         <v>0.0</v>
       </c>
       <c r="E212" s="9">
-        <v>9200.0</v>
+        <v>4290.0</v>
       </c>
       <c r="F212" s="7" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D213" s="5">
         <v>0.0</v>
       </c>
       <c r="E213" s="9">
-        <v>3850.0</v>
+        <v>4730.0</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D214" s="5">
-        <v>105.0</v>
+        <v>0.0</v>
       </c>
       <c r="E214" s="9">
-        <v>7990.0</v>
+        <v>8910.0</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E215" s="9">
-        <v>3590.0</v>
+        <v>9200.0</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="9">
-        <v>3390.0</v>
+        <v>3850.0</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D217" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E217" s="9">
-        <v>3290.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D218" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E218" s="9">
-        <v>0.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>639</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D219" s="5">
         <v>0.0</v>
       </c>
       <c r="E219" s="9">
-        <v>3990.0</v>
+        <v>3390.0</v>
       </c>
       <c r="F219" s="7" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="11">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D220" s="5">
-        <v>2.0</v>
+        <v>12.0</v>
       </c>
       <c r="E220" s="9">
-        <v>3090.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F220" s="7" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="11">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D221" s="5">
         <v>0.0</v>
       </c>
       <c r="E221" s="9">
-        <v>3590.0</v>
+        <v>0.0</v>
       </c>
       <c r="F221" s="7" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="11">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D222" s="5">
         <v>0.0</v>
       </c>
       <c r="E222" s="9">
-        <v>1690.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F222" s="7" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="11">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D223" s="5">
         <v>0.0</v>
       </c>
       <c r="E223" s="9">
-        <v>0.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F223" s="7" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="11">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D224" s="5">
         <v>0.0</v>
       </c>
       <c r="E224" s="9">
-        <v>0.0</v>
+        <v>1690.0</v>
       </c>
       <c r="F224" s="7" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="11">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="9">
-        <v>7790.0</v>
+        <v>0.0</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D226" s="5">
-        <v>231.0</v>
+        <v>0.0</v>
       </c>
       <c r="E226" s="9">
-        <v>7990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="11">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D227" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E227" s="9">
-        <v>3990.0</v>
+        <v>7790.0</v>
       </c>
       <c r="F227" s="7" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="11">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D228" s="5">
-        <v>1.0</v>
+        <v>64.0</v>
       </c>
       <c r="E228" s="9">
-        <v>3390.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F228" s="7" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="11">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D229" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E229" s="9">
-        <v>0.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="11">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D230" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E230" s="9">
-        <v>2190.0</v>
+        <v>2390.0</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D231" s="5">
         <v>0.0</v>
       </c>
       <c r="E231" s="9">
         <v>0.0</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="11">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D232" s="5">
         <v>0.0</v>
       </c>
       <c r="E232" s="9">
-        <v>2590.0</v>
+        <v>2190.0</v>
       </c>
       <c r="F232" s="7" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="11">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>681</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D233" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E233" s="9">
-        <v>2990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F233" s="7" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="11">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D234" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E234" s="9">
-        <v>3590.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F234" s="7" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="11">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="9">
-        <v>0.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="11">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D236" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E236" s="9">
-        <v>2090.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="11">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D237" s="5">
-        <v>426.0</v>
+        <v>69.0</v>
       </c>
       <c r="E237" s="9">
-        <v>0.0</v>
+        <v>7490.0</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="11">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D238" s="5">
-        <v>426.0</v>
+        <v>0.0</v>
       </c>
       <c r="E238" s="9">
         <v>0.0</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D239" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E239" s="9">
-        <v>3790.0</v>
+        <v>2090.0</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D240" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E240" s="9">
-        <v>3090.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="11">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>705</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D241" s="5">
-        <v>0.0</v>
+        <v>234.0</v>
       </c>
       <c r="E241" s="9">
         <v>3990.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D242" s="5">
-        <v>470.0</v>
+        <v>0.0</v>
       </c>
       <c r="E242" s="9">
-        <v>7990.0</v>
+        <v>4590.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D243" s="5">
-        <v>169.0</v>
+        <v>479.0</v>
       </c>
       <c r="E243" s="9">
-        <v>7990.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D244" s="5">
-        <v>0.0</v>
+        <v>500.0</v>
       </c>
       <c r="E244" s="9">
-        <v>7590.0</v>
+        <v>6490.0</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="11">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>717</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D245" s="5">
-        <v>3.0</v>
+        <v>423.0</v>
       </c>
       <c r="E245" s="9">
-        <v>10490.0</v>
+        <v>0.0</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="11">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D246" s="5">
-        <v>0.0</v>
+        <v>423.0</v>
       </c>
       <c r="E246" s="9">
-        <v>1990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="11">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>723</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D247" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E247" s="9">
-        <v>1990.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F247" s="7" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="11">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D248" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E248" s="9">
-        <v>2490.0</v>
+        <v>5590.0</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="11">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>729</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D249" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E249" s="9">
-        <v>2490.0</v>
+        <v>3090.0</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="11">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D250" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E250" s="9">
-        <v>2490.0</v>
+        <v>3090.0</v>
       </c>
       <c r="F250" s="7" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="11">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>735</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D251" s="5">
         <v>0.0</v>
       </c>
       <c r="E251" s="9">
-        <v>9990.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="11">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D252" s="5">
-        <v>0.0</v>
+        <v>405.0</v>
       </c>
       <c r="E252" s="9">
-        <v>9590.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="11">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D253" s="5">
-        <v>0.0</v>
+        <v>501.0</v>
       </c>
       <c r="E253" s="9">
-        <v>8990.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="11">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D254" s="5">
         <v>0.0</v>
       </c>
       <c r="E254" s="9">
-        <v>6990.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="9">
-        <v>6990.0</v>
+        <v>12990.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D256" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E256" s="9">
-        <v>10790.0</v>
+        <v>7590.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D257" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E257" s="9">
-        <v>10990.0</v>
+        <v>10590.0</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>756</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D258" s="5">
         <v>0.0</v>
       </c>
       <c r="E258" s="9">
-        <v>15990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F258" s="7" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>759</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D259" s="5">
         <v>0.0</v>
       </c>
       <c r="E259" s="9">
-        <v>15990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D260" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E260" s="9">
-        <v>4990.0</v>
+        <v>2490.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D261" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E261" s="9">
-        <v>7890.0</v>
+        <v>2490.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="11">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D262" s="5">
         <v>1.0</v>
       </c>
       <c r="E262" s="9">
-        <v>7890.0</v>
+        <v>2490.0</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="11">
         <v>1</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D263" s="5">
         <v>0.0</v>
       </c>
       <c r="E263" s="9">
-        <v>5510.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F263" s="7" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="11">
         <v>2</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D264" s="5">
         <v>0.0</v>
       </c>
       <c r="E264" s="9">
-        <v>4010.0</v>
+        <v>9590.0</v>
       </c>
       <c r="F264" s="7" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="11">
         <v>3</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>777</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D265" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E265" s="9">
-        <v>3830.0</v>
+        <v>8990.0</v>
       </c>
       <c r="F265" s="7" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="11">
         <v>4</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D266" s="5">
         <v>0.0</v>
       </c>
       <c r="E266" s="9">
-        <v>3590.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="11">
         <v>5</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E267" s="9">
-        <v>8990.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="11">
         <v>6</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D268" s="5">
         <v>1.0</v>
       </c>
       <c r="E268" s="9">
-        <v>6310.0</v>
+        <v>10790.0</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="11">
         <v>7</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D269" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E269" s="9">
-        <v>4890.0</v>
+        <v>10990.0</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="11">
         <v>8</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D270" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E270" s="9">
-        <v>4350.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F270" s="7" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="11">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D271" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E271" s="9">
-        <v>1990.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F271" s="7" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="11">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D272" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E272" s="9">
-        <v>2990.0</v>
+        <v>15990.0</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="11">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D273" s="5">
-        <v>32.0</v>
+        <v>0.0</v>
       </c>
       <c r="E273" s="9">
-        <v>4790.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="11">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D274" s="5">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="E274" s="9">
-        <v>4290.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="11">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D275" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E275" s="9">
-        <v>1890.0</v>
+        <v>7890.0</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="11">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D276" s="5">
         <v>0.0</v>
       </c>
       <c r="E276" s="9">
-        <v>6950.0</v>
+        <v>7890.0</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="5">
         <v>0.0</v>
       </c>
       <c r="E277" s="9">
-        <v>5950.0</v>
+        <v>5510.0</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D278" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E278" s="9">
-        <v>2890.0</v>
+        <v>4010.0</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D279" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E279" s="9">
-        <v>4430.0</v>
+        <v>3830.0</v>
       </c>
       <c r="F279" s="7" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D280" s="5">
         <v>0.0</v>
       </c>
       <c r="E280" s="9">
-        <v>3430.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F280" s="7" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>825</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D281" s="5">
         <v>0.0</v>
       </c>
       <c r="E281" s="9">
-        <v>2990.0</v>
+        <v>8990.0</v>
       </c>
       <c r="F281" s="7" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D282" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E282" s="9">
-        <v>2990.0</v>
+        <v>6310.0</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>831</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D283" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E283" s="9">
-        <v>4990.0</v>
+        <v>4890.0</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D284" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E284" s="9">
-        <v>3590.0</v>
+        <v>4350.0</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="5">
-        <v>29.0</v>
+        <v>0.0</v>
       </c>
       <c r="E285" s="9">
-        <v>3590.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="5">
-        <v>50.0</v>
+        <v>21.0</v>
       </c>
       <c r="E286" s="9">
-        <v>3490.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D287" s="5">
-        <v>1.0</v>
+        <v>32.0</v>
       </c>
       <c r="E287" s="9">
-        <v>4890.0</v>
+        <v>4790.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D288" s="5">
-        <v>62.0</v>
+        <v>17.0</v>
       </c>
       <c r="E288" s="9">
-        <v>6290.0</v>
+        <v>4290.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D289" s="5">
-        <v>86.0</v>
+        <v>6.0</v>
       </c>
       <c r="E289" s="9">
-        <v>8190.0</v>
+        <v>1890.0</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D290" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E290" s="9">
-        <v>2590.0</v>
+        <v>6950.0</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="9">
-        <v>3250.0</v>
+        <v>5950.0</v>
       </c>
       <c r="F291" s="7" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="11">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>858</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D292" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E292" s="9">
-        <v>3250.0</v>
+        <v>2890.0</v>
       </c>
       <c r="F292" s="7" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="11">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D293" s="5">
         <v>0.0</v>
       </c>
       <c r="E293" s="9">
-        <v>0.0</v>
+        <v>4430.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D294" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E294" s="9">
-        <v>6990.0</v>
+        <v>3430.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D295" s="5">
-        <v>56.0</v>
+        <v>0.0</v>
       </c>
       <c r="E295" s="9">
-        <v>3990.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F295" s="7" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="11">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D296" s="5">
         <v>0.0</v>
       </c>
       <c r="E296" s="9">
-        <v>4790.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="11">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E297" s="9">
-        <v>4790.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E298" s="9">
-        <v>2990.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D299" s="5">
-        <v>0.0</v>
+        <v>31.0</v>
       </c>
       <c r="E299" s="9">
-        <v>5590.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D300" s="5">
-        <v>3.0</v>
+        <v>50.0</v>
       </c>
       <c r="E300" s="9">
-        <v>5690.0</v>
+        <v>3490.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D301" s="5">
-        <v>18.0</v>
+        <v>1.0</v>
       </c>
       <c r="E301" s="9">
-        <v>2590.0</v>
+        <v>4890.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="5">
-        <v>1.0</v>
+        <v>65.0</v>
       </c>
       <c r="E302" s="9">
-        <v>3910.0</v>
+        <v>6290.0</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="11">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D303" s="5">
-        <v>1.0</v>
+        <v>79.0</v>
       </c>
       <c r="E303" s="9">
-        <v>1800.0</v>
+        <v>8190.0</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="11">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>894</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D304" s="5">
-        <v>37.0</v>
+        <v>22.0</v>
       </c>
       <c r="E304" s="9">
-        <v>3750.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>897</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D305" s="5">
-        <v>53.0</v>
+        <v>0.0</v>
       </c>
       <c r="E305" s="9">
-        <v>3750.0</v>
+        <v>3250.0</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D306" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E306" s="9">
-        <v>3750.0</v>
+        <v>3250.0</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D307" s="5">
         <v>0.0</v>
       </c>
       <c r="E307" s="9">
-        <v>5590.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="11">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D308" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E308" s="9">
-        <v>6590.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="11">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>909</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D309" s="5">
-        <v>50.0</v>
+        <v>56.0</v>
       </c>
       <c r="E309" s="9">
-        <v>4290.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F309" s="7" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="11">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>912</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D310" s="5">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E310" s="9">
-        <v>3990.0</v>
+        <v>4790.0</v>
       </c>
       <c r="F310" s="7" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="11">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>915</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D311" s="5">
         <v>0.0</v>
       </c>
       <c r="E311" s="9">
-        <v>3830.0</v>
+        <v>4790.0</v>
       </c>
       <c r="F311" s="7" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="11">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D312" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E312" s="9">
-        <v>3330.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F312" s="7" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="11">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>921</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="9">
-        <v>0.0</v>
+        <v>5590.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D314" s="5">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
       <c r="E314" s="9">
-        <v>7590.0</v>
+        <v>5690.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D315" s="5">
-        <v>8.0</v>
+        <v>66.0</v>
       </c>
       <c r="E315" s="9">
-        <v>2750.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="11">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D316" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E316" s="9">
-        <v>2360.0</v>
+        <v>3910.0</v>
       </c>
       <c r="F316" s="7" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="11">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D317" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E317" s="9">
-        <v>2360.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="11">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D318" s="5">
-        <v>50.0</v>
+        <v>37.0</v>
       </c>
       <c r="E318" s="9">
-        <v>2750.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="11">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D319" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E319" s="9">
-        <v>2500.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F319" s="7" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="11">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D320" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E320" s="9">
-        <v>0.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="11">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>945</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D321" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E321" s="9">
-        <v>2930.0</v>
+        <v>5590.0</v>
       </c>
       <c r="F321" s="7" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="11">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>948</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D322" s="5">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="E322" s="9">
-        <v>2930.0</v>
+        <v>6590.0</v>
       </c>
       <c r="F322" s="7" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="11">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>951</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D323" s="5">
-        <v>29.0</v>
+        <v>50.0</v>
       </c>
       <c r="E323" s="9">
-        <v>2930.0</v>
+        <v>4290.0</v>
       </c>
       <c r="F323" s="7" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="11">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D324" s="5">
-        <v>3.0</v>
+        <v>50.0</v>
       </c>
       <c r="E324" s="9">
-        <v>5330.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F324" s="7" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="11">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>957</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D325" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E325" s="9">
-        <v>5330.0</v>
+        <v>3830.0</v>
       </c>
       <c r="F325" s="7" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="11">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D326" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E326" s="9">
-        <v>2590.0</v>
+        <v>3330.0</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D327" s="5">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E327" s="9">
-        <v>8690.0</v>
+        <v>0.0</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="11">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D328" s="5">
-        <v>50.0</v>
+        <v>15.0</v>
       </c>
       <c r="E328" s="9">
-        <v>8990.0</v>
+        <v>7590.0</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="11">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D329" s="5">
-        <v>0.0</v>
+        <v>22.0</v>
       </c>
       <c r="E329" s="9">
-        <v>7390.0</v>
+        <v>2750.0</v>
       </c>
       <c r="F329" s="7" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="11">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D330" s="5">
         <v>0.0</v>
       </c>
       <c r="E330" s="9">
-        <v>3590.0</v>
+        <v>2360.0</v>
       </c>
       <c r="F330" s="7" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="11">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>975</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D331" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E331" s="9">
-        <v>9800.0</v>
+        <v>2360.0</v>
       </c>
       <c r="F331" s="7" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="11">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>978</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D332" s="5">
-        <v>0.0</v>
+        <v>49.0</v>
       </c>
       <c r="E332" s="9">
-        <v>10990.0</v>
+        <v>2750.0</v>
       </c>
       <c r="F332" s="7" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="11">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D333" s="5">
         <v>0.0</v>
       </c>
       <c r="E333" s="9">
-        <v>11990.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F333" s="7" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="11">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>984</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D334" s="5">
-        <v>1.0</v>
+        <v>50.0</v>
       </c>
       <c r="E334" s="9">
-        <v>24990.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F334" s="7" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="11">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>987</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D335" s="5">
         <v>0.0</v>
       </c>
       <c r="E335" s="9">
-        <v>2390.0</v>
+        <v>0.0</v>
       </c>
       <c r="F335" s="7" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="11">
-        <v>2</v>
+        <v>47</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>990</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D336" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E336" s="9">
-        <v>360.0</v>
+        <v>2930.0</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="11">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D337" s="5">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="E337" s="9">
-        <v>490.0</v>
+        <v>2930.0</v>
       </c>
       <c r="F337" s="7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="11">
-        <v>4</v>
+        <v>49</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D338" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E338" s="9">
-        <v>890.0</v>
+        <v>2930.0</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="11">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D339" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E339" s="9">
-        <v>1290.0</v>
+        <v>5330.0</v>
       </c>
       <c r="F339" s="7" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="11">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D340" s="5">
-        <v>524.0</v>
+        <v>3.0</v>
       </c>
       <c r="E340" s="9">
-        <v>590.0</v>
+        <v>5330.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E341" s="9">
-        <v>690.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D342" s="5">
-        <v>11.0</v>
+        <v>14.0</v>
       </c>
       <c r="E342" s="9">
-        <v>390.0</v>
+        <v>2090.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D343" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E343" s="9">
-        <v>1590.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F343" s="7" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="11">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D344" s="5">
-        <v>1.0</v>
+        <v>50.0</v>
       </c>
       <c r="E344" s="9">
-        <v>1090.0</v>
+        <v>7290.0</v>
       </c>
       <c r="F344" s="7" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="11">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D345" s="5">
-        <v>34.0</v>
+        <v>0.0</v>
       </c>
       <c r="E345" s="9">
-        <v>4490.0</v>
+        <v>7390.0</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="11">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D346" s="5">
         <v>0.0</v>
       </c>
       <c r="E346" s="9">
-        <v>3490.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="11">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D347" s="5">
         <v>0.0</v>
       </c>
       <c r="E347" s="9">
-        <v>1590.0</v>
+        <v>5990.0</v>
       </c>
       <c r="F347" s="7" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="11">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D348" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E348" s="9">
-        <v>400.0</v>
+        <v>11990.0</v>
       </c>
       <c r="F348" s="7" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="11">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D349" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E349" s="9">
-        <v>990.0</v>
+        <v>9800.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D350" s="5">
         <v>0.0</v>
       </c>
       <c r="E350" s="9">
-        <v>2290.0</v>
+        <v>10990.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D351" s="5">
         <v>0.0</v>
       </c>
       <c r="E351" s="9">
-        <v>1990.0</v>
+        <v>11990.0</v>
       </c>
       <c r="F351" s="7" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="11">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D352" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E352" s="9">
-        <v>1990.0</v>
+        <v>24990.0</v>
       </c>
       <c r="F352" s="7" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="11">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D353" s="5">
         <v>0.0</v>
       </c>
       <c r="E353" s="9">
-        <v>790.0</v>
+        <v>2390.0</v>
       </c>
       <c r="F353" s="7" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="11">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D354" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E354" s="9">
-        <v>790.0</v>
+        <v>360.0</v>
       </c>
       <c r="F354" s="7" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="11">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D355" s="5">
         <v>0.0</v>
       </c>
       <c r="E355" s="9">
-        <v>1490.0</v>
+        <v>490.0</v>
       </c>
       <c r="F355" s="7" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="11">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D356" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E356" s="9">
-        <v>1490.0</v>
+        <v>890.0</v>
       </c>
       <c r="F356" s="7" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="11">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D357" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E357" s="9">
-        <v>1890.0</v>
+        <v>1290.0</v>
       </c>
       <c r="F357" s="7" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="11">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D358" s="5">
-        <v>0.0</v>
+        <v>520.0</v>
       </c>
       <c r="E358" s="9">
-        <v>1990.0</v>
+        <v>590.0</v>
       </c>
       <c r="F358" s="7" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="11">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.0</v>
+        <v>1.0</v>
       </c>
       <c r="E359" s="9">
-        <v>1990.0</v>
+        <v>690.0</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="11">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D360" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E360" s="9">
-        <v>990.0</v>
+        <v>390.0</v>
       </c>
       <c r="F360" s="7" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="11">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D361" s="5">
         <v>0.0</v>
       </c>
       <c r="E361" s="9">
-        <v>320.0</v>
+        <v>1590.0</v>
       </c>
       <c r="F361" s="7" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="11">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D362" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E362" s="9">
-        <v>650.0</v>
+        <v>1090.0</v>
       </c>
       <c r="F362" s="7" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="11">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D363" s="5">
-        <v>0.0</v>
+        <v>34.0</v>
       </c>
       <c r="E363" s="9">
-        <v>650.0</v>
+        <v>4490.0</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="11">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D364" s="5">
         <v>0.0</v>
       </c>
       <c r="E364" s="9">
-        <v>490.0</v>
+        <v>3490.0</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="11">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D365" s="5">
         <v>0.0</v>
       </c>
       <c r="E365" s="9">
-        <v>590.0</v>
+        <v>1590.0</v>
       </c>
       <c r="F365" s="7" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="11">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D366" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E366" s="9">
-        <v>330.0</v>
+        <v>400.0</v>
       </c>
       <c r="F366" s="7" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="11">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D367" s="5">
-        <v>0.0</v>
+        <v>157.0</v>
       </c>
       <c r="E367" s="9">
-        <v>690.0</v>
+        <v>990.0</v>
       </c>
       <c r="F367" s="7" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="11">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D368" s="5">
         <v>0.0</v>
       </c>
       <c r="E368" s="9">
-        <v>130.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F368" s="7" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="11">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D369" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E369" s="9">
-        <v>5860.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D370" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E370" s="9">
-        <v>790.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D371" s="5">
         <v>0.0</v>
       </c>
       <c r="E371" s="9">
-        <v>42990.0</v>
+        <v>790.0</v>
       </c>
       <c r="F371" s="7" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="11">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D372" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E372" s="9">
-        <v>81990.0</v>
+        <v>790.0</v>
       </c>
       <c r="F372" s="7" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="11">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D373" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E373" s="9">
-        <v>81990.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="11">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D374" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E374" s="9">
-        <v>21990.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="11">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="D375" s="5">
-        <v>0.0</v>
+        <v>54.0</v>
       </c>
       <c r="E375" s="9">
-        <v>0.0</v>
+        <v>1890.0</v>
       </c>
       <c r="F375" s="7" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="11">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D376" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E376" s="9">
-        <v>0.0</v>
+        <v>1890.0</v>
       </c>
       <c r="F376" s="7" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="11">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="D377" s="5">
         <v>0.0</v>
       </c>
       <c r="E377" s="9">
-        <v>0.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F377" s="7" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="11">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D378" s="5">
         <v>0.0</v>
       </c>
       <c r="E378" s="9">
-        <v>0.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F378" s="7" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="11">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="9">
-        <v>0.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="11">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D380" s="5">
         <v>0.0</v>
       </c>
       <c r="E380" s="9">
-        <v>0.0</v>
+        <v>990.0</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="11">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D381" s="5">
         <v>0.0</v>
       </c>
       <c r="E381" s="9">
-        <v>0.0</v>
+        <v>320.0</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="11">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D382" s="5">
         <v>0.0</v>
       </c>
       <c r="E382" s="9">
-        <v>0.0</v>
+        <v>650.0</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="11">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D383" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E383" s="9">
-        <v>6490.0</v>
+        <v>390.0</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="11">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D384" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E384" s="9">
-        <v>3990.0</v>
+        <v>490.0</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="11">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D385" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E385" s="9">
-        <v>0.0</v>
+        <v>390.0</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="11">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D386" s="5">
         <v>0.0</v>
       </c>
       <c r="E386" s="9">
-        <v>0.0</v>
+        <v>330.0</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="11">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D387" s="5">
         <v>0.0</v>
       </c>
       <c r="E387" s="9">
-        <v>0.0</v>
+        <v>690.0</v>
       </c>
       <c r="F387" s="7" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="11">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D388" s="5">
         <v>0.0</v>
       </c>
       <c r="E388" s="9">
-        <v>0.0</v>
+        <v>130.0</v>
       </c>
       <c r="F388" s="7" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="11">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D389" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E389" s="9">
-        <v>12790.0</v>
+        <v>5860.0</v>
       </c>
       <c r="F389" s="7" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="11">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D390" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E390" s="9">
-        <v>9790.0</v>
+        <v>790.0</v>
       </c>
       <c r="F390" s="7" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D391" s="5">
-        <v>11.0</v>
+        <v>46.0</v>
       </c>
       <c r="E391" s="9">
-        <v>9790.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F391" s="7" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D392" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E392" s="9">
-        <v>11330.0</v>
+        <v>42990.0</v>
       </c>
       <c r="F392" s="7" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="D393" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E393" s="9">
-        <v>0.0</v>
+        <v>84990.0</v>
       </c>
       <c r="F393" s="7" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D394" s="5">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="E394" s="9">
-        <v>16445.0</v>
+        <v>84990.0</v>
       </c>
       <c r="F394" s="7" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="11">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="D395" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E395" s="9">
-        <v>19250.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F395" s="7" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D396" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E396" s="9">
-        <v>4620.0</v>
+        <v>0.0</v>
       </c>
       <c r="F396" s="7" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D397" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E397" s="9">
-        <v>6160.0</v>
+        <v>0.0</v>
       </c>
       <c r="F397" s="7" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D398" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E398" s="9">
-        <v>2420.0</v>
+        <v>0.0</v>
       </c>
       <c r="F398" s="7" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="11">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E399" s="9">
-        <v>3740.0</v>
+        <v>0.0</v>
       </c>
       <c r="F399" s="7" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="11">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D400" s="5">
         <v>0.0</v>
       </c>
       <c r="E400" s="9">
-        <v>7150.0</v>
+        <v>0.0</v>
       </c>
       <c r="F400" s="7" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="11">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E401" s="9">
-        <v>20680.0</v>
+        <v>0.0</v>
       </c>
       <c r="F401" s="7" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="11">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D402" s="5">
         <v>0.0</v>
       </c>
       <c r="E402" s="9">
-        <v>25630.0</v>
+        <v>0.0</v>
       </c>
       <c r="F402" s="7" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="11">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D403" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E403" s="9">
-        <v>38060.0</v>
+        <v>0.0</v>
       </c>
       <c r="F403" s="7" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="11">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D404" s="5">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="E404" s="9">
-        <v>36300.0</v>
+        <v>6490.0</v>
       </c>
       <c r="F404" s="7" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="11">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B405" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D405" s="5">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="E405" s="9">
-        <v>38500.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F405" s="7" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="11">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D406" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E406" s="9">
-        <v>66000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F406" s="7" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="11">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D407" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E407" s="9">
-        <v>6270.0</v>
+        <v>0.0</v>
       </c>
       <c r="F407" s="7" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="11">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B408" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D408" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E408" s="9">
-        <v>3190.0</v>
+        <v>0.0</v>
       </c>
       <c r="F408" s="7" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D409" s="5">
         <v>0.0</v>
       </c>
       <c r="E409" s="9">
-        <v>9090.0</v>
+        <v>0.0</v>
       </c>
       <c r="F409" s="7" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B410" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D410" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E410" s="9">
-        <v>13490.0</v>
+        <v>12790.0</v>
       </c>
       <c r="F410" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D411" s="5">
-        <v>206.0</v>
+        <v>2.0</v>
       </c>
       <c r="E411" s="9">
-        <v>7990.0</v>
+        <v>9790.0</v>
       </c>
       <c r="F411" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D412" s="5">
-        <v>242.0</v>
+        <v>10.0</v>
       </c>
       <c r="E412" s="9">
-        <v>14490.0</v>
+        <v>9790.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D413" s="5">
         <v>0.0</v>
       </c>
       <c r="E413" s="9">
-        <v>0.0</v>
+        <v>11330.0</v>
       </c>
       <c r="F413" s="7" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D414" s="5">
         <v>0.0</v>
       </c>
       <c r="E414" s="9">
         <v>0.0</v>
       </c>
       <c r="F414" s="7" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D415" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E415" s="9">
-        <v>750.0</v>
+        <v>16445.0</v>
       </c>
       <c r="F415" s="7" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D416" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E416" s="9">
-        <v>2990.0</v>
+        <v>19250.0</v>
       </c>
       <c r="F416" s="7" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="11">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1234</v>
       </c>
       <c r="D417" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E417" s="9">
-        <v>2990.0</v>
+        <v>4620.0</v>
       </c>
       <c r="F417" s="7" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="11">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D418" s="5">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="E418" s="9">
-        <v>0.0</v>
+        <v>6160.0</v>
       </c>
       <c r="F418" s="7" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="11">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D419" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E419" s="9">
-        <v>0.0</v>
+        <v>2420.0</v>
       </c>
       <c r="F419" s="7" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="11">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D420" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E420" s="9">
-        <v>39990.0</v>
+        <v>3740.0</v>
       </c>
       <c r="F420" s="7" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="11">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D421" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E421" s="9">
-        <v>14990.0</v>
+        <v>7150.0</v>
       </c>
       <c r="F421" s="7" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="11">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1249</v>
       </c>
       <c r="D422" s="5">
         <v>0.0</v>
       </c>
       <c r="E422" s="9">
-        <v>27990.0</v>
+        <v>20680.0</v>
       </c>
       <c r="F422" s="7" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="11">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D423" s="5">
         <v>0.0</v>
       </c>
       <c r="E423" s="9">
-        <v>104990.0</v>
+        <v>25630.0</v>
       </c>
       <c r="F423" s="7" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="11">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D424" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E424" s="9">
-        <v>0.0</v>
+        <v>38060.0</v>
       </c>
       <c r="F424" s="7" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="11">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D425" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E425" s="9">
-        <v>0.0</v>
+        <v>36300.0</v>
       </c>
       <c r="F425" s="7" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="11">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D426" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E426" s="9">
-        <v>89500.0</v>
+        <v>38500.0</v>
       </c>
       <c r="F426" s="7" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="11">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D427" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E427" s="9">
-        <v>0.0</v>
+        <v>66000.0</v>
       </c>
       <c r="F427" s="7" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="11">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D428" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E428" s="9">
-        <v>110200.0</v>
+        <v>6270.0</v>
       </c>
       <c r="F428" s="7" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="11">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D429" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E429" s="9">
-        <v>0.0</v>
+        <v>3190.0</v>
       </c>
       <c r="F429" s="7" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
         <v>1</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D430" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E430" s="9">
-        <v>18990.0</v>
+        <v>9090.0</v>
       </c>
       <c r="F430" s="7" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
         <v>2</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D431" s="5">
         <v>0.0</v>
       </c>
       <c r="E431" s="9">
-        <v>21990.0</v>
+        <v>13490.0</v>
       </c>
       <c r="F431" s="7" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D432" s="5">
-        <v>1.0</v>
+        <v>293.0</v>
       </c>
       <c r="E432" s="9">
-        <v>2990.0</v>
+        <v>8490.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D433" s="5">
-        <v>0.0</v>
+        <v>129.0</v>
       </c>
       <c r="E433" s="9">
-        <v>10990.0</v>
+        <v>14490.0</v>
       </c>
       <c r="F433" s="7" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D434" s="5">
-        <v>0.0</v>
+        <v>96.0</v>
       </c>
       <c r="E434" s="9">
-        <v>0.0</v>
+        <v>15490.0</v>
       </c>
       <c r="F434" s="7" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E435" s="9">
         <v>0.0</v>
       </c>
       <c r="F435" s="7" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D436" s="5">
         <v>0.0</v>
       </c>
       <c r="E436" s="9">
         <v>0.0</v>
       </c>
       <c r="F436" s="7" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="11">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D437" s="5">
         <v>0.0</v>
       </c>
       <c r="E437" s="9">
-        <v>0.0</v>
+        <v>750.0</v>
       </c>
       <c r="F437" s="7" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D438" s="5">
         <v>0.0</v>
       </c>
       <c r="E438" s="9">
-        <v>0.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F438" s="7" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="11">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D439" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E439" s="9">
-        <v>7990.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F439" s="7" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="11">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D440" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E440" s="9">
-        <v>7490.0</v>
+        <v>0.0</v>
       </c>
       <c r="F440" s="7" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="11">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D441" s="5">
         <v>0.0</v>
       </c>
       <c r="E441" s="9">
         <v>0.0</v>
       </c>
       <c r="F441" s="7" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="11">
         <v>1</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D442" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E442" s="9">
-        <v>9590.0</v>
+        <v>39990.0</v>
       </c>
       <c r="F442" s="7" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="11">
         <v>2</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D443" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E443" s="9">
-        <v>24090.0</v>
+        <v>14990.0</v>
       </c>
       <c r="F443" s="7" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="11">
         <v>3</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D444" s="5">
         <v>0.0</v>
       </c>
       <c r="E444" s="9">
-        <v>16990.0</v>
+        <v>27990.0</v>
       </c>
       <c r="F444" s="7" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="11">
         <v>4</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D445" s="5">
         <v>0.0</v>
       </c>
       <c r="E445" s="9">
-        <v>16990.0</v>
+        <v>104990.0</v>
       </c>
       <c r="F445" s="7" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="11">
         <v>1</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D446" s="5">
         <v>0.0</v>
       </c>
       <c r="E446" s="9">
         <v>0.0</v>
       </c>
       <c r="F446" s="7" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D447" s="5">
-        <v>32.0</v>
+        <v>0.0</v>
       </c>
       <c r="E447" s="9">
-        <v>1120.0</v>
+        <v>0.0</v>
       </c>
       <c r="F447" s="7" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D448" s="5">
         <v>0.0</v>
       </c>
       <c r="E448" s="9">
-        <v>1120.0</v>
+        <v>89500.0</v>
       </c>
       <c r="F448" s="7" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D449" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E449" s="9">
-        <v>1120.0</v>
+        <v>0.0</v>
       </c>
       <c r="F449" s="7" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D450" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E450" s="9">
-        <v>1120.0</v>
+        <v>110200.0</v>
       </c>
       <c r="F450" s="7" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D451" s="5">
         <v>0.0</v>
       </c>
       <c r="E451" s="9">
-        <v>1120.0</v>
+        <v>0.0</v>
       </c>
       <c r="F451" s="7" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="11">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D452" s="5">
-        <v>0.0</v>
+        <v>476.0</v>
       </c>
       <c r="E452" s="9">
-        <v>1120.0</v>
+        <v>18990.0</v>
       </c>
       <c r="F452" s="7" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D453" s="5">
-        <v>28.0</v>
+        <v>495.0</v>
       </c>
       <c r="E453" s="9">
-        <v>3200.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F453" s="7" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="11">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D454" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E454" s="9">
-        <v>1100.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F454" s="7" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="11">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D455" s="5">
-        <v>34.0</v>
+        <v>0.0</v>
       </c>
       <c r="E455" s="9">
-        <v>1100.0</v>
+        <v>10990.0</v>
       </c>
       <c r="F455" s="7" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D456" s="5">
-        <v>27.0</v>
+        <v>1.0</v>
       </c>
       <c r="E456" s="9">
-        <v>1730.0</v>
+        <v>12590.0</v>
       </c>
       <c r="F456" s="7" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D457" s="5">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="E457" s="9">
-        <v>14590.0</v>
+        <v>15590.0</v>
       </c>
       <c r="F457" s="7" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D458" s="5">
         <v>0.0</v>
       </c>
       <c r="E458" s="9">
-        <v>13590.0</v>
+        <v>0.0</v>
       </c>
       <c r="F458" s="7" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D459" s="5">
-        <v>1.0</v>
+        <v>-1.0</v>
       </c>
       <c r="E459" s="9">
-        <v>11590.0</v>
+        <v>0.0</v>
       </c>
       <c r="F459" s="7" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D460" s="5">
         <v>0.0</v>
       </c>
       <c r="E460" s="9">
-        <v>7490.0</v>
+        <v>0.0</v>
       </c>
       <c r="F460" s="7" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D461" s="5">
         <v>0.0</v>
       </c>
       <c r="E461" s="9">
-        <v>17950.0</v>
+        <v>0.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D462" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E462" s="9">
-        <v>24990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D463" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E463" s="9">
-        <v>24990.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D464" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E464" s="9">
-        <v>19950.0</v>
+        <v>7490.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D465" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E465" s="9">
-        <v>26990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D466" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E466" s="9">
-        <v>29990.0</v>
+        <v>9590.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D467" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E467" s="9">
-        <v>34990.0</v>
+        <v>24090.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D468" s="5">
-        <v>130.0</v>
+        <v>0.0</v>
       </c>
       <c r="E468" s="9">
-        <v>139990.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D469" s="5">
-        <v>217.0</v>
+        <v>0.0</v>
       </c>
       <c r="E469" s="9">
-        <v>79990.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D470" s="5">
-        <v>268.0</v>
+        <v>0.0</v>
       </c>
       <c r="E470" s="9">
-        <v>99990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F470" s="7" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D471" s="5">
-        <v>250.0</v>
+        <v>32.0</v>
       </c>
       <c r="E471" s="9">
-        <v>121990.0</v>
+        <v>1120.0</v>
       </c>
       <c r="F471" s="7" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D472" s="5">
         <v>0.0</v>
       </c>
       <c r="E472" s="9">
-        <v>16990.0</v>
+        <v>1120.0</v>
       </c>
       <c r="F472" s="7" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D473" s="5">
-        <v>185.0</v>
+        <v>1.0</v>
       </c>
       <c r="E473" s="9">
-        <v>13290.0</v>
+        <v>1120.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D474" s="5">
-        <v>194.0</v>
+        <v>1.0</v>
       </c>
       <c r="E474" s="9">
-        <v>19290.0</v>
+        <v>1120.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D475" s="5">
-        <v>611.0</v>
+        <v>0.0</v>
       </c>
       <c r="E475" s="9">
-        <v>21990.0</v>
+        <v>1120.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D476" s="5">
         <v>0.0</v>
       </c>
       <c r="E476" s="9">
-        <v>45990.0</v>
+        <v>1120.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D477" s="5">
-        <v>111.0</v>
+        <v>29.0</v>
       </c>
       <c r="E477" s="9">
-        <v>21990.0</v>
+        <v>3200.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D478" s="5">
         <v>4.0</v>
       </c>
       <c r="E478" s="9">
-        <v>24990.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F478" s="7" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D479" s="5">
-        <v>182.0</v>
+        <v>32.0</v>
       </c>
       <c r="E479" s="9">
-        <v>32990.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F479" s="7" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="11">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D480" s="5">
-        <v>0.0</v>
+        <v>26.0</v>
       </c>
       <c r="E480" s="9">
-        <v>14590.0</v>
+        <v>1730.0</v>
       </c>
       <c r="F480" s="7" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="D481" s="5">
         <v>0.0</v>
       </c>
       <c r="E481" s="9">
-        <v>17990.0</v>
+        <v>14590.0</v>
       </c>
       <c r="F481" s="7" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="D482" s="5">
         <v>0.0</v>
       </c>
       <c r="E482" s="9">
-        <v>42990.0</v>
+        <v>13590.0</v>
       </c>
       <c r="F482" s="7" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B483" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D483" s="5">
         <v>0.0</v>
       </c>
       <c r="E483" s="9">
-        <v>2609910.0</v>
+        <v>11590.0</v>
       </c>
       <c r="F483" s="7" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D484" s="5">
         <v>0.0</v>
       </c>
       <c r="E484" s="9">
-        <v>25990.0</v>
+        <v>7490.0</v>
       </c>
       <c r="F484" s="7" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B485" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D485" s="5">
-        <v>62.0</v>
+        <v>0.0</v>
       </c>
       <c r="E485" s="9">
-        <v>12990.0</v>
+        <v>17950.0</v>
       </c>
       <c r="F485" s="7" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D486" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E486" s="9">
-        <v>12890.0</v>
+        <v>25690.0</v>
       </c>
       <c r="F486" s="7" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D487" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E487" s="9">
-        <v>13990.0</v>
+        <v>25690.0</v>
       </c>
       <c r="F487" s="7" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D488" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E488" s="9">
-        <v>14590.0</v>
+        <v>19950.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D489" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E489" s="9">
-        <v>17799.0</v>
+        <v>27690.0</v>
       </c>
       <c r="F489" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="11">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="9">
-        <v>16190.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F490" s="7" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="11">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B491" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D491" s="5">
         <v>0.0</v>
       </c>
       <c r="E491" s="9">
-        <v>23999.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F491" s="7" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="9">
-        <v>21190.0</v>
+        <v>147990.0</v>
       </c>
       <c r="F492" s="7" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D493" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E493" s="9">
-        <v>24990.0</v>
+        <v>81990.0</v>
       </c>
       <c r="F493" s="7" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D494" s="5">
         <v>0.0</v>
       </c>
       <c r="E494" s="9">
-        <v>22090.0</v>
+        <v>102990.0</v>
       </c>
       <c r="F494" s="7" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D495" s="5">
-        <v>57.0</v>
+        <v>6.0</v>
       </c>
       <c r="E495" s="9">
-        <v>105050.0</v>
+        <v>126990.0</v>
       </c>
       <c r="F495" s="7" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D496" s="5">
-        <v>54.0</v>
+        <v>0.0</v>
       </c>
       <c r="E496" s="9">
-        <v>142970.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D497" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E497" s="9">
-        <v>40990.0</v>
+        <v>13590.0</v>
       </c>
       <c r="F497" s="7" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="11">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D498" s="5">
-        <v>52.0</v>
+        <v>3.0</v>
       </c>
       <c r="E498" s="9">
-        <v>13590.0</v>
+        <v>19990.0</v>
       </c>
       <c r="F498" s="7" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="11">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D499" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E499" s="9">
-        <v>0.0</v>
+        <v>22990.0</v>
       </c>
       <c r="F499" s="7" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="11">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D500" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E500" s="9">
-        <v>208930.0</v>
+        <v>45990.0</v>
       </c>
       <c r="F500" s="7" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D501" s="5">
-        <v>23.0</v>
+        <v>53.0</v>
       </c>
       <c r="E501" s="9">
-        <v>250570.0</v>
+        <v>22690.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D502" s="5">
-        <v>38.0</v>
+        <v>3.0</v>
       </c>
       <c r="E502" s="9">
-        <v>314340.0</v>
+        <v>26690.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D503" s="5">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E503" s="9">
-        <v>414550.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F503" s="7" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D504" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E504" s="9">
-        <v>11490.0</v>
+        <v>14590.0</v>
       </c>
       <c r="F504" s="7" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D505" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E505" s="9">
-        <v>16490.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D506" s="5">
-        <v>65.0</v>
+        <v>0.0</v>
       </c>
       <c r="E506" s="9">
-        <v>17990.0</v>
+        <v>42990.0</v>
       </c>
       <c r="F506" s="7" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D507" s="5">
         <v>0.0</v>
       </c>
       <c r="E507" s="9">
-        <v>21990.0</v>
+        <v>2377918.0</v>
       </c>
       <c r="F507" s="7" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D508" s="5">
         <v>0.0</v>
       </c>
       <c r="E508" s="9">
-        <v>26990.0</v>
+        <v>25990.0</v>
       </c>
       <c r="F508" s="7" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D509" s="5">
-        <v>58.0</v>
+        <v>2.0</v>
       </c>
       <c r="E509" s="9">
-        <v>16990.0</v>
+        <v>12890.0</v>
       </c>
       <c r="F509" s="7" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="11">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D510" s="5">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="E510" s="9">
-        <v>19990.0</v>
+        <v>14590.0</v>
       </c>
       <c r="F510" s="7" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D511" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E511" s="9">
-        <v>26990.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D512" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E512" s="9">
-        <v>9590.0</v>
+        <v>21190.0</v>
       </c>
       <c r="F512" s="7" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D513" s="5">
-        <v>32.0</v>
+        <v>55.0</v>
       </c>
       <c r="E513" s="9">
-        <v>12590.0</v>
+        <v>105050.0</v>
       </c>
       <c r="F513" s="7" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1525</v>
       </c>
       <c r="D514" s="5">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="E514" s="9">
-        <v>148500.0</v>
+        <v>142970.0</v>
       </c>
       <c r="F514" s="7" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D515" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E515" s="9">
-        <v>415800.0</v>
+        <v>47899.0</v>
       </c>
       <c r="F515" s="7" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D516" s="5">
         <v>0.0</v>
       </c>
       <c r="E516" s="9">
-        <v>445500.0</v>
+        <v>40990.0</v>
       </c>
       <c r="F516" s="7" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D517" s="5">
         <v>0.0</v>
       </c>
       <c r="E517" s="9">
-        <v>247500.0</v>
+        <v>23999.0</v>
       </c>
       <c r="F517" s="7" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B518" s="6" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C518" s="7" t="s">
         <v>1536</v>
       </c>
-      <c r="C518" s="7" t="s">
+      <c r="D518" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E518" s="9">
+        <v>21090.0</v>
+      </c>
+      <c r="F518" s="7" t="s">
         <v>1537</v>
-      </c>
-[...7 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B519" s="6" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C519" s="7" t="s">
         <v>1539</v>
       </c>
-      <c r="C519" s="7" t="s">
+      <c r="D519" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E519" s="9">
+        <v>24990.0</v>
+      </c>
+      <c r="F519" s="7" t="s">
         <v>1540</v>
-      </c>
-[...7 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B520" s="6" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C520" s="7" t="s">
         <v>1542</v>
       </c>
-      <c r="C520" s="7" t="s">
+      <c r="D520" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E520" s="9">
+        <v>22090.0</v>
+      </c>
+      <c r="F520" s="7" t="s">
         <v>1543</v>
-      </c>
-[...7 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B521" s="6" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C521" s="7" t="s">
         <v>1545</v>
       </c>
-      <c r="C521" s="7" t="s">
+      <c r="D521" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E521" s="9">
+        <v>13990.0</v>
+      </c>
+      <c r="F521" s="7" t="s">
         <v>1546</v>
-      </c>
-[...7 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B522" s="6" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C522" s="7" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D522" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E522" s="9">
+        <v>13590.0</v>
+      </c>
+      <c r="F522" s="7" t="s">
         <v>1548</v>
-      </c>
-[...10 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B523" s="6" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C523" s="7" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D523" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E523" s="9">
+        <v>17799.0</v>
+      </c>
+      <c r="F523" s="7" t="s">
         <v>1551</v>
-      </c>
-[...10 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B524" s="6" t="s">
-        <v>1554</v>
+        <v>1515</v>
       </c>
       <c r="C524" s="7" t="s">
-        <v>1555</v>
+        <v>1552</v>
       </c>
       <c r="D524" s="5">
         <v>0.0</v>
       </c>
       <c r="E524" s="9">
-        <v>2276578.0</v>
+        <v>15190.0</v>
       </c>
       <c r="F524" s="7" t="s">
-        <v>1556</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B525" s="6" t="s">
-        <v>1557</v>
+        <v>1554</v>
       </c>
       <c r="C525" s="7" t="s">
-        <v>1558</v>
+        <v>1555</v>
       </c>
       <c r="D525" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E525" s="9">
-        <v>2004439.0</v>
+        <v>12990.0</v>
       </c>
       <c r="F525" s="7" t="s">
-        <v>1559</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B526" s="6" t="s">
-        <v>1560</v>
+        <v>1509</v>
       </c>
       <c r="C526" s="7" t="s">
-        <v>1561</v>
+        <v>1557</v>
       </c>
       <c r="D526" s="5">
         <v>0.0</v>
       </c>
       <c r="E526" s="9">
-        <v>0.0</v>
+        <v>12590.0</v>
       </c>
       <c r="F526" s="7" t="s">
-        <v>1562</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="11">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B527" s="6" t="s">
-        <v>1563</v>
+        <v>1559</v>
       </c>
       <c r="C527" s="7" t="s">
-        <v>1564</v>
+        <v>1560</v>
       </c>
       <c r="D527" s="5">
         <v>0.0</v>
       </c>
       <c r="E527" s="9">
-        <v>2017116.0</v>
+        <v>0.0</v>
       </c>
       <c r="F527" s="7" t="s">
-        <v>1565</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B528" s="6" t="s">
-        <v>1566</v>
+        <v>1562</v>
       </c>
       <c r="C528" s="7" t="s">
-        <v>1567</v>
+        <v>1563</v>
       </c>
       <c r="D528" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E528" s="9">
-        <v>3445485.0</v>
+        <v>13590.0</v>
       </c>
       <c r="F528" s="7" t="s">
-        <v>1568</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="11">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B529" s="6" t="s">
-        <v>1569</v>
+        <v>1565</v>
       </c>
       <c r="C529" s="7" t="s">
-        <v>1570</v>
+        <v>1566</v>
       </c>
       <c r="D529" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E529" s="9">
-        <v>2789470.0</v>
+        <v>208930.0</v>
       </c>
       <c r="F529" s="7" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="11">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B530" s="6" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
       <c r="C530" s="7" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="D530" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E530" s="9">
-        <v>731461.0</v>
+        <v>250570.0</v>
       </c>
       <c r="F530" s="7" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="11">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B531" s="6" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="C531" s="7" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
       <c r="D531" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E531" s="9">
-        <v>953916.0</v>
+        <v>314340.0</v>
       </c>
       <c r="F531" s="7" t="s">
-        <v>1577</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="11">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B532" s="6" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="C532" s="7" t="s">
-        <v>1579</v>
+        <v>1575</v>
       </c>
       <c r="D532" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E532" s="9">
-        <v>848516.0</v>
+        <v>414550.0</v>
       </c>
       <c r="F532" s="7" t="s">
-        <v>1580</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="11">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B533" s="6" t="s">
-        <v>1581</v>
+        <v>1577</v>
       </c>
       <c r="C533" s="7" t="s">
-        <v>1582</v>
+        <v>1578</v>
       </c>
       <c r="D533" s="5">
         <v>0.0</v>
       </c>
       <c r="E533" s="9">
-        <v>1042959.0</v>
+        <v>11490.0</v>
       </c>
       <c r="F533" s="7" t="s">
-        <v>1583</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="11">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B534" s="6" t="s">
-        <v>1584</v>
+        <v>1580</v>
       </c>
       <c r="C534" s="7" t="s">
-        <v>1585</v>
+        <v>1581</v>
       </c>
       <c r="D534" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E534" s="9">
-        <v>1190682.0</v>
+        <v>16490.0</v>
       </c>
       <c r="F534" s="7" t="s">
-        <v>1586</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="11">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B535" s="6" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
       <c r="C535" s="7" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
       <c r="D535" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E535" s="9">
-        <v>1407411.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F535" s="7" t="s">
-        <v>1589</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="11">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B536" s="6" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
       <c r="C536" s="7" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="D536" s="5">
-        <v>0.0</v>
+        <v>49.0</v>
       </c>
       <c r="E536" s="9">
-        <v>1586315.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F536" s="7" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="11">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B537" s="6" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
       <c r="C537" s="7" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="D537" s="5">
-        <v>0.0</v>
+        <v>53.0</v>
       </c>
       <c r="E537" s="9">
-        <v>417204.0</v>
+        <v>26990.0</v>
       </c>
       <c r="F537" s="7" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="11">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B538" s="6" t="s">
-        <v>1596</v>
+        <v>1592</v>
       </c>
       <c r="C538" s="7" t="s">
-        <v>1597</v>
+        <v>1593</v>
       </c>
       <c r="D538" s="5">
         <v>0.0</v>
       </c>
       <c r="E538" s="9">
-        <v>480280.0</v>
+        <v>13490.0</v>
       </c>
       <c r="F538" s="7" t="s">
-        <v>1598</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="11">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B539" s="6" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
       <c r="C539" s="7" t="s">
-        <v>1600</v>
+        <v>1596</v>
       </c>
       <c r="D539" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E539" s="9">
-        <v>499602.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F539" s="7" t="s">
-        <v>1601</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="11">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="B540" s="6" t="s">
-        <v>1602</v>
+        <v>1598</v>
       </c>
       <c r="C540" s="7" t="s">
-        <v>1603</v>
+        <v>1599</v>
       </c>
       <c r="D540" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E540" s="9">
-        <v>563905.0</v>
+        <v>19990.0</v>
       </c>
       <c r="F540" s="7" t="s">
-        <v>1604</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="11">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="B541" s="6" t="s">
-        <v>1605</v>
+        <v>1601</v>
       </c>
       <c r="C541" s="7" t="s">
-        <v>1606</v>
+        <v>1602</v>
       </c>
       <c r="D541" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E541" s="9">
-        <v>618599.0</v>
+        <v>26990.0</v>
       </c>
       <c r="F541" s="7" t="s">
-        <v>1607</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="11">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="B542" s="6" t="s">
-        <v>1608</v>
+        <v>1604</v>
       </c>
       <c r="C542" s="7" t="s">
-        <v>1609</v>
+        <v>1605</v>
       </c>
       <c r="D542" s="5">
         <v>0.0</v>
       </c>
       <c r="E542" s="9">
-        <v>791690.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F542" s="7" t="s">
-        <v>1610</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="11">
         <v>1</v>
       </c>
       <c r="B543" s="6" t="s">
-        <v>1611</v>
+        <v>1607</v>
       </c>
       <c r="C543" s="7" t="s">
-        <v>1612</v>
+        <v>1608</v>
       </c>
       <c r="D543" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E543" s="9">
-        <v>0.0</v>
+        <v>9590.0</v>
       </c>
       <c r="F543" s="7" t="s">
-        <v>1613</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="11">
         <v>2</v>
       </c>
       <c r="B544" s="6" t="s">
-        <v>1614</v>
+        <v>1610</v>
       </c>
       <c r="C544" s="7" t="s">
-        <v>1615</v>
+        <v>1611</v>
       </c>
       <c r="D544" s="5">
-        <v>0.0</v>
+        <v>32.0</v>
       </c>
       <c r="E544" s="9">
-        <v>0.0</v>
+        <v>12590.0</v>
       </c>
       <c r="F544" s="7" t="s">
-        <v>1616</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B545" s="6" t="s">
-        <v>1617</v>
+        <v>1613</v>
       </c>
       <c r="C545" s="7" t="s">
-        <v>1618</v>
+        <v>1614</v>
       </c>
       <c r="D545" s="5">
         <v>0.0</v>
       </c>
       <c r="E545" s="9">
-        <v>0.0</v>
+        <v>138000.0</v>
       </c>
       <c r="F545" s="7" t="s">
-        <v>1619</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B546" s="6" t="s">
-        <v>1620</v>
+        <v>1616</v>
       </c>
       <c r="C546" s="7" t="s">
-        <v>1621</v>
+        <v>1617</v>
       </c>
       <c r="D546" s="5">
         <v>0.0</v>
       </c>
       <c r="E546" s="9">
-        <v>0.0</v>
+        <v>386400.0</v>
       </c>
       <c r="F546" s="7" t="s">
-        <v>1622</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>1623</v>
+        <v>1619</v>
       </c>
       <c r="C547" s="7" t="s">
-        <v>1624</v>
+        <v>1620</v>
       </c>
       <c r="D547" s="5">
         <v>0.0</v>
       </c>
       <c r="E547" s="9">
-        <v>0.0</v>
+        <v>414000.0</v>
       </c>
       <c r="F547" s="7" t="s">
-        <v>1625</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B548" s="6" t="s">
-        <v>1626</v>
+        <v>1622</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>1627</v>
+        <v>1623</v>
       </c>
       <c r="D548" s="5">
         <v>0.0</v>
       </c>
       <c r="E548" s="9">
-        <v>9200.0</v>
+        <v>230000.0</v>
       </c>
       <c r="F548" s="7" t="s">
-        <v>1628</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B549" s="6" t="s">
-        <v>1629</v>
+        <v>1625</v>
       </c>
       <c r="C549" s="7" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
       <c r="D549" s="5">
         <v>0.0</v>
       </c>
       <c r="E549" s="9">
-        <v>7990.0</v>
+        <v>271400.0</v>
       </c>
       <c r="F549" s="7" t="s">
-        <v>1631</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B550" s="6" t="s">
-        <v>1632</v>
+        <v>1628</v>
       </c>
       <c r="C550" s="7" t="s">
-        <v>1633</v>
+        <v>1629</v>
       </c>
       <c r="D550" s="5">
         <v>0.0</v>
       </c>
       <c r="E550" s="9">
-        <v>9600.0</v>
+        <v>0.0</v>
       </c>
       <c r="F550" s="7" t="s">
-        <v>1634</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B551" s="6" t="s">
-        <v>1635</v>
+        <v>1631</v>
       </c>
       <c r="C551" s="7" t="s">
-        <v>1636</v>
+        <v>1632</v>
       </c>
       <c r="D551" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E551" s="9">
-        <v>9600.0</v>
+        <v>0.0</v>
       </c>
       <c r="F551" s="7" t="s">
-        <v>1637</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B552" s="6" t="s">
-        <v>1638</v>
+        <v>1634</v>
       </c>
       <c r="C552" s="7" t="s">
-        <v>1639</v>
+        <v>1635</v>
       </c>
       <c r="D552" s="5">
         <v>0.0</v>
       </c>
       <c r="E552" s="9">
-        <v>9600.0</v>
+        <v>990821.0</v>
       </c>
       <c r="F552" s="7" t="s">
-        <v>1640</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B553" s="6" t="s">
-        <v>1641</v>
+        <v>1637</v>
       </c>
       <c r="C553" s="7" t="s">
-        <v>1642</v>
+        <v>1638</v>
       </c>
       <c r="D553" s="5">
         <v>0.0</v>
       </c>
       <c r="E553" s="9">
-        <v>11300.0</v>
+        <v>1148359.0</v>
       </c>
       <c r="F553" s="7" t="s">
-        <v>1643</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B554" s="6" t="s">
-        <v>1644</v>
+        <v>1640</v>
       </c>
       <c r="C554" s="7" t="s">
-        <v>1645</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1641</v>
+      </c>
+      <c r="D554" s="5">
+        <v>0.0</v>
       </c>
       <c r="E554" s="9">
-        <v>1590.0</v>
+        <v>1526919.0</v>
       </c>
       <c r="F554" s="7" t="s">
-        <v>1647</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B555" s="6" t="s">
-        <v>1648</v>
+        <v>1643</v>
       </c>
       <c r="C555" s="7" t="s">
-        <v>1649</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1644</v>
+      </c>
+      <c r="D555" s="5">
+        <v>0.0</v>
       </c>
       <c r="E555" s="9">
-        <v>1690.0</v>
+        <v>2276578.0</v>
       </c>
       <c r="F555" s="7" t="s">
-        <v>1650</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="11">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B556" s="6" t="s">
-        <v>1651</v>
+        <v>1646</v>
       </c>
       <c r="C556" s="7" t="s">
-        <v>1652</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1647</v>
+      </c>
+      <c r="D556" s="5">
+        <v>0.0</v>
       </c>
       <c r="E556" s="9">
-        <v>1990.0</v>
+        <v>2004439.0</v>
       </c>
       <c r="F556" s="7" t="s">
-        <v>1653</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="11">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B557" s="6" t="s">
-        <v>1654</v>
+        <v>1649</v>
       </c>
       <c r="C557" s="7" t="s">
-        <v>1655</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1650</v>
+      </c>
+      <c r="D557" s="5">
+        <v>0.0</v>
       </c>
       <c r="E557" s="9">
-        <v>1990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F557" s="7" t="s">
-        <v>1656</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="11">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B558" s="6" t="s">
-        <v>1657</v>
+        <v>1652</v>
       </c>
       <c r="C558" s="7" t="s">
-        <v>1658</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1653</v>
+      </c>
+      <c r="D558" s="5">
+        <v>0.0</v>
       </c>
       <c r="E558" s="9">
-        <v>2290.0</v>
+        <v>2017116.0</v>
       </c>
       <c r="F558" s="7" t="s">
-        <v>1659</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="11">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B559" s="6" t="s">
-        <v>1660</v>
+        <v>1655</v>
       </c>
       <c r="C559" s="7" t="s">
-        <v>1661</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1656</v>
+      </c>
+      <c r="D559" s="5">
+        <v>0.0</v>
       </c>
       <c r="E559" s="9">
-        <v>1990.0</v>
+        <v>3445485.0</v>
       </c>
       <c r="F559" s="7" t="s">
-        <v>1662</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B560" s="6" t="s">
-        <v>1663</v>
+        <v>1658</v>
       </c>
       <c r="C560" s="7" t="s">
-        <v>1664</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1659</v>
+      </c>
+      <c r="D560" s="5">
+        <v>0.0</v>
       </c>
       <c r="E560" s="9">
-        <v>2290.0</v>
+        <v>2789470.0</v>
       </c>
       <c r="F560" s="7" t="s">
-        <v>1665</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B561" s="6" t="s">
-        <v>1666</v>
+        <v>1661</v>
       </c>
       <c r="C561" s="7" t="s">
-        <v>1667</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1662</v>
+      </c>
+      <c r="D561" s="5">
+        <v>0.0</v>
       </c>
       <c r="E561" s="9">
-        <v>1990.0</v>
+        <v>731461.0</v>
       </c>
       <c r="F561" s="7" t="s">
-        <v>1668</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>1669</v>
+        <v>1664</v>
       </c>
       <c r="C562" s="7" t="s">
-        <v>1670</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1665</v>
+      </c>
+      <c r="D562" s="5">
+        <v>0.0</v>
       </c>
       <c r="E562" s="9">
-        <v>2290.0</v>
+        <v>953916.0</v>
       </c>
       <c r="F562" s="7" t="s">
-        <v>1671</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="11">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>1672</v>
+        <v>1667</v>
       </c>
       <c r="C563" s="7" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1668</v>
+      </c>
+      <c r="D563" s="5">
+        <v>0.0</v>
       </c>
       <c r="E563" s="9">
-        <v>1990.0</v>
+        <v>848516.0</v>
       </c>
       <c r="F563" s="7" t="s">
-        <v>1674</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="11">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B564" s="6" t="s">
-        <v>1675</v>
+        <v>1670</v>
       </c>
       <c r="C564" s="7" t="s">
-        <v>1676</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>1671</v>
+      </c>
+      <c r="D564" s="5">
+        <v>0.0</v>
       </c>
       <c r="E564" s="9">
-        <v>2290.0</v>
+        <v>1042959.0</v>
       </c>
       <c r="F564" s="7" t="s">
-        <v>1677</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="11">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B565" s="6" t="s">
-        <v>1678</v>
+        <v>1673</v>
       </c>
       <c r="C565" s="7" t="s">
-        <v>1679</v>
+        <v>1674</v>
       </c>
       <c r="D565" s="5">
         <v>0.0</v>
       </c>
       <c r="E565" s="9">
-        <v>8900.0</v>
+        <v>1190682.0</v>
       </c>
       <c r="F565" s="7" t="s">
-        <v>1680</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="11">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B566" s="6" t="s">
-        <v>1681</v>
+        <v>1676</v>
       </c>
       <c r="C566" s="7" t="s">
-        <v>1682</v>
+        <v>1677</v>
       </c>
       <c r="D566" s="5">
         <v>0.0</v>
       </c>
       <c r="E566" s="9">
-        <v>17900.0</v>
+        <v>1407411.0</v>
       </c>
       <c r="F566" s="7" t="s">
-        <v>1683</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="11">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B567" s="6" t="s">
-        <v>1684</v>
+        <v>1679</v>
       </c>
       <c r="C567" s="7" t="s">
-        <v>1685</v>
+        <v>1680</v>
       </c>
       <c r="D567" s="5">
         <v>0.0</v>
       </c>
       <c r="E567" s="9">
-        <v>30800.0</v>
+        <v>1586315.0</v>
       </c>
       <c r="F567" s="7" t="s">
-        <v>1686</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="11">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B568" s="6" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="C568" s="7" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="D568" s="5">
         <v>0.0</v>
       </c>
       <c r="E568" s="9">
-        <v>0.0</v>
+        <v>417204.0</v>
       </c>
       <c r="F568" s="7" t="s">
-        <v>1689</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="11">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B569" s="6" t="s">
-        <v>1690</v>
+        <v>1685</v>
       </c>
       <c r="C569" s="7" t="s">
-        <v>1691</v>
+        <v>1686</v>
       </c>
       <c r="D569" s="5">
         <v>0.0</v>
       </c>
       <c r="E569" s="9">
-        <v>0.0</v>
+        <v>480280.0</v>
       </c>
       <c r="F569" s="7" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="11">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B570" s="6" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="C570" s="7" t="s">
-        <v>1694</v>
+        <v>1689</v>
       </c>
       <c r="D570" s="5">
         <v>0.0</v>
       </c>
       <c r="E570" s="9">
-        <v>0.0</v>
+        <v>499602.0</v>
       </c>
       <c r="F570" s="7" t="s">
-        <v>1695</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="11">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B571" s="6" t="s">
-        <v>1696</v>
+        <v>1691</v>
       </c>
       <c r="C571" s="7" t="s">
-        <v>1697</v>
+        <v>1692</v>
       </c>
       <c r="D571" s="5">
         <v>0.0</v>
       </c>
       <c r="E571" s="9">
-        <v>0.0</v>
+        <v>563905.0</v>
       </c>
       <c r="F571" s="7" t="s">
-        <v>1698</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="11">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B572" s="6" t="s">
-        <v>1699</v>
+        <v>1694</v>
       </c>
       <c r="C572" s="7" t="s">
-        <v>1700</v>
+        <v>1695</v>
       </c>
       <c r="D572" s="5">
         <v>0.0</v>
       </c>
       <c r="E572" s="9">
-        <v>0.0</v>
+        <v>618599.0</v>
       </c>
       <c r="F572" s="7" t="s">
-        <v>1701</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="11">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>1702</v>
+        <v>1697</v>
       </c>
       <c r="C573" s="7" t="s">
-        <v>1703</v>
+        <v>1698</v>
       </c>
       <c r="D573" s="5">
         <v>0.0</v>
       </c>
       <c r="E573" s="9">
-        <v>21333.0</v>
+        <v>791690.0</v>
       </c>
       <c r="F573" s="7" t="s">
-        <v>1704</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="C574" s="7" t="s">
-        <v>1706</v>
+        <v>1701</v>
       </c>
       <c r="D574" s="5">
         <v>0.0</v>
       </c>
       <c r="E574" s="9">
-        <v>13341.0</v>
+        <v>0.0</v>
       </c>
       <c r="F574" s="7" t="s">
-        <v>1707</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1708</v>
+        <v>1703</v>
       </c>
       <c r="C575" s="7" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D575" s="5">
         <v>0.0</v>
       </c>
       <c r="E575" s="9">
-        <v>15065.0</v>
+        <v>0.0</v>
       </c>
       <c r="F575" s="7" t="s">
-        <v>1710</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1711</v>
+        <v>1706</v>
       </c>
       <c r="C576" s="7" t="s">
-        <v>1712</v>
+        <v>1707</v>
       </c>
       <c r="D576" s="5">
         <v>0.0</v>
       </c>
       <c r="E576" s="9">
-        <v>15065.0</v>
+        <v>0.0</v>
       </c>
       <c r="F576" s="7" t="s">
-        <v>1713</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>1714</v>
+        <v>1709</v>
       </c>
       <c r="C577" s="7" t="s">
-        <v>1715</v>
+        <v>1710</v>
       </c>
       <c r="D577" s="5">
         <v>0.0</v>
       </c>
       <c r="E577" s="9">
-        <v>5500.0</v>
+        <v>0.0</v>
       </c>
       <c r="F577" s="7" t="s">
-        <v>1716</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>1717</v>
+        <v>1712</v>
       </c>
       <c r="C578" s="7" t="s">
-        <v>1718</v>
+        <v>1713</v>
       </c>
       <c r="D578" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E578" s="9">
-        <v>2800.0</v>
+        <v>0.0</v>
       </c>
       <c r="F578" s="7" t="s">
-        <v>1719</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B579" s="6" t="s">
-        <v>1720</v>
+        <v>1715</v>
       </c>
       <c r="C579" s="7" t="s">
-        <v>1721</v>
+        <v>1716</v>
       </c>
       <c r="D579" s="5">
         <v>0.0</v>
       </c>
       <c r="E579" s="9">
-        <v>3000.0</v>
+        <v>9200.0</v>
       </c>
       <c r="F579" s="7" t="s">
-        <v>1722</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>1723</v>
+        <v>1718</v>
       </c>
       <c r="C580" s="7" t="s">
-        <v>1724</v>
+        <v>1719</v>
       </c>
       <c r="D580" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E580" s="9">
-        <v>0.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F580" s="7" t="s">
-        <v>1725</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B581" s="6" t="s">
-        <v>1726</v>
+        <v>1721</v>
       </c>
       <c r="C581" s="7" t="s">
-        <v>1727</v>
+        <v>1722</v>
       </c>
       <c r="D581" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E581" s="9">
-        <v>0.0</v>
+        <v>9600.0</v>
       </c>
       <c r="F581" s="7" t="s">
-        <v>1728</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="11">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>1729</v>
+        <v>1724</v>
       </c>
       <c r="C582" s="7" t="s">
-        <v>1730</v>
+        <v>1725</v>
       </c>
       <c r="D582" s="5">
         <v>1.0</v>
       </c>
       <c r="E582" s="9">
-        <v>13341.0</v>
+        <v>9600.0</v>
       </c>
       <c r="F582" s="7" t="s">
-        <v>1731</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="11">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B583" s="6" t="s">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="C583" s="7" t="s">
-        <v>1733</v>
+        <v>1728</v>
       </c>
       <c r="D583" s="5">
         <v>0.0</v>
       </c>
       <c r="E583" s="9">
-        <v>15065.0</v>
+        <v>9600.0</v>
       </c>
       <c r="F583" s="7" t="s">
-        <v>1734</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="11">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B584" s="6" t="s">
-        <v>1735</v>
+        <v>1730</v>
       </c>
       <c r="C584" s="7" t="s">
-        <v>1736</v>
+        <v>1731</v>
       </c>
       <c r="D584" s="5">
         <v>0.0</v>
       </c>
       <c r="E584" s="9">
-        <v>19573.0</v>
+        <v>11300.0</v>
       </c>
       <c r="F584" s="7" t="s">
-        <v>1737</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="11">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B585" s="6" t="s">
-        <v>1738</v>
+        <v>1733</v>
       </c>
       <c r="C585" s="7" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>1734</v>
+      </c>
+      <c r="D585" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E585" s="9">
-        <v>3900.0</v>
+        <v>1590.0</v>
       </c>
       <c r="F585" s="7" t="s">
-        <v>1740</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B586" s="6" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="C586" s="7" t="s">
-        <v>1742</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1738</v>
+      </c>
+      <c r="D586" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E586" s="9">
-        <v>0.0</v>
+        <v>1690.0</v>
       </c>
       <c r="F586" s="7" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="11">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B587" s="6" t="s">
-        <v>1744</v>
+        <v>1740</v>
       </c>
       <c r="C587" s="7" t="s">
-        <v>1745</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>1741</v>
+      </c>
+      <c r="D587" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E587" s="9">
-        <v>0.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F587" s="7" t="s">
-        <v>1746</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="11">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B588" s="6" t="s">
-        <v>1747</v>
+        <v>1743</v>
       </c>
       <c r="C588" s="7" t="s">
-        <v>1748</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1744</v>
+      </c>
+      <c r="D588" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E588" s="9">
-        <v>0.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F588" s="7" t="s">
-        <v>1749</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="11">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>1750</v>
+        <v>1746</v>
       </c>
       <c r="C589" s="7" t="s">
-        <v>1751</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>1747</v>
+      </c>
+      <c r="D589" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E589" s="9">
-        <v>0.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F589" s="7" t="s">
-        <v>1752</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="11">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B590" s="6" t="s">
-        <v>1753</v>
+        <v>1749</v>
       </c>
       <c r="C590" s="7" t="s">
-        <v>1754</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1750</v>
+      </c>
+      <c r="D590" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E590" s="9">
-        <v>0.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F590" s="7" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="11">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>1756</v>
+        <v>1752</v>
       </c>
       <c r="C591" s="7" t="s">
-        <v>1757</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1753</v>
+      </c>
+      <c r="D591" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E591" s="9">
-        <v>0.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F591" s="7" t="s">
-        <v>1758</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="11">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B592" s="6" t="s">
-        <v>1759</v>
+        <v>1755</v>
       </c>
       <c r="C592" s="7" t="s">
-        <v>1760</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1756</v>
+      </c>
+      <c r="D592" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E592" s="9">
-        <v>0.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F592" s="7" t="s">
-        <v>1761</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="11">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B593" s="6" t="s">
-        <v>1762</v>
+        <v>1758</v>
       </c>
       <c r="C593" s="7" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1759</v>
+      </c>
+      <c r="D593" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E593" s="9">
-        <v>0.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F593" s="7" t="s">
-        <v>1764</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="11">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B594" s="6" t="s">
-        <v>1765</v>
+        <v>1761</v>
       </c>
       <c r="C594" s="7" t="s">
-        <v>1766</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>1762</v>
+      </c>
+      <c r="D594" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E594" s="9">
-        <v>5090.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F594" s="7" t="s">
-        <v>1767</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="11">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B595" s="6" t="s">
-        <v>1768</v>
+        <v>1764</v>
       </c>
       <c r="C595" s="7" t="s">
-        <v>1769</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>1765</v>
+      </c>
+      <c r="D595" s="5" t="s">
+        <v>1735</v>
       </c>
       <c r="E595" s="9">
-        <v>4590.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F595" s="7" t="s">
-        <v>1770</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="11">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B596" s="6" t="s">
-        <v>1771</v>
+        <v>1767</v>
       </c>
       <c r="C596" s="7" t="s">
-        <v>1772</v>
+        <v>1768</v>
       </c>
       <c r="D596" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E596" s="9">
-        <v>7990.0</v>
+        <v>8900.0</v>
       </c>
       <c r="F596" s="7" t="s">
-        <v>1773</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="11">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="B597" s="6" t="s">
-        <v>1774</v>
+        <v>1770</v>
       </c>
       <c r="C597" s="7" t="s">
-        <v>1775</v>
+        <v>1771</v>
       </c>
       <c r="D597" s="5">
         <v>0.0</v>
       </c>
       <c r="E597" s="9">
-        <v>0.0</v>
+        <v>17900.0</v>
       </c>
       <c r="F597" s="7" t="s">
-        <v>1776</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="11">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="B598" s="6" t="s">
-        <v>1777</v>
+        <v>1773</v>
       </c>
       <c r="C598" s="7" t="s">
-        <v>1778</v>
+        <v>1774</v>
       </c>
       <c r="D598" s="5">
         <v>0.0</v>
       </c>
       <c r="E598" s="9">
-        <v>0.0</v>
+        <v>30800.0</v>
       </c>
       <c r="F598" s="7" t="s">
-        <v>1779</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="11">
         <v>1</v>
       </c>
       <c r="B599" s="6" t="s">
-        <v>1780</v>
+        <v>1776</v>
       </c>
       <c r="C599" s="7" t="s">
-        <v>1781</v>
+        <v>1777</v>
       </c>
       <c r="D599" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E599" s="9">
-        <v>1790.0</v>
+        <v>0.0</v>
       </c>
       <c r="F599" s="7" t="s">
-        <v>1782</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B600" s="6" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="C600" s="7" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
       <c r="D600" s="5">
         <v>0.0</v>
       </c>
       <c r="E600" s="9">
         <v>0.0</v>
       </c>
       <c r="F600" s="7" t="s">
-        <v>1785</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B601" s="6" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
       <c r="C601" s="7" t="s">
-        <v>1787</v>
+        <v>1783</v>
       </c>
       <c r="D601" s="5">
         <v>0.0</v>
       </c>
       <c r="E601" s="9">
         <v>0.0</v>
       </c>
       <c r="F601" s="7" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>1789</v>
+        <v>1785</v>
       </c>
       <c r="C602" s="7" t="s">
-        <v>1790</v>
+        <v>1786</v>
       </c>
       <c r="D602" s="5">
         <v>0.0</v>
       </c>
       <c r="E602" s="9">
         <v>0.0</v>
       </c>
       <c r="F602" s="7" t="s">
-        <v>1791</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B603" s="6" t="s">
-        <v>1792</v>
+        <v>1788</v>
       </c>
       <c r="C603" s="7" t="s">
-        <v>1793</v>
+        <v>1789</v>
       </c>
       <c r="D603" s="5">
         <v>0.0</v>
       </c>
       <c r="E603" s="9">
         <v>0.0</v>
       </c>
       <c r="F603" s="7" t="s">
-        <v>1794</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="11">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B604" s="6" t="s">
-        <v>1795</v>
+        <v>1791</v>
       </c>
       <c r="C604" s="7" t="s">
-        <v>1796</v>
+        <v>1792</v>
       </c>
       <c r="D604" s="5">
         <v>0.0</v>
       </c>
       <c r="E604" s="9">
-        <v>0.0</v>
+        <v>21333.0</v>
       </c>
       <c r="F604" s="7" t="s">
-        <v>1797</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="11">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B605" s="6" t="s">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="C605" s="7" t="s">
-        <v>1799</v>
+        <v>1795</v>
       </c>
       <c r="D605" s="5">
         <v>0.0</v>
       </c>
       <c r="E605" s="9">
-        <v>0.0</v>
+        <v>13341.0</v>
       </c>
       <c r="F605" s="7" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="11">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
       <c r="C606" s="7" t="s">
-        <v>1802</v>
+        <v>1798</v>
       </c>
       <c r="D606" s="5">
         <v>0.0</v>
       </c>
       <c r="E606" s="9">
-        <v>0.0</v>
+        <v>15065.0</v>
       </c>
       <c r="F606" s="7" t="s">
-        <v>1803</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="11">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>1804</v>
+        <v>1800</v>
       </c>
       <c r="C607" s="7" t="s">
-        <v>1805</v>
+        <v>1801</v>
       </c>
       <c r="D607" s="5">
         <v>0.0</v>
       </c>
       <c r="E607" s="9">
-        <v>0.0</v>
+        <v>15065.0</v>
       </c>
       <c r="F607" s="7" t="s">
-        <v>1806</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="11">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>1807</v>
+        <v>1803</v>
       </c>
       <c r="C608" s="7" t="s">
-        <v>1808</v>
+        <v>1804</v>
       </c>
       <c r="D608" s="5">
         <v>0.0</v>
       </c>
       <c r="E608" s="9">
-        <v>0.0</v>
+        <v>5500.0</v>
       </c>
       <c r="F608" s="7" t="s">
-        <v>1809</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="11">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1810</v>
+        <v>1806</v>
       </c>
       <c r="C609" s="7" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="D609" s="5">
         <v>0.0</v>
       </c>
       <c r="E609" s="9">
-        <v>0.0</v>
+        <v>2800.0</v>
       </c>
       <c r="F609" s="7" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="11">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
       <c r="C610" s="7" t="s">
-        <v>1814</v>
+        <v>1810</v>
       </c>
       <c r="D610" s="5">
         <v>0.0</v>
       </c>
       <c r="E610" s="9">
-        <v>2199.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F610" s="7" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="11">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B611" s="6" t="s">
-        <v>1816</v>
+        <v>1812</v>
       </c>
       <c r="C611" s="7" t="s">
-        <v>1817</v>
+        <v>1813</v>
       </c>
       <c r="D611" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E611" s="9">
-        <v>3499.0</v>
+        <v>0.0</v>
       </c>
       <c r="F611" s="7" t="s">
-        <v>1818</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="11">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1819</v>
+        <v>1815</v>
       </c>
       <c r="C612" s="7" t="s">
-        <v>1820</v>
+        <v>1816</v>
       </c>
       <c r="D612" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E612" s="9">
         <v>0.0</v>
       </c>
       <c r="F612" s="7" t="s">
-        <v>1821</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="11">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="C613" s="7" t="s">
-        <v>1823</v>
+        <v>1819</v>
       </c>
       <c r="D613" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E613" s="9">
-        <v>0.0</v>
+        <v>13341.0</v>
       </c>
       <c r="F613" s="7" t="s">
-        <v>1824</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="11">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="C614" s="7" t="s">
-        <v>1826</v>
+        <v>1822</v>
       </c>
       <c r="D614" s="5">
         <v>0.0</v>
       </c>
       <c r="E614" s="9">
-        <v>0.0</v>
+        <v>15065.0</v>
       </c>
       <c r="F614" s="7" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="11">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>1828</v>
+        <v>1824</v>
       </c>
       <c r="C615" s="7" t="s">
-        <v>1829</v>
+        <v>1825</v>
       </c>
       <c r="D615" s="5">
         <v>0.0</v>
       </c>
       <c r="E615" s="9">
-        <v>0.0</v>
+        <v>19573.0</v>
       </c>
       <c r="F615" s="7" t="s">
-        <v>1830</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="11">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1831</v>
+        <v>1827</v>
       </c>
       <c r="C616" s="7" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
       <c r="D616" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E616" s="9">
-        <v>0.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F616" s="7" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="11">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="C617" s="7" t="s">
-        <v>1835</v>
+        <v>1831</v>
       </c>
       <c r="D617" s="5">
         <v>0.0</v>
       </c>
       <c r="E617" s="9">
         <v>0.0</v>
       </c>
       <c r="F617" s="7" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="11">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B618" s="6" t="s">
-        <v>1837</v>
+        <v>1833</v>
       </c>
       <c r="C618" s="7" t="s">
-        <v>1838</v>
+        <v>1834</v>
       </c>
       <c r="D618" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E618" s="9">
         <v>0.0</v>
       </c>
       <c r="F618" s="7" t="s">
-        <v>1839</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="11">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="B619" s="6" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="C619" s="7" t="s">
-        <v>1841</v>
+        <v>1837</v>
       </c>
       <c r="D619" s="5">
         <v>0.0</v>
       </c>
       <c r="E619" s="9">
         <v>0.0</v>
       </c>
       <c r="F619" s="7" t="s">
-        <v>1842</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="11">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>1843</v>
+        <v>1839</v>
       </c>
       <c r="C620" s="7" t="s">
-        <v>1844</v>
+        <v>1840</v>
       </c>
       <c r="D620" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E620" s="9">
         <v>0.0</v>
       </c>
       <c r="F620" s="7" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="11">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B621" s="6" t="s">
-        <v>1846</v>
+        <v>1842</v>
       </c>
       <c r="C621" s="7" t="s">
-        <v>1847</v>
+        <v>1843</v>
       </c>
       <c r="D621" s="5">
         <v>0.0</v>
       </c>
       <c r="E621" s="9">
         <v>0.0</v>
       </c>
       <c r="F621" s="7" t="s">
-        <v>1848</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="11">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B622" s="6" t="s">
-        <v>1849</v>
+        <v>1845</v>
       </c>
       <c r="C622" s="7" t="s">
-        <v>1850</v>
+        <v>1846</v>
       </c>
       <c r="D622" s="5">
         <v>0.0</v>
       </c>
       <c r="E622" s="9">
         <v>0.0</v>
       </c>
       <c r="F622" s="7" t="s">
-        <v>1851</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="11">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="B623" s="6" t="s">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="C623" s="7" t="s">
-        <v>1853</v>
+        <v>1849</v>
       </c>
       <c r="D623" s="5">
         <v>0.0</v>
       </c>
       <c r="E623" s="9">
         <v>0.0</v>
       </c>
       <c r="F623" s="7" t="s">
-        <v>1854</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="11">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="B624" s="6" t="s">
-        <v>1855</v>
+        <v>1851</v>
       </c>
       <c r="C624" s="7" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
       <c r="D624" s="5">
         <v>0.0</v>
       </c>
       <c r="E624" s="9">
         <v>0.0</v>
       </c>
       <c r="F624" s="7" t="s">
-        <v>1857</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="11">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>1858</v>
+        <v>1854</v>
       </c>
       <c r="C625" s="7" t="s">
-        <v>1859</v>
+        <v>1855</v>
       </c>
       <c r="D625" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E625" s="9">
-        <v>0.0</v>
+        <v>5090.0</v>
       </c>
       <c r="F625" s="7" t="s">
-        <v>1860</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="11">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="B626" s="6" t="s">
-        <v>1861</v>
+        <v>1857</v>
       </c>
       <c r="C626" s="7" t="s">
-        <v>1862</v>
+        <v>1858</v>
       </c>
       <c r="D626" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E626" s="9">
-        <v>0.0</v>
+        <v>4590.0</v>
       </c>
       <c r="F626" s="7" t="s">
-        <v>1863</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="11">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="B627" s="6" t="s">
-        <v>1864</v>
+        <v>1860</v>
       </c>
       <c r="C627" s="7" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="D627" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E627" s="9">
-        <v>0.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F627" s="7" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="11">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="B628" s="6" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="C628" s="7" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="D628" s="5">
         <v>0.0</v>
       </c>
       <c r="E628" s="9">
         <v>0.0</v>
       </c>
       <c r="F628" s="7" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="11">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="C629" s="7" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="D629" s="5">
         <v>0.0</v>
       </c>
       <c r="E629" s="9">
         <v>0.0</v>
       </c>
       <c r="F629" s="7" t="s">
-        <v>1872</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="11">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
       <c r="C630" s="7" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="D630" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E630" s="9">
-        <v>0.0</v>
+        <v>1790.0</v>
       </c>
       <c r="F630" s="7" t="s">
-        <v>1875</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="11">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="B631" s="6" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
       <c r="C631" s="7" t="s">
-        <v>1877</v>
+        <v>1873</v>
       </c>
       <c r="D631" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E631" s="9">
-        <v>3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F631" s="7" t="s">
-        <v>1878</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="11">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="B632" s="6" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
       <c r="C632" s="7" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="D632" s="5">
         <v>0.0</v>
       </c>
       <c r="E632" s="9">
         <v>0.0</v>
       </c>
       <c r="F632" s="7" t="s">
-        <v>1881</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="11">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="B633" s="6" t="s">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="C633" s="7" t="s">
-        <v>1883</v>
+        <v>1879</v>
       </c>
       <c r="D633" s="5">
         <v>0.0</v>
       </c>
       <c r="E633" s="9">
         <v>0.0</v>
       </c>
       <c r="F633" s="7" t="s">
-        <v>1884</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="11">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1885</v>
+        <v>1881</v>
       </c>
       <c r="C634" s="7" t="s">
-        <v>1886</v>
+        <v>1882</v>
       </c>
       <c r="D634" s="5">
         <v>0.0</v>
       </c>
       <c r="E634" s="9">
         <v>0.0</v>
       </c>
       <c r="F634" s="7" t="s">
-        <v>1887</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="11">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>1888</v>
+        <v>1884</v>
       </c>
       <c r="C635" s="7" t="s">
-        <v>1889</v>
+        <v>1885</v>
       </c>
       <c r="D635" s="5">
         <v>0.0</v>
       </c>
       <c r="E635" s="9">
         <v>0.0</v>
       </c>
       <c r="F635" s="7" t="s">
-        <v>1890</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="11">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="B636" s="6" t="s">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="C636" s="7" t="s">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="D636" s="5">
         <v>0.0</v>
       </c>
       <c r="E636" s="9">
         <v>0.0</v>
       </c>
       <c r="F636" s="7" t="s">
-        <v>1893</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="11">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="B637" s="6" t="s">
-        <v>1894</v>
+        <v>1890</v>
       </c>
       <c r="C637" s="7" t="s">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="D637" s="5">
         <v>0.0</v>
       </c>
       <c r="E637" s="9">
         <v>0.0</v>
       </c>
       <c r="F637" s="7" t="s">
-        <v>1896</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="11">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B638" s="6" t="s">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="C638" s="7" t="s">
-        <v>1898</v>
+        <v>1894</v>
       </c>
       <c r="D638" s="5">
         <v>0.0</v>
       </c>
       <c r="E638" s="9">
         <v>0.0</v>
       </c>
       <c r="F638" s="7" t="s">
-        <v>1899</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="11">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="B639" s="6" t="s">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="C639" s="7" t="s">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="D639" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E639" s="9">
-        <v>3500.0</v>
+        <v>0.0</v>
       </c>
       <c r="F639" s="7" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="11">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="B640" s="6" t="s">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="C640" s="7" t="s">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="D640" s="5">
         <v>0.0</v>
       </c>
       <c r="E640" s="9">
         <v>0.0</v>
       </c>
       <c r="F640" s="7" t="s">
-        <v>1905</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="11">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="B641" s="6" t="s">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="C641" s="7" t="s">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="D641" s="5">
         <v>0.0</v>
       </c>
       <c r="E641" s="9">
-        <v>0.0</v>
+        <v>2199.0</v>
       </c>
       <c r="F641" s="7" t="s">
-        <v>1908</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="11">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="B642" s="6" t="s">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="C642" s="7" t="s">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="D642" s="5">
         <v>0.0</v>
       </c>
       <c r="E642" s="9">
-        <v>0.0</v>
+        <v>3499.0</v>
       </c>
       <c r="F642" s="7" t="s">
-        <v>1911</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="11">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="C643" s="7" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="D643" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E643" s="9">
-        <v>1900.0</v>
+        <v>0.0</v>
       </c>
       <c r="F643" s="7" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="11">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="B644" s="6" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="C644" s="7" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="D644" s="5">
         <v>0.0</v>
       </c>
       <c r="E644" s="9">
         <v>0.0</v>
       </c>
       <c r="F644" s="7" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="11">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="B645" s="6" t="s">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="C645" s="7" t="s">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="D645" s="5">
         <v>0.0</v>
       </c>
       <c r="E645" s="9">
         <v>0.0</v>
       </c>
       <c r="F645" s="7" t="s">
-        <v>1920</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="11">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="B646" s="6" t="s">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="C646" s="7" t="s">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="D646" s="5">
         <v>0.0</v>
       </c>
       <c r="E646" s="9">
         <v>0.0</v>
       </c>
       <c r="F646" s="7" t="s">
-        <v>1923</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="11">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="B647" s="6" t="s">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="C647" s="7" t="s">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="D647" s="5">
         <v>0.0</v>
       </c>
       <c r="E647" s="9">
         <v>0.0</v>
       </c>
       <c r="F647" s="7" t="s">
-        <v>1926</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="11">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="B648" s="6" t="s">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="C648" s="7" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="D648" s="5">
         <v>0.0</v>
       </c>
       <c r="E648" s="9">
         <v>0.0</v>
       </c>
       <c r="F648" s="7" t="s">
-        <v>1929</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="11">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B649" s="6" t="s">
-        <v>1930</v>
+        <v>1926</v>
       </c>
       <c r="C649" s="7" t="s">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="D649" s="5">
         <v>0.0</v>
       </c>
       <c r="E649" s="9">
         <v>0.0</v>
       </c>
       <c r="F649" s="7" t="s">
-        <v>1932</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="11">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B650" s="6" t="s">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="C650" s="7" t="s">
-        <v>1934</v>
+        <v>1930</v>
       </c>
       <c r="D650" s="5">
         <v>0.0</v>
       </c>
       <c r="E650" s="9">
         <v>0.0</v>
       </c>
       <c r="F650" s="7" t="s">
-        <v>1935</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="11">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B651" s="6" t="s">
-        <v>1936</v>
+        <v>1932</v>
       </c>
       <c r="C651" s="7" t="s">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="D651" s="5">
         <v>0.0</v>
       </c>
       <c r="E651" s="9">
         <v>0.0</v>
       </c>
       <c r="F651" s="7" t="s">
-        <v>1938</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="11">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B652" s="6" t="s">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="C652" s="7" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="D652" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E652" s="9">
         <v>0.0</v>
       </c>
       <c r="F652" s="7" t="s">
-        <v>1941</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B653" s="6" t="s">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="C653" s="7" t="s">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="D653" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E653" s="9">
-        <v>1290.0</v>
+        <v>0.0</v>
       </c>
       <c r="F653" s="7" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B654" s="6" t="s">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="C654" s="7" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="D654" s="5">
-        <v>688.0</v>
+        <v>0.0</v>
       </c>
       <c r="E654" s="9">
-        <v>990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F654" s="7" t="s">
-        <v>1947</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B655" s="6" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="C655" s="7" t="s">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="D655" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E655" s="9">
-        <v>1290.0</v>
+        <v>0.0</v>
       </c>
       <c r="F655" s="7" t="s">
-        <v>1950</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="B656" s="6" t="s">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="C656" s="7" t="s">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="D656" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E656" s="9">
-        <v>1190.0</v>
+        <v>0.0</v>
       </c>
       <c r="F656" s="7" t="s">
-        <v>1953</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="B657" s="6" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="C657" s="7" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="D657" s="5">
-        <v>571.0</v>
+        <v>0.0</v>
       </c>
       <c r="E657" s="9">
-        <v>1190.0</v>
+        <v>0.0</v>
       </c>
       <c r="F657" s="7" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B658" s="6" t="s">
-        <v>1957</v>
+        <v>1953</v>
       </c>
       <c r="C658" s="7" t="s">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="D658" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E658" s="9">
-        <v>1290.0</v>
+        <v>0.0</v>
       </c>
       <c r="F658" s="7" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="B659" s="6" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="C659" s="7" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D659" s="5">
         <v>0.0</v>
       </c>
       <c r="E659" s="9">
-        <v>3590.0</v>
+        <v>0.0</v>
       </c>
       <c r="F659" s="7" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="B660" s="6" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="C660" s="7" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="D660" s="5">
         <v>0.0</v>
       </c>
       <c r="E660" s="9">
-        <v>3190.0</v>
+        <v>0.0</v>
       </c>
       <c r="F660" s="7" t="s">
-        <v>1965</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="11">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="B661" s="6" t="s">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="C661" s="7" t="s">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="D661" s="5">
         <v>0.0</v>
       </c>
       <c r="E661" s="9">
-        <v>3190.0</v>
+        <v>0.0</v>
       </c>
       <c r="F661" s="7" t="s">
-        <v>1968</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="11">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B662" s="6" t="s">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="C662" s="7" t="s">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="D662" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E662" s="9">
-        <v>1390.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F662" s="7" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="11">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B663" s="6" t="s">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="C663" s="7" t="s">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="D663" s="5">
         <v>0.0</v>
       </c>
       <c r="E663" s="9">
-        <v>1290.0</v>
+        <v>0.0</v>
       </c>
       <c r="F663" s="7" t="s">
-        <v>1974</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="11">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="B664" s="6" t="s">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="C664" s="7" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="D664" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E664" s="9">
-        <v>690.0</v>
+        <v>0.0</v>
       </c>
       <c r="F664" s="7" t="s">
-        <v>1977</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="11">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="B665" s="6" t="s">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="C665" s="7" t="s">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="D665" s="5">
         <v>0.0</v>
       </c>
       <c r="E665" s="9">
         <v>0.0</v>
       </c>
       <c r="F665" s="7" t="s">
-        <v>1980</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="11">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="B666" s="6" t="s">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="C666" s="7" t="s">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="D666" s="5">
         <v>0.0</v>
       </c>
       <c r="E666" s="9">
-        <v>990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F666" s="7" t="s">
-        <v>1983</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="11">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B667" s="6" t="s">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="C667" s="7" t="s">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="D667" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E667" s="9">
-        <v>4990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F667" s="7" t="s">
-        <v>1986</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="11">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="B668" s="6" t="s">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="C668" s="7" t="s">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="D668" s="5">
         <v>0.0</v>
       </c>
       <c r="E668" s="9">
-        <v>9490.0</v>
+        <v>0.0</v>
       </c>
       <c r="F668" s="7" t="s">
-        <v>1989</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="11">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="B669" s="6" t="s">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="C669" s="7" t="s">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="D669" s="5">
         <v>0.0</v>
       </c>
       <c r="E669" s="9">
-        <v>9490.0</v>
+        <v>0.0</v>
       </c>
       <c r="F669" s="7" t="s">
-        <v>1992</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="11">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="B670" s="6" t="s">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="C670" s="7" t="s">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="D670" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E670" s="9">
-        <v>9490.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F670" s="7" t="s">
-        <v>1995</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="11">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B671" s="6" t="s">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="C671" s="7" t="s">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="D671" s="5">
         <v>0.0</v>
       </c>
       <c r="E671" s="9">
-        <v>9990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F671" s="7" t="s">
-        <v>1998</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="11">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B672" s="6" t="s">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="C672" s="7" t="s">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="D672" s="5">
         <v>0.0</v>
       </c>
       <c r="E672" s="9">
-        <v>9990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F672" s="7" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="11">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B673" s="6" t="s">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="C673" s="7" t="s">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="D673" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E673" s="9">
-        <v>9990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F673" s="7" t="s">
-        <v>2004</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="11">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="B674" s="6" t="s">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="C674" s="7" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D674" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E674" s="9">
-        <v>7990.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F674" s="7" t="s">
-        <v>2007</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="11">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B675" s="6" t="s">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="C675" s="7" t="s">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="D675" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E675" s="9">
-        <v>7990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F675" s="7" t="s">
-        <v>2010</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="11">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="B676" s="6" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="C676" s="7" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D676" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E676" s="9">
-        <v>25990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F676" s="7" t="s">
-        <v>2013</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="11">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="B677" s="6" t="s">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="C677" s="7" t="s">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D677" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E677" s="9">
-        <v>5990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F677" s="7" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="11">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="B678" s="6" t="s">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="C678" s="7" t="s">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="D678" s="5">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="E678" s="9">
-        <v>3990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F678" s="7" t="s">
-        <v>2019</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="11">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B679" s="6" t="s">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C679" s="7" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="D679" s="5">
         <v>0.0</v>
       </c>
       <c r="E679" s="9">
-        <v>4990.0</v>
+        <v>0.0</v>
       </c>
       <c r="F679" s="7" t="s">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="11">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="B680" s="6" t="s">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C680" s="7" t="s">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D680" s="5">
         <v>0.0</v>
       </c>
       <c r="E680" s="9">
         <v>0.0</v>
       </c>
       <c r="F680" s="7" t="s">
-        <v>2025</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="11">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="B681" s="6" t="s">
-        <v>2026</v>
+        <v>2022</v>
       </c>
       <c r="C681" s="7" t="s">
-        <v>2027</v>
+        <v>2023</v>
       </c>
       <c r="D681" s="5">
         <v>0.0</v>
       </c>
       <c r="E681" s="9">
         <v>0.0</v>
       </c>
       <c r="F681" s="7" t="s">
-        <v>2028</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="11">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="B682" s="6" t="s">
-        <v>2029</v>
+        <v>2025</v>
       </c>
       <c r="C682" s="7" t="s">
-        <v>2030</v>
+        <v>2026</v>
       </c>
       <c r="D682" s="5">
         <v>0.0</v>
       </c>
       <c r="E682" s="9">
         <v>0.0</v>
       </c>
       <c r="F682" s="7" t="s">
-        <v>2031</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="11">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="B683" s="6" t="s">
-        <v>2032</v>
+        <v>2028</v>
       </c>
       <c r="C683" s="7" t="s">
-        <v>2033</v>
+        <v>2029</v>
       </c>
       <c r="D683" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E683" s="9">
         <v>0.0</v>
       </c>
       <c r="F683" s="7" t="s">
-        <v>2034</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="11">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="B684" s="6" t="s">
-        <v>2035</v>
+        <v>2031</v>
       </c>
       <c r="C684" s="7" t="s">
-        <v>2036</v>
+        <v>2032</v>
       </c>
       <c r="D684" s="5">
-        <v>0.0</v>
+        <v>589.0</v>
       </c>
       <c r="E684" s="9">
-        <v>0.0</v>
+        <v>1290.0</v>
       </c>
       <c r="F684" s="7" t="s">
-        <v>2037</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="11">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="B685" s="6" t="s">
-        <v>2038</v>
+        <v>2034</v>
       </c>
       <c r="C685" s="7" t="s">
-        <v>2039</v>
+        <v>2035</v>
       </c>
       <c r="D685" s="5">
-        <v>0.0</v>
+        <v>721.0</v>
       </c>
       <c r="E685" s="9">
-        <v>0.0</v>
+        <v>990.0</v>
       </c>
       <c r="F685" s="7" t="s">
-        <v>2040</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="11">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="B686" s="6" t="s">
-        <v>2041</v>
+        <v>2037</v>
       </c>
       <c r="C686" s="7" t="s">
-        <v>2042</v>
+        <v>2038</v>
       </c>
       <c r="D686" s="5">
-        <v>0.0</v>
+        <v>624.0</v>
       </c>
       <c r="E686" s="9">
-        <v>0.0</v>
+        <v>1290.0</v>
       </c>
       <c r="F686" s="7" t="s">
-        <v>2043</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="11">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="B687" s="6" t="s">
-        <v>2044</v>
+        <v>2040</v>
       </c>
       <c r="C687" s="7" t="s">
-        <v>2045</v>
+        <v>2041</v>
       </c>
       <c r="D687" s="5">
-        <v>0.0</v>
+        <v>166.0</v>
       </c>
       <c r="E687" s="9">
-        <v>2490.0</v>
+        <v>1190.0</v>
       </c>
       <c r="F687" s="7" t="s">
-        <v>2046</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="11">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B688" s="6" t="s">
-        <v>2047</v>
+        <v>2043</v>
       </c>
       <c r="C688" s="7" t="s">
-        <v>2048</v>
+        <v>2044</v>
       </c>
       <c r="D688" s="5">
-        <v>1.0</v>
+        <v>907.0</v>
       </c>
       <c r="E688" s="9">
-        <v>2490.0</v>
+        <v>1190.0</v>
       </c>
       <c r="F688" s="7" t="s">
-        <v>2049</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="11">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="B689" s="6" t="s">
-        <v>2050</v>
+        <v>2046</v>
       </c>
       <c r="C689" s="7" t="s">
-        <v>2051</v>
+        <v>2047</v>
       </c>
       <c r="D689" s="5">
-        <v>0.0</v>
+        <v>671.0</v>
       </c>
       <c r="E689" s="9">
-        <v>3490.0</v>
+        <v>1290.0</v>
       </c>
       <c r="F689" s="7" t="s">
-        <v>2052</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="11">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="B690" s="6" t="s">
-        <v>2053</v>
+        <v>2049</v>
       </c>
       <c r="C690" s="7" t="s">
-        <v>2054</v>
+        <v>2050</v>
       </c>
       <c r="D690" s="5">
-        <v>30.0</v>
+        <v>0.0</v>
       </c>
       <c r="E690" s="9">
-        <v>1100.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F690" s="7" t="s">
-        <v>2055</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="11">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="B691" s="6" t="s">
-        <v>2056</v>
+        <v>2052</v>
       </c>
       <c r="C691" s="7" t="s">
-        <v>2057</v>
+        <v>2053</v>
       </c>
       <c r="D691" s="5">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="E691" s="9">
-        <v>3970.0</v>
+        <v>3190.0</v>
       </c>
       <c r="F691" s="7" t="s">
-        <v>2058</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="11">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="B692" s="6" t="s">
-        <v>2059</v>
+        <v>2055</v>
       </c>
       <c r="C692" s="7" t="s">
-        <v>2060</v>
+        <v>2056</v>
       </c>
       <c r="D692" s="5">
         <v>0.0</v>
       </c>
       <c r="E692" s="9">
-        <v>0.0</v>
+        <v>3190.0</v>
       </c>
       <c r="F692" s="7" t="s">
-        <v>2061</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="11">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="B693" s="6" t="s">
-        <v>2062</v>
+        <v>2058</v>
       </c>
       <c r="C693" s="7" t="s">
-        <v>2063</v>
+        <v>2059</v>
       </c>
       <c r="D693" s="5">
         <v>0.0</v>
       </c>
       <c r="E693" s="9">
-        <v>0.0</v>
+        <v>1390.0</v>
       </c>
       <c r="F693" s="7" t="s">
-        <v>2064</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="11">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="B694" s="6" t="s">
-        <v>2065</v>
+        <v>2061</v>
       </c>
       <c r="C694" s="7" t="s">
-        <v>2066</v>
+        <v>2062</v>
       </c>
       <c r="D694" s="5">
-        <v>98.0</v>
+        <v>0.0</v>
       </c>
       <c r="E694" s="9">
-        <v>2240.0</v>
+        <v>1290.0</v>
       </c>
       <c r="F694" s="7" t="s">
-        <v>2067</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="11">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="B695" s="6" t="s">
-        <v>2068</v>
+        <v>2064</v>
       </c>
       <c r="C695" s="7" t="s">
-        <v>2069</v>
+        <v>2065</v>
       </c>
       <c r="D695" s="5">
-        <v>97.0</v>
+        <v>1.0</v>
       </c>
       <c r="E695" s="9">
-        <v>3810.0</v>
+        <v>690.0</v>
       </c>
       <c r="F695" s="7" t="s">
-        <v>2070</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="B696" s="6" t="s">
-        <v>2071</v>
+        <v>2067</v>
       </c>
       <c r="C696" s="7" t="s">
-        <v>2072</v>
+        <v>2068</v>
       </c>
       <c r="D696" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E696" s="9">
-        <v>2250.0</v>
+        <v>0.0</v>
       </c>
       <c r="F696" s="7" t="s">
-        <v>2073</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="B697" s="6" t="s">
-        <v>2074</v>
+        <v>2070</v>
       </c>
       <c r="C697" s="7" t="s">
-        <v>2075</v>
+        <v>2071</v>
       </c>
       <c r="D697" s="5">
         <v>0.0</v>
       </c>
       <c r="E697" s="9">
-        <v>0.0</v>
+        <v>990.0</v>
       </c>
       <c r="F697" s="7" t="s">
-        <v>2076</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="11">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="B698" s="6" t="s">
-        <v>2077</v>
+        <v>2073</v>
       </c>
       <c r="C698" s="7" t="s">
-        <v>2078</v>
+        <v>2074</v>
       </c>
       <c r="D698" s="5">
-        <v>1.0</v>
+        <v>14.0</v>
       </c>
       <c r="E698" s="9">
         <v>4990.0</v>
       </c>
       <c r="F698" s="7" t="s">
-        <v>2079</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="11">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="B699" s="6" t="s">
-        <v>2080</v>
+        <v>2076</v>
       </c>
       <c r="C699" s="7" t="s">
-        <v>2081</v>
+        <v>2077</v>
       </c>
       <c r="D699" s="5">
         <v>0.0</v>
       </c>
       <c r="E699" s="9">
-        <v>0.0</v>
+        <v>9490.0</v>
       </c>
       <c r="F699" s="7" t="s">
-        <v>2082</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="11">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="B700" s="6" t="s">
-        <v>2083</v>
+        <v>2079</v>
       </c>
       <c r="C700" s="7" t="s">
-        <v>2084</v>
+        <v>2080</v>
       </c>
       <c r="D700" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E700" s="9">
-        <v>5990.0</v>
+        <v>9490.0</v>
       </c>
       <c r="F700" s="7" t="s">
-        <v>2085</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="11">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="B701" s="6" t="s">
-        <v>2086</v>
+        <v>2082</v>
       </c>
       <c r="C701" s="7" t="s">
-        <v>2087</v>
+        <v>2083</v>
       </c>
       <c r="D701" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E701" s="9">
-        <v>8990.0</v>
+        <v>9490.0</v>
       </c>
       <c r="F701" s="7" t="s">
-        <v>2088</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="11">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="B702" s="6" t="s">
-        <v>2089</v>
+        <v>2085</v>
       </c>
       <c r="C702" s="7" t="s">
-        <v>2090</v>
+        <v>2086</v>
       </c>
       <c r="D702" s="5">
         <v>0.0</v>
       </c>
       <c r="E702" s="9">
-        <v>0.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F702" s="7" t="s">
-        <v>2091</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="11">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="B703" s="6" t="s">
-        <v>2092</v>
+        <v>2088</v>
       </c>
       <c r="C703" s="7" t="s">
-        <v>2093</v>
+        <v>2089</v>
       </c>
       <c r="D703" s="5">
         <v>0.0</v>
       </c>
       <c r="E703" s="9">
-        <v>0.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F703" s="7" t="s">
-        <v>2094</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="11">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="B704" s="6" t="s">
-        <v>2095</v>
+        <v>2091</v>
       </c>
       <c r="C704" s="7" t="s">
-        <v>2096</v>
+        <v>2092</v>
       </c>
       <c r="D704" s="5">
-        <v>-5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E704" s="9">
-        <v>4090.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F704" s="7" t="s">
-        <v>2097</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="11">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="B705" s="6" t="s">
-        <v>2098</v>
+        <v>2094</v>
       </c>
       <c r="C705" s="7" t="s">
-        <v>2099</v>
+        <v>2095</v>
       </c>
       <c r="D705" s="5">
         <v>0.0</v>
       </c>
       <c r="E705" s="9">
-        <v>8600.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F705" s="7" t="s">
-        <v>2100</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="11">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="B706" s="6" t="s">
-        <v>2101</v>
+        <v>2097</v>
       </c>
       <c r="C706" s="7" t="s">
-        <v>2102</v>
+        <v>2098</v>
       </c>
       <c r="D706" s="5">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="E706" s="9">
-        <v>3900.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F706" s="7" t="s">
-        <v>2103</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="11">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="B707" s="6" t="s">
-        <v>2104</v>
+        <v>2100</v>
       </c>
       <c r="C707" s="7" t="s">
-        <v>2105</v>
+        <v>2101</v>
       </c>
       <c r="D707" s="5">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="E707" s="9">
-        <v>1360.0</v>
+        <v>25990.0</v>
       </c>
       <c r="F707" s="7" t="s">
-        <v>2106</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="11">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="B708" s="6" t="s">
-        <v>2107</v>
+        <v>2103</v>
       </c>
       <c r="C708" s="7" t="s">
-        <v>2108</v>
+        <v>2104</v>
       </c>
       <c r="D708" s="5">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="E708" s="9">
-        <v>1260.0</v>
+        <v>5990.0</v>
       </c>
       <c r="F708" s="7" t="s">
-        <v>2109</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="11">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="B709" s="6" t="s">
-        <v>2110</v>
+        <v>2106</v>
       </c>
       <c r="C709" s="7" t="s">
-        <v>2111</v>
+        <v>2107</v>
       </c>
       <c r="D709" s="5">
-        <v>4.0</v>
+        <v>23.0</v>
       </c>
       <c r="E709" s="9">
-        <v>2940.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F709" s="7" t="s">
-        <v>2112</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="11">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="B710" s="6" t="s">
-        <v>2113</v>
+        <v>2109</v>
       </c>
       <c r="C710" s="7" t="s">
-        <v>2114</v>
+        <v>2110</v>
       </c>
       <c r="D710" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E710" s="9">
-        <v>2830.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F710" s="7" t="s">
-        <v>2115</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="11">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="B711" s="6" t="s">
-        <v>2116</v>
+        <v>2112</v>
       </c>
       <c r="C711" s="7" t="s">
-        <v>2117</v>
+        <v>2113</v>
       </c>
       <c r="D711" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E711" s="9">
-        <v>2830.0</v>
+        <v>0.0</v>
       </c>
       <c r="F711" s="7" t="s">
-        <v>2118</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="11">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="B712" s="6" t="s">
-        <v>2119</v>
+        <v>2115</v>
       </c>
       <c r="C712" s="7" t="s">
-        <v>2120</v>
+        <v>2116</v>
       </c>
       <c r="D712" s="5">
         <v>0.0</v>
       </c>
       <c r="E712" s="9">
         <v>0.0</v>
       </c>
       <c r="F712" s="7" t="s">
-        <v>2121</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="11">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="B713" s="6" t="s">
-        <v>2122</v>
+        <v>2118</v>
       </c>
       <c r="C713" s="7" t="s">
-        <v>2123</v>
+        <v>2119</v>
       </c>
       <c r="D713" s="5">
         <v>0.0</v>
       </c>
       <c r="E713" s="9">
-        <v>1490.0</v>
+        <v>0.0</v>
       </c>
       <c r="F713" s="7" t="s">
-        <v>2124</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="11">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="B714" s="6" t="s">
-        <v>2125</v>
+        <v>2121</v>
       </c>
       <c r="C714" s="7" t="s">
-        <v>2126</v>
+        <v>2122</v>
       </c>
       <c r="D714" s="5">
         <v>0.0</v>
       </c>
       <c r="E714" s="9">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F714" s="7" t="s">
-        <v>2127</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="11">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="B715" s="6" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="C715" s="7" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="D715" s="5">
         <v>0.0</v>
       </c>
       <c r="E715" s="9">
         <v>0.0</v>
       </c>
       <c r="F715" s="7" t="s">
-        <v>2130</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="11">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="B716" s="6" t="s">
-        <v>2131</v>
+        <v>2127</v>
       </c>
       <c r="C716" s="7" t="s">
-        <v>2132</v>
+        <v>2128</v>
       </c>
       <c r="D716" s="5">
         <v>0.0</v>
       </c>
       <c r="E716" s="9">
         <v>0.0</v>
       </c>
       <c r="F716" s="7" t="s">
-        <v>2133</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="11">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="B717" s="6" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="C717" s="7" t="s">
-        <v>2135</v>
+        <v>2131</v>
       </c>
       <c r="D717" s="5">
         <v>0.0</v>
       </c>
       <c r="E717" s="9">
         <v>0.0</v>
       </c>
       <c r="F717" s="7" t="s">
-        <v>2136</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="11">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="B718" s="6" t="s">
-        <v>2137</v>
+        <v>2133</v>
       </c>
       <c r="C718" s="7" t="s">
-        <v>2138</v>
+        <v>2134</v>
       </c>
       <c r="D718" s="5">
         <v>0.0</v>
       </c>
       <c r="E718" s="9">
-        <v>4640.0</v>
+        <v>2490.0</v>
       </c>
       <c r="F718" s="7" t="s">
-        <v>2139</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="11">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="B719" s="6" t="s">
-        <v>2140</v>
+        <v>2136</v>
       </c>
       <c r="C719" s="7" t="s">
-        <v>2141</v>
+        <v>2137</v>
       </c>
       <c r="D719" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E719" s="9">
-        <v>3670.0</v>
+        <v>2490.0</v>
       </c>
       <c r="F719" s="7" t="s">
-        <v>2142</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="11">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="B720" s="6" t="s">
-        <v>2143</v>
+        <v>2139</v>
       </c>
       <c r="C720" s="7" t="s">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="D720" s="5">
         <v>0.0</v>
       </c>
       <c r="E720" s="9">
-        <v>1340.0</v>
+        <v>3490.0</v>
       </c>
       <c r="F720" s="7" t="s">
-        <v>2145</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="11">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="B721" s="6" t="s">
-        <v>2146</v>
+        <v>2142</v>
       </c>
       <c r="C721" s="7" t="s">
-        <v>2147</v>
+        <v>2143</v>
       </c>
       <c r="D721" s="5">
-        <v>0.0</v>
+        <v>85.0</v>
       </c>
       <c r="E721" s="9">
-        <v>4600.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F721" s="7" t="s">
-        <v>2148</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="11">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="B722" s="6" t="s">
-        <v>2149</v>
+        <v>2145</v>
       </c>
       <c r="C722" s="7" t="s">
-        <v>2150</v>
+        <v>2146</v>
       </c>
       <c r="D722" s="5">
-        <v>0.0</v>
+        <v>72.0</v>
       </c>
       <c r="E722" s="9">
-        <v>5740.0</v>
+        <v>3970.0</v>
       </c>
       <c r="F722" s="7" t="s">
-        <v>2151</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="11">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="B723" s="6" t="s">
-        <v>2152</v>
+        <v>2148</v>
       </c>
       <c r="C723" s="7" t="s">
-        <v>2153</v>
+        <v>2149</v>
       </c>
       <c r="D723" s="5">
-        <v>7.0</v>
+        <v>74.0</v>
       </c>
       <c r="E723" s="9">
-        <v>8550.0</v>
+        <v>2950.0</v>
       </c>
       <c r="F723" s="7" t="s">
-        <v>2154</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="11">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="B724" s="6" t="s">
-        <v>2155</v>
+        <v>2151</v>
       </c>
       <c r="C724" s="7" t="s">
-        <v>2156</v>
+        <v>2152</v>
       </c>
       <c r="D724" s="5">
-        <v>7.0</v>
+        <v>73.0</v>
       </c>
       <c r="E724" s="9">
-        <v>9240.0</v>
+        <v>955.0</v>
       </c>
       <c r="F724" s="7" t="s">
-        <v>2157</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="11">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="B725" s="6" t="s">
-        <v>2158</v>
+        <v>2154</v>
       </c>
       <c r="C725" s="7" t="s">
-        <v>2159</v>
+        <v>2155</v>
       </c>
       <c r="D725" s="5">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="E725" s="9">
-        <v>0.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F725" s="7" t="s">
-        <v>2160</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="11">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="B726" s="6" t="s">
-        <v>2161</v>
+        <v>2157</v>
       </c>
       <c r="C726" s="7" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
       <c r="D726" s="5">
         <v>0.0</v>
       </c>
       <c r="E726" s="9">
-        <v>0.0</v>
+        <v>3090.0</v>
       </c>
       <c r="F726" s="7" t="s">
-        <v>2163</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="11">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="B727" s="6" t="s">
-        <v>2164</v>
+        <v>2160</v>
       </c>
       <c r="C727" s="7" t="s">
-        <v>2165</v>
+        <v>2161</v>
       </c>
       <c r="D727" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E727" s="9">
-        <v>1690.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F727" s="7" t="s">
-        <v>2166</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="11">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="B728" s="6" t="s">
-        <v>2167</v>
+        <v>2163</v>
       </c>
       <c r="C728" s="7" t="s">
-        <v>2168</v>
+        <v>2164</v>
       </c>
       <c r="D728" s="5">
         <v>0.0</v>
       </c>
       <c r="E728" s="9">
         <v>0.0</v>
       </c>
       <c r="F728" s="7" t="s">
-        <v>2169</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="B729" s="6" t="s">
-        <v>2170</v>
+        <v>2166</v>
       </c>
       <c r="C729" s="7" t="s">
-        <v>2171</v>
+        <v>2167</v>
       </c>
       <c r="D729" s="5">
-        <v>99.0</v>
+        <v>0.0</v>
       </c>
       <c r="E729" s="9">
-        <v>2190.0</v>
+        <v>0.0</v>
       </c>
       <c r="F729" s="7" t="s">
-        <v>2172</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="B730" s="6" t="s">
-        <v>2173</v>
+        <v>1362</v>
       </c>
       <c r="C730" s="7" t="s">
-        <v>2174</v>
+        <v>2169</v>
       </c>
       <c r="D730" s="5">
-        <v>29.0</v>
+        <v>52.0</v>
       </c>
       <c r="E730" s="9">
-        <v>6900.0</v>
+        <v>1199.0</v>
       </c>
       <c r="F730" s="7" t="s">
-        <v>2175</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="11">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="B731" s="6" t="s">
-        <v>2176</v>
+        <v>2171</v>
       </c>
       <c r="C731" s="7" t="s">
-        <v>2177</v>
+        <v>2172</v>
       </c>
       <c r="D731" s="5">
-        <v>19.0</v>
+        <v>20.0</v>
       </c>
       <c r="E731" s="9">
-        <v>6900.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F731" s="7" t="s">
-        <v>2178</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="11">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B732" s="6"/>
+        <v>53</v>
+      </c>
+      <c r="B732" s="6" t="s">
+        <v>2174</v>
+      </c>
       <c r="C732" s="7" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="D732" s="5">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="E732" s="9">
-        <v>0.0</v>
+        <v>4900.0</v>
       </c>
       <c r="F732" s="7" t="s">
-        <v>2180</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="11">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B733" s="6"/>
+        <v>54</v>
+      </c>
+      <c r="B733" s="6" t="s">
+        <v>2177</v>
+      </c>
       <c r="C733" s="7" t="s">
-        <v>2181</v>
+        <v>2178</v>
       </c>
       <c r="D733" s="5">
-        <v>0.0</v>
+        <v>52.0</v>
       </c>
       <c r="E733" s="9">
-        <v>0.0</v>
+        <v>4900.0</v>
       </c>
       <c r="F733" s="7" t="s">
-        <v>2182</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="11">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B734" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="B734" s="6" t="s">
+        <v>2180</v>
+      </c>
       <c r="C734" s="7" t="s">
-        <v>2183</v>
+        <v>2181</v>
       </c>
       <c r="D734" s="5">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="E734" s="9">
-        <v>0.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F734" s="7" t="s">
-        <v>2184</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="11">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B735" s="6"/>
+        <v>56</v>
+      </c>
+      <c r="B735" s="6" t="s">
+        <v>2183</v>
+      </c>
       <c r="C735" s="7" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D735" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E735" s="9">
+        <v>4700.0</v>
+      </c>
+      <c r="F735" s="7" t="s">
         <v>2185</v>
-      </c>
-[...7 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="11">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B736" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B736" s="6" t="s">
+        <v>2186</v>
+      </c>
       <c r="C736" s="7" t="s">
         <v>2187</v>
       </c>
       <c r="D736" s="5">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="E736" s="9">
-        <v>0.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F736" s="7" t="s">
         <v>2188</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="11">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B737" s="6"/>
+        <v>58</v>
+      </c>
+      <c r="B737" s="6" t="s">
+        <v>2189</v>
+      </c>
       <c r="C737" s="7" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="D737" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E737" s="9">
-        <v>0.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F737" s="7" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="11">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B738" s="6"/>
+        <v>59</v>
+      </c>
+      <c r="B738" s="6" t="s">
+        <v>2192</v>
+      </c>
       <c r="C738" s="7" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="D738" s="5">
-        <v>0.0</v>
+        <v>53.0</v>
       </c>
       <c r="E738" s="9">
-        <v>0.0</v>
+        <v>7100.0</v>
       </c>
       <c r="F738" s="7" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="11">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="B739" s="6" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="C739" s="7" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="D739" s="5">
-        <v>10.0</v>
+        <v>13.0</v>
       </c>
       <c r="E739" s="9">
-        <v>17490.0</v>
+        <v>7900.0</v>
       </c>
       <c r="F739" s="7" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="11">
-        <v>2</v>
+        <v>61</v>
       </c>
       <c r="B740" s="6" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="C740" s="7" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="D740" s="5">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="E740" s="9">
-        <v>0.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F740" s="7" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="11">
-        <v>3</v>
+        <v>62</v>
       </c>
       <c r="B741" s="6" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="C741" s="7" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="D741" s="5">
-        <v>0.0</v>
+        <v>43.0</v>
       </c>
       <c r="E741" s="9">
-        <v>0.0</v>
+        <v>2300.0</v>
       </c>
       <c r="F741" s="7" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="11">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B742" s="6"/>
+        <v>63</v>
+      </c>
+      <c r="B742" s="6" t="s">
+        <v>2204</v>
+      </c>
       <c r="C742" s="7" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
       <c r="D742" s="5">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="E742" s="9">
-        <v>0.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F742" s="7" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="11">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B743" s="6"/>
+        <v>64</v>
+      </c>
+      <c r="B743" s="6" t="s">
+        <v>2207</v>
+      </c>
       <c r="C743" s="7" t="s">
-        <v>2204</v>
+        <v>2208</v>
       </c>
       <c r="D743" s="5">
-        <v>0.0</v>
+        <v>103.0</v>
       </c>
       <c r="E743" s="9">
-        <v>0.0</v>
+        <v>2240.0</v>
       </c>
       <c r="F743" s="7" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="11">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B744" s="6"/>
+        <v>65</v>
+      </c>
+      <c r="B744" s="6" t="s">
+        <v>2210</v>
+      </c>
       <c r="C744" s="7" t="s">
-        <v>2206</v>
+        <v>2211</v>
       </c>
       <c r="D744" s="5">
-        <v>0.0</v>
+        <v>85.0</v>
       </c>
       <c r="E744" s="9">
-        <v>0.0</v>
+        <v>3810.0</v>
       </c>
       <c r="F744" s="7" t="s">
-        <v>2207</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="11">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B745" s="6"/>
+        <v>66</v>
+      </c>
+      <c r="B745" s="6" t="s">
+        <v>2213</v>
+      </c>
       <c r="C745" s="7" t="s">
-        <v>2208</v>
+        <v>2214</v>
       </c>
       <c r="D745" s="5">
-        <v>0.0</v>
+        <v>94.0</v>
       </c>
       <c r="E745" s="9">
-        <v>0.0</v>
+        <v>2250.0</v>
       </c>
       <c r="F745" s="7" t="s">
-        <v>2209</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="11">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B746" s="6"/>
+        <v>67</v>
+      </c>
+      <c r="B746" s="6" t="s">
+        <v>2216</v>
+      </c>
       <c r="C746" s="7" t="s">
-        <v>2210</v>
+        <v>2217</v>
       </c>
       <c r="D746" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E746" s="9">
-        <v>0.0</v>
+        <v>3280.0</v>
       </c>
       <c r="F746" s="7" t="s">
-        <v>2211</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="11">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B747" s="6"/>
+        <v>68</v>
+      </c>
+      <c r="B747" s="6" t="s">
+        <v>2219</v>
+      </c>
       <c r="C747" s="7" t="s">
-        <v>2212</v>
+        <v>2220</v>
       </c>
       <c r="D747" s="5">
-        <v>0.0</v>
+        <v>71.0</v>
       </c>
       <c r="E747" s="9">
-        <v>0.0</v>
+        <v>950.0</v>
       </c>
       <c r="F747" s="7" t="s">
-        <v>2213</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="11">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B748" s="6"/>
+        <v>69</v>
+      </c>
+      <c r="B748" s="6" t="s">
+        <v>2222</v>
+      </c>
       <c r="C748" s="7" t="s">
-        <v>2214</v>
+        <v>2223</v>
       </c>
       <c r="D748" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E748" s="9">
-        <v>0.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F748" s="7" t="s">
-        <v>2215</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="11">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B749" s="6"/>
+        <v>70</v>
+      </c>
+      <c r="B749" s="6" t="s">
+        <v>2225</v>
+      </c>
       <c r="C749" s="7" t="s">
-        <v>2216</v>
+        <v>2226</v>
       </c>
       <c r="D749" s="5">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="E749" s="9">
-        <v>0.0</v>
+        <v>6300.0</v>
       </c>
       <c r="F749" s="7" t="s">
-        <v>2217</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="11">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B750" s="6"/>
+        <v>71</v>
+      </c>
+      <c r="B750" s="6" t="s">
+        <v>2228</v>
+      </c>
       <c r="C750" s="7" t="s">
-        <v>2218</v>
+        <v>2229</v>
       </c>
       <c r="D750" s="5">
-        <v>2.0</v>
+        <v>14.0</v>
       </c>
       <c r="E750" s="9">
-        <v>2400.0</v>
+        <v>3400.0</v>
       </c>
       <c r="F750" s="7" t="s">
-        <v>2219</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="11">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B751" s="6"/>
+        <v>72</v>
+      </c>
+      <c r="B751" s="6" t="s">
+        <v>2231</v>
+      </c>
       <c r="C751" s="7" t="s">
-        <v>2220</v>
+        <v>2232</v>
       </c>
       <c r="D751" s="5">
-        <v>0.0</v>
+        <v>33.0</v>
       </c>
       <c r="E751" s="9">
-        <v>0.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F751" s="7" t="s">
-        <v>2221</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="11">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B752" s="6"/>
+        <v>73</v>
+      </c>
+      <c r="B752" s="6" t="s">
+        <v>2234</v>
+      </c>
       <c r="C752" s="7" t="s">
-        <v>2222</v>
+        <v>2235</v>
       </c>
       <c r="D752" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E752" s="9">
-        <v>0.0</v>
+        <v>7000.0</v>
       </c>
       <c r="F752" s="7" t="s">
-        <v>2223</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="11">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B753" s="6"/>
+        <v>74</v>
+      </c>
+      <c r="B753" s="6" t="s">
+        <v>2237</v>
+      </c>
       <c r="C753" s="7" t="s">
-        <v>2224</v>
+        <v>2238</v>
       </c>
       <c r="D753" s="5">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="E753" s="9">
-        <v>0.0</v>
+        <v>3600.0</v>
       </c>
       <c r="F753" s="7" t="s">
-        <v>2225</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="11">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B754" s="6"/>
+        <v>75</v>
+      </c>
+      <c r="B754" s="6" t="s">
+        <v>2240</v>
+      </c>
       <c r="C754" s="7" t="s">
-        <v>2226</v>
+        <v>2241</v>
       </c>
       <c r="D754" s="5">
-        <v>0.0</v>
+        <v>43.0</v>
       </c>
       <c r="E754" s="9">
-        <v>0.0</v>
+        <v>900.0</v>
       </c>
       <c r="F754" s="7" t="s">
-        <v>2227</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="11">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B755" s="6"/>
+        <v>76</v>
+      </c>
+      <c r="B755" s="6" t="s">
+        <v>2243</v>
+      </c>
       <c r="C755" s="7" t="s">
-        <v>2228</v>
+        <v>2244</v>
       </c>
       <c r="D755" s="5">
-        <v>0.0</v>
+        <v>51.0</v>
       </c>
       <c r="E755" s="9">
-        <v>0.0</v>
+        <v>4300.0</v>
       </c>
       <c r="F755" s="7" t="s">
-        <v>2229</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="11">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B756" s="6"/>
+        <v>77</v>
+      </c>
+      <c r="B756" s="6" t="s">
+        <v>2246</v>
+      </c>
       <c r="C756" s="7" t="s">
-        <v>2230</v>
+        <v>2247</v>
       </c>
       <c r="D756" s="5">
-        <v>0.0</v>
+        <v>51.0</v>
       </c>
       <c r="E756" s="9">
-        <v>0.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F756" s="7" t="s">
-        <v>2231</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="11">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B757" s="6"/>
+        <v>78</v>
+      </c>
+      <c r="B757" s="6" t="s">
+        <v>2249</v>
+      </c>
       <c r="C757" s="7" t="s">
-        <v>2232</v>
+        <v>2250</v>
       </c>
       <c r="D757" s="5">
-        <v>0.0</v>
+        <v>31.0</v>
       </c>
       <c r="E757" s="9">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F757" s="7" t="s">
-        <v>2233</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="11">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B758" s="6"/>
+        <v>79</v>
+      </c>
+      <c r="B758" s="6" t="s">
+        <v>2252</v>
+      </c>
       <c r="C758" s="7" t="s">
-        <v>2234</v>
+        <v>2253</v>
       </c>
       <c r="D758" s="5">
-        <v>0.0</v>
+        <v>51.0</v>
       </c>
       <c r="E758" s="9">
-        <v>0.0</v>
+        <v>4600.0</v>
       </c>
       <c r="F758" s="7" t="s">
-        <v>2235</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="11">
+        <v>80</v>
+      </c>
+      <c r="B759" s="6" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C759" s="7" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D759" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="E759" s="9">
+        <v>1400.0</v>
+      </c>
+      <c r="F759" s="7" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6">
+      <c r="A760" s="11">
+        <v>81</v>
+      </c>
+      <c r="B760" s="6" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C760" s="7" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D760" s="5">
+        <v>33.0</v>
+      </c>
+      <c r="E760" s="9">
+        <v>1300.0</v>
+      </c>
+      <c r="F760" s="7" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="761" spans="1:6">
+      <c r="A761" s="11">
+        <v>82</v>
+      </c>
+      <c r="B761" s="6" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C761" s="7" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D761" s="5">
+        <v>50.0</v>
+      </c>
+      <c r="E761" s="9">
+        <v>4900.0</v>
+      </c>
+      <c r="F761" s="7" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="762" spans="1:6">
+      <c r="A762" s="11">
+        <v>83</v>
+      </c>
+      <c r="B762" s="6" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C762" s="7" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D762" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E762" s="9">
+        <v>1600.0</v>
+      </c>
+      <c r="F762" s="7" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6">
+      <c r="A763" s="11">
+        <v>84</v>
+      </c>
+      <c r="B763" s="6" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C763" s="7" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D763" s="5">
+        <v>35.0</v>
+      </c>
+      <c r="E763" s="9">
+        <v>1600.0</v>
+      </c>
+      <c r="F763" s="7" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="764" spans="1:6">
+      <c r="A764" s="11">
+        <v>85</v>
+      </c>
+      <c r="B764" s="6" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C764" s="7" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D764" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="E764" s="9">
+        <v>5100.0</v>
+      </c>
+      <c r="F764" s="7" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6">
+      <c r="A765" s="11">
+        <v>86</v>
+      </c>
+      <c r="B765" s="6" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C765" s="7" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D765" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="E765" s="9">
+        <v>2500.0</v>
+      </c>
+      <c r="F765" s="7" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6">
+      <c r="A766" s="11">
+        <v>87</v>
+      </c>
+      <c r="B766" s="6" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C766" s="7" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D766" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E766" s="9">
+        <v>1700.0</v>
+      </c>
+      <c r="F766" s="7" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6">
+      <c r="A767" s="11">
+        <v>88</v>
+      </c>
+      <c r="B767" s="6" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C767" s="7" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D767" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E767" s="9">
+        <v>2800.0</v>
+      </c>
+      <c r="F767" s="7" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6">
+      <c r="A768" s="11">
+        <v>89</v>
+      </c>
+      <c r="B768" s="6" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C768" s="7" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D768" s="5">
+        <v>53.0</v>
+      </c>
+      <c r="E768" s="9">
+        <v>3940.0</v>
+      </c>
+      <c r="F768" s="7" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6">
+      <c r="A769" s="11">
+        <v>90</v>
+      </c>
+      <c r="B769" s="6" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C769" s="7" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D769" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E769" s="9">
+        <v>4370.0</v>
+      </c>
+      <c r="F769" s="7" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="770" spans="1:6">
+      <c r="A770" s="11">
+        <v>91</v>
+      </c>
+      <c r="B770" s="6" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C770" s="7" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D770" s="5">
+        <v>58.0</v>
+      </c>
+      <c r="E770" s="9">
+        <v>5300.0</v>
+      </c>
+      <c r="F770" s="7" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="771" spans="1:6">
+      <c r="A771" s="11">
+        <v>92</v>
+      </c>
+      <c r="B771" s="6" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C771" s="7" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D771" s="5">
+        <v>55.0</v>
+      </c>
+      <c r="E771" s="9">
+        <v>6310.0</v>
+      </c>
+      <c r="F771" s="7" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="772" spans="1:6">
+      <c r="A772" s="11">
+        <v>93</v>
+      </c>
+      <c r="B772" s="6" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C772" s="7" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D772" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E772" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F772" s="7" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="773" spans="1:6">
+      <c r="A773" s="11">
+        <v>94</v>
+      </c>
+      <c r="B773" s="6" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C773" s="7" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D773" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E773" s="9">
+        <v>4990.0</v>
+      </c>
+      <c r="F773" s="7" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="774" spans="1:6">
+      <c r="A774" s="11">
+        <v>95</v>
+      </c>
+      <c r="B774" s="6" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C774" s="7" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D774" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E774" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F774" s="7" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="775" spans="1:6">
+      <c r="A775" s="11">
+        <v>96</v>
+      </c>
+      <c r="B775" s="6" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C775" s="7" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D775" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E775" s="9">
+        <v>5990.0</v>
+      </c>
+      <c r="F775" s="7" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="776" spans="1:6">
+      <c r="A776" s="11">
+        <v>97</v>
+      </c>
+      <c r="B776" s="6" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C776" s="7" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D776" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="E776" s="9">
+        <v>8990.0</v>
+      </c>
+      <c r="F776" s="7" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="777" spans="1:6">
+      <c r="A777" s="11">
+        <v>98</v>
+      </c>
+      <c r="B777" s="6" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C777" s="7" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D777" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E777" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F777" s="7" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="778" spans="1:6">
+      <c r="A778" s="11">
+        <v>99</v>
+      </c>
+      <c r="B778" s="6" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C778" s="7" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D778" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E778" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F778" s="7" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6">
+      <c r="A779" s="11">
+        <v>100</v>
+      </c>
+      <c r="B779" s="6" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C779" s="7" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D779" s="5">
+        <v>-5.0</v>
+      </c>
+      <c r="E779" s="9">
+        <v>4090.0</v>
+      </c>
+      <c r="F779" s="7" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="780" spans="1:6">
+      <c r="A780" s="11">
+        <v>101</v>
+      </c>
+      <c r="B780" s="6" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C780" s="7" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D780" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E780" s="9">
+        <v>8600.0</v>
+      </c>
+      <c r="F780" s="7" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="781" spans="1:6">
+      <c r="A781" s="11">
+        <v>102</v>
+      </c>
+      <c r="B781" s="6" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C781" s="7" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D781" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="E781" s="9">
+        <v>3900.0</v>
+      </c>
+      <c r="F781" s="7" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="782" spans="1:6">
+      <c r="A782" s="11">
+        <v>103</v>
+      </c>
+      <c r="B782" s="6" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C782" s="7" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D782" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E782" s="9">
+        <v>1360.0</v>
+      </c>
+      <c r="F782" s="7" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="783" spans="1:6">
+      <c r="A783" s="11">
+        <v>104</v>
+      </c>
+      <c r="B783" s="6" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C783" s="7" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D783" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="E783" s="9">
+        <v>1260.0</v>
+      </c>
+      <c r="F783" s="7" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="784" spans="1:6">
+      <c r="A784" s="11">
+        <v>105</v>
+      </c>
+      <c r="B784" s="6" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C784" s="7" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D784" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E784" s="9">
+        <v>2940.0</v>
+      </c>
+      <c r="F784" s="7" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="785" spans="1:6">
+      <c r="A785" s="11">
+        <v>106</v>
+      </c>
+      <c r="B785" s="6" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C785" s="7" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D785" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="E785" s="9">
+        <v>2830.0</v>
+      </c>
+      <c r="F785" s="7" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="786" spans="1:6">
+      <c r="A786" s="11">
+        <v>107</v>
+      </c>
+      <c r="B786" s="6" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C786" s="7" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D786" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E786" s="9">
+        <v>2830.0</v>
+      </c>
+      <c r="F786" s="7" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="787" spans="1:6">
+      <c r="A787" s="11">
+        <v>108</v>
+      </c>
+      <c r="B787" s="6" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C787" s="7" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D787" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E787" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F787" s="7" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="788" spans="1:6">
+      <c r="A788" s="11">
+        <v>109</v>
+      </c>
+      <c r="B788" s="6" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C788" s="7" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D788" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E788" s="9">
+        <v>1490.0</v>
+      </c>
+      <c r="F788" s="7" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="789" spans="1:6">
+      <c r="A789" s="11">
+        <v>110</v>
+      </c>
+      <c r="B789" s="6" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C789" s="7" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D789" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E789" s="9">
+        <v>100.0</v>
+      </c>
+      <c r="F789" s="7" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="790" spans="1:6">
+      <c r="A790" s="11">
+        <v>111</v>
+      </c>
+      <c r="B790" s="6" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C790" s="7" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D790" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E790" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F790" s="7" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6">
+      <c r="A791" s="11">
+        <v>112</v>
+      </c>
+      <c r="B791" s="6" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C791" s="7" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D791" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E791" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F791" s="7" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="792" spans="1:6">
+      <c r="A792" s="11">
+        <v>113</v>
+      </c>
+      <c r="B792" s="6" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C792" s="7" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D792" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E792" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F792" s="7" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="793" spans="1:6">
+      <c r="A793" s="11">
+        <v>114</v>
+      </c>
+      <c r="B793" s="6" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C793" s="7" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D793" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="E793" s="9">
+        <v>3810.0</v>
+      </c>
+      <c r="F793" s="7" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="794" spans="1:6">
+      <c r="A794" s="11">
+        <v>115</v>
+      </c>
+      <c r="B794" s="6" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C794" s="7" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D794" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E794" s="9">
+        <v>4640.0</v>
+      </c>
+      <c r="F794" s="7" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="795" spans="1:6">
+      <c r="A795" s="11">
+        <v>116</v>
+      </c>
+      <c r="B795" s="6" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C795" s="7" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D795" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E795" s="9">
+        <v>3670.0</v>
+      </c>
+      <c r="F795" s="7" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="796" spans="1:6">
+      <c r="A796" s="11">
+        <v>117</v>
+      </c>
+      <c r="B796" s="6" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C796" s="7" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D796" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E796" s="9">
+        <v>1340.0</v>
+      </c>
+      <c r="F796" s="7" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="797" spans="1:6">
+      <c r="A797" s="11">
+        <v>118</v>
+      </c>
+      <c r="B797" s="6" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C797" s="7" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D797" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E797" s="9">
+        <v>4600.0</v>
+      </c>
+      <c r="F797" s="7" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="798" spans="1:6">
+      <c r="A798" s="11">
+        <v>119</v>
+      </c>
+      <c r="B798" s="6" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C798" s="7" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D798" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E798" s="9">
+        <v>5740.0</v>
+      </c>
+      <c r="F798" s="7" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="799" spans="1:6">
+      <c r="A799" s="11">
+        <v>120</v>
+      </c>
+      <c r="B799" s="6" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C799" s="7" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D799" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="E799" s="9">
+        <v>8550.0</v>
+      </c>
+      <c r="F799" s="7" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="800" spans="1:6">
+      <c r="A800" s="11">
+        <v>121</v>
+      </c>
+      <c r="B800" s="6" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C800" s="7" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D800" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E800" s="9">
+        <v>9240.0</v>
+      </c>
+      <c r="F800" s="7" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="801" spans="1:6">
+      <c r="A801" s="11">
+        <v>122</v>
+      </c>
+      <c r="B801" s="6" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C801" s="7" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D801" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E801" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F801" s="7" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="802" spans="1:6">
+      <c r="A802" s="11">
+        <v>123</v>
+      </c>
+      <c r="B802" s="6" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C802" s="7" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D802" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E802" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F802" s="7" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="803" spans="1:6">
+      <c r="A803" s="11">
+        <v>124</v>
+      </c>
+      <c r="B803" s="6" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C803" s="7" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D803" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E803" s="9">
+        <v>1690.0</v>
+      </c>
+      <c r="F803" s="7" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="804" spans="1:6">
+      <c r="A804" s="11">
+        <v>125</v>
+      </c>
+      <c r="B804" s="6" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C804" s="7" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D804" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E804" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F804" s="7" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="805" spans="1:6">
+      <c r="A805" s="11">
+        <v>1</v>
+      </c>
+      <c r="B805" s="6" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C805" s="7" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D805" s="5">
+        <v>80.0</v>
+      </c>
+      <c r="E805" s="9">
+        <v>2190.0</v>
+      </c>
+      <c r="F805" s="7" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6">
+      <c r="A806" s="11">
+        <v>2</v>
+      </c>
+      <c r="B806" s="6" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C806" s="7" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D806" s="5">
+        <v>29.0</v>
+      </c>
+      <c r="E806" s="9">
+        <v>7320.0</v>
+      </c>
+      <c r="F806" s="7" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6">
+      <c r="A807" s="11">
+        <v>3</v>
+      </c>
+      <c r="B807" s="6" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C807" s="7" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D807" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="E807" s="9">
+        <v>7320.0</v>
+      </c>
+      <c r="F807" s="7" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6">
+      <c r="A808" s="11">
+        <v>4</v>
+      </c>
+      <c r="B808" s="6"/>
+      <c r="C808" s="7" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D808" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E808" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F808" s="7" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6">
+      <c r="A809" s="11">
+        <v>5</v>
+      </c>
+      <c r="B809" s="6"/>
+      <c r="C809" s="7" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D809" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E809" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F809" s="7" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6">
+      <c r="A810" s="11">
+        <v>6</v>
+      </c>
+      <c r="B810" s="6"/>
+      <c r="C810" s="7" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D810" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E810" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F810" s="7" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="811" spans="1:6">
+      <c r="A811" s="11">
+        <v>7</v>
+      </c>
+      <c r="B811" s="6"/>
+      <c r="C811" s="7" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D811" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E811" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F811" s="7" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6">
+      <c r="A812" s="11">
+        <v>8</v>
+      </c>
+      <c r="B812" s="6"/>
+      <c r="C812" s="7" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D812" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E812" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F812" s="7" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6">
+      <c r="A813" s="11">
+        <v>9</v>
+      </c>
+      <c r="B813" s="6"/>
+      <c r="C813" s="7" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D813" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E813" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F813" s="7" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6">
+      <c r="A814" s="11">
+        <v>10</v>
+      </c>
+      <c r="B814" s="6"/>
+      <c r="C814" s="7" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D814" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E814" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F814" s="7" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6">
+      <c r="A815" s="11">
+        <v>1</v>
+      </c>
+      <c r="B815" s="6" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C815" s="7" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D815" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="E815" s="9">
+        <v>17490.0</v>
+      </c>
+      <c r="F815" s="7" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6">
+      <c r="A816" s="11">
+        <v>2</v>
+      </c>
+      <c r="B816" s="6" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C816" s="7" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D816" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E816" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F816" s="7" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6">
+      <c r="A817" s="11">
+        <v>3</v>
+      </c>
+      <c r="B817" s="6" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C817" s="7" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D817" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E817" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F817" s="7" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6">
+      <c r="A818" s="11">
+        <v>4</v>
+      </c>
+      <c r="B818" s="6"/>
+      <c r="C818" s="7" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D818" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E818" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F818" s="7" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6">
+      <c r="A819" s="11">
+        <v>5</v>
+      </c>
+      <c r="B819" s="6"/>
+      <c r="C819" s="7" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D819" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E819" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F819" s="7" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6">
+      <c r="A820" s="11">
+        <v>6</v>
+      </c>
+      <c r="B820" s="6"/>
+      <c r="C820" s="7" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D820" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E820" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F820" s="7" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6">
+      <c r="A821" s="11">
+        <v>7</v>
+      </c>
+      <c r="B821" s="6"/>
+      <c r="C821" s="7" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D821" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E821" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F821" s="7" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="822" spans="1:6">
+      <c r="A822" s="11">
+        <v>8</v>
+      </c>
+      <c r="B822" s="6"/>
+      <c r="C822" s="7" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D822" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E822" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F822" s="7" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6">
+      <c r="A823" s="11">
+        <v>9</v>
+      </c>
+      <c r="B823" s="6"/>
+      <c r="C823" s="7" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D823" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E823" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F823" s="7" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6">
+      <c r="A824" s="11">
+        <v>10</v>
+      </c>
+      <c r="B824" s="6"/>
+      <c r="C824" s="7" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D824" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E824" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F824" s="7" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6">
+      <c r="A825" s="11">
+        <v>11</v>
+      </c>
+      <c r="B825" s="6"/>
+      <c r="C825" s="7" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D825" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E825" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F825" s="7" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6">
+      <c r="A826" s="11">
+        <v>12</v>
+      </c>
+      <c r="B826" s="6"/>
+      <c r="C826" s="7" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D826" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E826" s="9">
+        <v>2400.0</v>
+      </c>
+      <c r="F826" s="7" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="827" spans="1:6">
+      <c r="A827" s="11">
+        <v>13</v>
+      </c>
+      <c r="B827" s="6"/>
+      <c r="C827" s="7" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D827" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E827" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F827" s="7" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6">
+      <c r="A828" s="11">
+        <v>14</v>
+      </c>
+      <c r="B828" s="6"/>
+      <c r="C828" s="7" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D828" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E828" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F828" s="7" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6">
+      <c r="A829" s="11">
+        <v>15</v>
+      </c>
+      <c r="B829" s="6"/>
+      <c r="C829" s="7" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D829" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E829" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F829" s="7" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6">
+      <c r="A830" s="11">
+        <v>16</v>
+      </c>
+      <c r="B830" s="6"/>
+      <c r="C830" s="7" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D830" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E830" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F830" s="7" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6">
+      <c r="A831" s="11">
+        <v>17</v>
+      </c>
+      <c r="B831" s="6"/>
+      <c r="C831" s="7" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D831" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E831" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F831" s="7" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6">
+      <c r="A832" s="11">
+        <v>18</v>
+      </c>
+      <c r="B832" s="6"/>
+      <c r="C832" s="7" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D832" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E832" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F832" s="7" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6">
+      <c r="A833" s="11">
+        <v>19</v>
+      </c>
+      <c r="B833" s="6"/>
+      <c r="C833" s="7" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D833" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E833" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F833" s="7" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6">
+      <c r="A834" s="11">
+        <v>20</v>
+      </c>
+      <c r="B834" s="6"/>
+      <c r="C834" s="7" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D834" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E834" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F834" s="7" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6">
+      <c r="A835" s="11">
         <v>21</v>
       </c>
-      <c r="B759" s="6"/>
-[...10 lines deleted...]
-        <v>2237</v>
+      <c r="B835" s="6"/>
+      <c r="C835" s="7" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D835" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E835" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="F835" s="7" t="s">
+        <v>2460</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_18"/>
@@ -22917,83 +25104,151 @@
     <hyperlink ref="F735" r:id="rId_hyperlink_727"/>
     <hyperlink ref="F736" r:id="rId_hyperlink_728"/>
     <hyperlink ref="F737" r:id="rId_hyperlink_729"/>
     <hyperlink ref="F738" r:id="rId_hyperlink_730"/>
     <hyperlink ref="F739" r:id="rId_hyperlink_731"/>
     <hyperlink ref="F740" r:id="rId_hyperlink_732"/>
     <hyperlink ref="F741" r:id="rId_hyperlink_733"/>
     <hyperlink ref="F742" r:id="rId_hyperlink_734"/>
     <hyperlink ref="F743" r:id="rId_hyperlink_735"/>
     <hyperlink ref="F744" r:id="rId_hyperlink_736"/>
     <hyperlink ref="F745" r:id="rId_hyperlink_737"/>
     <hyperlink ref="F746" r:id="rId_hyperlink_738"/>
     <hyperlink ref="F747" r:id="rId_hyperlink_739"/>
     <hyperlink ref="F748" r:id="rId_hyperlink_740"/>
     <hyperlink ref="F749" r:id="rId_hyperlink_741"/>
     <hyperlink ref="F750" r:id="rId_hyperlink_742"/>
     <hyperlink ref="F751" r:id="rId_hyperlink_743"/>
     <hyperlink ref="F752" r:id="rId_hyperlink_744"/>
     <hyperlink ref="F753" r:id="rId_hyperlink_745"/>
     <hyperlink ref="F754" r:id="rId_hyperlink_746"/>
     <hyperlink ref="F755" r:id="rId_hyperlink_747"/>
     <hyperlink ref="F756" r:id="rId_hyperlink_748"/>
     <hyperlink ref="F757" r:id="rId_hyperlink_749"/>
     <hyperlink ref="F758" r:id="rId_hyperlink_750"/>
     <hyperlink ref="F759" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="F760" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="F761" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="F762" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="F763" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="F764" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="F765" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="F766" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="F767" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="F768" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="F769" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="F770" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="F771" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="F772" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="F773" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="F774" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="F775" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="F776" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="F777" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="F778" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="F779" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="F780" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="F781" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="F782" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="F783" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="F784" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="F785" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="F786" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="F787" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="F788" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="F789" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="F790" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="F791" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="F792" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="F793" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="F794" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="F795" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="F796" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="F797" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="F798" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="F799" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="F800" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="F801" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="F802" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="F803" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="F804" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="F805" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="F806" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="F807" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="F808" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="F809" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="F810" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="F811" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="F812" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="F813" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="F814" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="F815" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="F816" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="F817" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="F818" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="F819" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="F820" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="F821" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="F822" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="F823" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="F824" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="F825" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="F826" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="F827" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="F828" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="F829" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="F830" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="F831" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="F832" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="F833" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="F834" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="F835" r:id="rId_hyperlink_827"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://spb.clear-air.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
   <dc:description>Этот документ был сгенерирован на сайте https://spb.clear-air.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>